--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://equinoxpartners-my.sharepoint.com/personal/kbrennan_equinoxpartners_com/Documents/Returns/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="238" documentId="8_{91B97CB5-9A6F-42E4-849C-49F973223758}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{43711169-0B8D-4DEF-A4E0-B19C53E2E14E}"/>
+  <xr:revisionPtr revIDLastSave="272" documentId="8_{91B97CB5-9A6F-42E4-849C-49F973223758}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D4BC53EA-885D-4A14-9DFA-9217C0EED352}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28908" yWindow="-12" windowWidth="29016" windowHeight="15696" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Returns Net" sheetId="1" r:id="rId1"/>
     <sheet name="AUM" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
@@ -471,13067 +471,13141 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C378"/>
+  <dimension ref="A1:C380"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="17.625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.59765625" bestFit="1"/>
+    <col min="3" max="3" width="17.59765625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2" s="1">
+        <v>46173</v>
+      </c>
+      <c r="B2" s="3">
+        <v>-4.36E-2</v>
+      </c>
+      <c r="C2" s="3">
+        <v>-3.44E-2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A3" s="1">
+        <v>46142</v>
+      </c>
+      <c r="B3" s="3">
+        <v>0.13039999999999999</v>
+      </c>
+      <c r="C3" s="3">
+        <v>4.1399999999999999E-2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A4" s="1">
         <v>46112</v>
       </c>
-      <c r="B2" s="3">
+      <c r="B4" s="3">
         <v>2.86E-2</v>
       </c>
-      <c r="C2" s="3">
+      <c r="C4" s="3">
         <v>-3.7199999999999997E-2</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="1">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A5" s="1">
         <v>46081</v>
       </c>
-      <c r="B3" s="3">
+      <c r="B5" s="3">
         <v>0.13270000000000001</v>
       </c>
-      <c r="C3" s="3">
+      <c r="C5" s="3">
         <v>0.15</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A4" s="1">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A6" s="1">
         <v>46053</v>
       </c>
-      <c r="B4" s="3">
+      <c r="B6" s="3">
         <v>9.4299999999999995E-2</v>
       </c>
-      <c r="C4" s="3">
+      <c r="C6" s="3">
         <v>0.19339999999999999</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A5" s="1">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A7" s="1">
         <v>46022</v>
       </c>
-      <c r="B5" s="3">
+      <c r="B7" s="3">
         <v>6.6600000000000006E-2</v>
       </c>
-      <c r="C5" s="3">
+      <c r="C7" s="3">
         <v>9.2799999999999994E-2</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A6" s="1">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A8" s="1">
         <v>45991</v>
       </c>
-      <c r="B6" s="3">
+      <c r="B8" s="3">
         <v>-8.2000000000000007E-3</v>
       </c>
-      <c r="C6" s="3">
+      <c r="C8" s="3">
         <v>2.4199999999999999E-2</v>
       </c>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A7" s="1">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A9" s="1">
         <v>45961</v>
       </c>
-      <c r="B7" s="3">
+      <c r="B9" s="3">
         <v>2.5399999999999999E-2</v>
       </c>
-      <c r="C7" s="3">
+      <c r="C9" s="3">
         <v>4.6100000000000002E-2</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A8" s="1">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A10" s="1">
         <v>45930</v>
       </c>
-      <c r="B8" s="3">
+      <c r="B10" s="3">
         <v>5.9400000000000001E-2</v>
       </c>
-      <c r="C8" s="3">
+      <c r="C10" s="3">
         <v>0.1656</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A9" s="1">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A11" s="1">
         <v>45900</v>
       </c>
-      <c r="B9" s="3">
+      <c r="B11" s="3">
         <v>-1.5E-3</v>
       </c>
-      <c r="C9" s="3">
+      <c r="C11" s="3">
         <v>8.2799999999999999E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A10" s="1">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A12" s="1">
         <v>45869</v>
       </c>
-      <c r="B10" s="3">
+      <c r="B12" s="3">
         <v>0.1057</v>
       </c>
-      <c r="C10" s="3">
+      <c r="C12" s="3">
         <v>-1.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A11" s="1">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A13" s="1">
         <v>45838</v>
       </c>
-      <c r="B11" s="3">
+      <c r="B13" s="3">
         <v>5.91E-2</v>
       </c>
-      <c r="C11" s="2">
+      <c r="C13" s="2">
         <v>4.1500000000000002E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A12" s="1">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A14" s="1">
         <v>45808</v>
       </c>
-      <c r="B12" s="3">
+      <c r="B14" s="3">
         <v>9.7000000000000003E-2</v>
       </c>
-      <c r="C12" s="2">
+      <c r="C14" s="2">
         <v>6.8699999999999997E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A13" s="1">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A15" s="1">
         <v>45777</v>
       </c>
-      <c r="B13" s="3">
+      <c r="B15" s="3">
         <v>4.2999999999999997E-2</v>
       </c>
-      <c r="C13" s="2">
+      <c r="C15" s="2">
         <v>2.5999999999999999E-3</v>
       </c>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A14" s="1">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A16" s="1">
         <v>45747.041666666664</v>
       </c>
-      <c r="B14" s="2">
+      <c r="B16" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="C14" s="2">
+      <c r="C16" s="2">
         <v>9.6799999999999997E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A15" s="1">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A17" s="1">
         <v>45716.041666666664</v>
       </c>
-      <c r="B15" s="2">
+      <c r="B17" s="2">
         <v>0.02</v>
       </c>
-      <c r="C15" s="2">
+      <c r="C17" s="2">
         <v>4.4999999999999997E-3</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="1">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A18" s="1">
         <v>45688.041666666664</v>
       </c>
-      <c r="B16" s="2">
+      <c r="B18" s="2">
         <v>1.9E-2</v>
       </c>
-      <c r="C16" s="2">
+      <c r="C18" s="2">
         <v>8.8999999999999999E-3</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A17" s="1">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A19" s="1">
         <v>45657.041666666664</v>
       </c>
-      <c r="B17" s="2">
+      <c r="B19" s="2">
         <v>2.4E-2</v>
       </c>
-      <c r="C17" s="2">
+      <c r="C19" s="2">
         <v>-5.7000000000000002E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A18" s="1">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A20" s="1">
         <v>45626.041666666664</v>
       </c>
-      <c r="B18" s="2">
+      <c r="B20" s="2">
         <v>2.3E-2</v>
       </c>
-      <c r="C18" s="2">
+      <c r="C20" s="2">
         <v>-3.1199999999999999E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A19" s="1">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A21" s="1">
         <v>45596.041666666664</v>
       </c>
-      <c r="B19" s="2">
+      <c r="B21" s="2">
         <v>1.7999999999999999E-2</v>
       </c>
-      <c r="C19" s="2">
+      <c r="C21" s="2">
         <v>2.6599999999999999E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A20" s="1">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A22" s="1">
         <v>45565.041666666664</v>
       </c>
-      <c r="B20" s="2">
+      <c r="B22" s="2">
         <v>-2.7E-2</v>
       </c>
-      <c r="C20" s="2">
+      <c r="C22" s="2">
         <v>1.52E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A21" s="1">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A23" s="1">
         <v>45535.041666666664</v>
       </c>
-      <c r="B21" s="2">
+      <c r="B23" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
-      <c r="C21" s="2">
+      <c r="C23" s="2">
         <v>0.15989999999999999</v>
       </c>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A22" s="1">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A24" s="1">
         <v>45504.041666666664</v>
       </c>
-      <c r="B22" s="2">
+      <c r="B24" s="2">
         <v>3.3000000000000002E-2</v>
       </c>
-      <c r="C22" s="2">
+      <c r="C24" s="2">
         <v>-1.0800000000000001E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A23" s="1">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A25" s="1">
         <v>45473.041666666664</v>
       </c>
-      <c r="B23" s="2">
+      <c r="B25" s="2">
         <v>-2.1999999999999999E-2</v>
       </c>
-      <c r="C23" s="2">
+      <c r="C25" s="2">
         <v>-6.3600000000000004E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A24" s="1">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A26" s="1">
         <v>45443.041666666664</v>
       </c>
-      <c r="B24" s="2">
+      <c r="B26" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="C24" s="2">
+      <c r="C26" s="2">
         <v>6.0600000000000001E-2</v>
       </c>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="1">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A27" s="1">
         <v>45412.041666666664</v>
       </c>
-      <c r="B25" s="2">
+      <c r="B27" s="2">
         <v>-5.0000000000000001E-3</v>
       </c>
-      <c r="C25" s="2">
+      <c r="C27" s="2">
         <v>6.5100000000000005E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A26" s="1">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A28" s="1">
         <v>45382.041666666664</v>
       </c>
-      <c r="B26" s="2">
+      <c r="B28" s="2">
         <v>9.5000000000000001E-2</v>
       </c>
-      <c r="C26" s="2">
+      <c r="C28" s="2">
         <v>9.0399999999999994E-2</v>
       </c>
     </row>
-    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A27" s="1">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A29" s="1">
         <v>45351.041666666664</v>
       </c>
-      <c r="B27" s="2">
-[...2 lines deleted...]
-      <c r="C27" s="2">
+      <c r="B29" s="2">
+        <v>0</v>
+      </c>
+      <c r="C29" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="1">
+    <row r="30" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A30" s="1">
         <v>45322.041666666664</v>
       </c>
-      <c r="B28" s="2">
+      <c r="B30" s="2">
         <v>-2.1000000000000001E-2</v>
       </c>
-      <c r="C28" s="2">
+      <c r="C30" s="2">
         <v>-6.6600000000000006E-2</v>
       </c>
     </row>
-    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A29" s="1">
+    <row r="31" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A31" s="1">
         <v>45291.041666666664</v>
       </c>
-      <c r="B29" s="2">
+      <c r="B31" s="2">
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="C29" s="2">
+      <c r="C31" s="2">
         <v>1.35E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A30" s="1">
+    <row r="32" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A32" s="1">
         <v>45260.041666666664</v>
       </c>
-      <c r="B30" s="2">
+      <c r="B32" s="2">
         <v>2.4E-2</v>
       </c>
-      <c r="C30" s="2">
+      <c r="C32" s="2">
         <v>-9.1499999999999998E-2</v>
       </c>
     </row>
-    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A31" s="1">
+    <row r="33" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A33" s="1">
         <v>45230.041666666664</v>
       </c>
-      <c r="B31" s="2">
+      <c r="B33" s="2">
         <v>-3.4000000000000002E-2</v>
       </c>
-      <c r="C31" s="2">
+      <c r="C33" s="2">
         <v>-0.01</v>
       </c>
     </row>
-    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A32" s="1">
+    <row r="34" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A34" s="1">
         <v>45199.041666666664</v>
       </c>
-      <c r="B32" s="2">
+      <c r="B34" s="2">
         <v>-1.4E-2</v>
       </c>
-      <c r="C32" s="2">
+      <c r="C34" s="2">
         <v>-4.7300000000000002E-2</v>
       </c>
     </row>
-    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A33" s="1">
+    <row r="35" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A35" s="1">
         <v>45169.041666666664</v>
       </c>
-      <c r="B33" s="2">
-[...2 lines deleted...]
-      <c r="C33" s="2">
+      <c r="B35" s="2">
+        <v>0</v>
+      </c>
+      <c r="C35" s="2">
         <v>1.6799999999999999E-2</v>
       </c>
     </row>
-    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A34" s="1">
+    <row r="36" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A36" s="1">
         <v>45138.041666666664</v>
       </c>
-      <c r="B34" s="2">
+      <c r="B36" s="2">
         <v>9.1999999999999998E-2</v>
       </c>
-      <c r="C34" s="2">
+      <c r="C36" s="2">
         <v>5.7700000000000001E-2</v>
       </c>
     </row>
-    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A35" s="1">
+    <row r="37" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A37" s="1">
         <v>45107.041666666664</v>
       </c>
-      <c r="B35" s="2">
+      <c r="B37" s="2">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="C35" s="2">
+      <c r="C37" s="2">
         <v>3.15E-2</v>
       </c>
     </row>
-    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A36" s="1">
+    <row r="38" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A38" s="1">
         <v>45077.041666666664</v>
       </c>
-      <c r="B36" s="2">
+      <c r="B38" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="C36" s="2">
+      <c r="C38" s="2">
         <v>-6.08E-2</v>
       </c>
     </row>
-    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A37" s="1">
+    <row r="39" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A39" s="1">
         <v>45046.041666666664</v>
       </c>
-      <c r="B37" s="2">
+      <c r="B39" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="C37" s="2">
+      <c r="C39" s="2">
         <v>2.2800000000000001E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A38" s="1">
+    <row r="40" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A40" s="1">
         <v>45016.041666666664</v>
       </c>
-      <c r="B38" s="2">
+      <c r="B40" s="2">
         <v>0.04</v>
       </c>
-      <c r="C38" s="2">
+      <c r="C40" s="2">
         <v>2.1600000000000001E-2</v>
       </c>
     </row>
-    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A39" s="1">
+    <row r="41" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A41" s="1">
         <v>44985.041666666664</v>
       </c>
-      <c r="B39" s="2">
+      <c r="B41" s="2">
         <v>-2.1000000000000001E-2</v>
       </c>
-      <c r="C39" s="2">
+      <c r="C41" s="2">
         <v>-5.7099999999999998E-2</v>
       </c>
     </row>
-    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A40" s="1">
+    <row r="42" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A42" s="1">
         <v>44957.041666666664</v>
       </c>
-      <c r="B40" s="2">
+      <c r="B42" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="C40" s="2">
+      <c r="C42" s="2">
         <v>-6.1999999999999998E-3</v>
       </c>
     </row>
-    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A41" s="1">
+    <row r="43" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A43" s="1">
         <v>44926.041666666664</v>
       </c>
-      <c r="B41" s="2">
+      <c r="B43" s="2">
         <v>0.05</v>
       </c>
-      <c r="C41" s="2">
+      <c r="C43" s="2">
         <v>-6.6299999999999998E-2</v>
       </c>
     </row>
-    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A42" s="1">
+    <row r="44" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A44" s="1">
         <v>44895.041666666664</v>
       </c>
-      <c r="B42" s="2">
+      <c r="B44" s="2">
         <v>4.1000000000000002E-2</v>
       </c>
-      <c r="C42" s="2">
+      <c r="C44" s="2">
         <v>0.1142</v>
       </c>
     </row>
-    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A43" s="1">
+    <row r="45" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A45" s="1">
         <v>44865.041666666664</v>
       </c>
-      <c r="B43" s="2">
+      <c r="B45" s="2">
         <v>6.8000000000000005E-2</v>
       </c>
-      <c r="C43" s="2">
+      <c r="C45" s="2">
         <v>0.1265</v>
       </c>
     </row>
-    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A44" s="1">
+    <row r="46" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A46" s="1">
         <v>44834.041666666664</v>
       </c>
-      <c r="B44" s="2">
+      <c r="B46" s="2">
         <v>-0.11799999999999999</v>
       </c>
-      <c r="C44" s="2">
+      <c r="C46" s="2">
         <v>-0.16159999999999999</v>
       </c>
     </row>
-    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A45" s="1">
+    <row r="47" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A47" s="1">
         <v>44804.041666666664</v>
       </c>
-      <c r="B45" s="2">
+      <c r="B47" s="2">
         <v>1.9E-2</v>
       </c>
-      <c r="C45" s="2">
+      <c r="C47" s="2">
         <v>-2.3099999999999999E-2</v>
       </c>
     </row>
-    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A46" s="1">
+    <row r="48" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A48" s="1">
         <v>44773.041666666664</v>
       </c>
-      <c r="B46" s="2">
+      <c r="B48" s="2">
         <v>3.9E-2</v>
       </c>
-      <c r="C46" s="2">
+      <c r="C48" s="2">
         <v>9.4600000000000004E-2</v>
       </c>
     </row>
-    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A47" s="1">
+    <row r="49" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A49" s="1">
         <v>44742.041666666664</v>
       </c>
-      <c r="B47" s="2">
+      <c r="B49" s="2">
         <v>-0.13</v>
       </c>
-      <c r="C47" s="2">
+      <c r="C49" s="2">
         <v>-0.19139999999999999</v>
       </c>
     </row>
-    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A48" s="1">
+    <row r="50" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A50" s="1">
         <v>44712.041666666664</v>
       </c>
-      <c r="B48" s="2">
+      <c r="B50" s="2">
         <v>2.8000000000000001E-2</v>
       </c>
-      <c r="C48" s="2">
+      <c r="C50" s="2">
         <v>0.1195</v>
       </c>
     </row>
-    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A49" s="1">
+    <row r="51" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A51" s="1">
         <v>44681.041666666664</v>
       </c>
-      <c r="B49" s="2">
+      <c r="B51" s="2">
         <v>-2.3E-2</v>
       </c>
-      <c r="C49" s="2">
+      <c r="C51" s="2">
         <v>-4.1000000000000002E-2</v>
       </c>
     </row>
-    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A50" s="1">
+    <row r="52" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A52" s="1">
         <v>44651.041666666664</v>
       </c>
-      <c r="B50" s="2">
+      <c r="B52" s="2">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="C50" s="2">
+      <c r="C52" s="2">
         <v>0.157</v>
       </c>
     </row>
-    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A51" s="1">
+    <row r="53" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A53" s="1">
         <v>44620.041666666664</v>
       </c>
-      <c r="B51" s="2">
+      <c r="B53" s="2">
         <v>-4.8000000000000001E-2</v>
       </c>
-      <c r="C51" s="2">
+      <c r="C53" s="2">
         <v>7.2999999999999995E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A52" s="1">
+    <row r="54" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A54" s="1">
         <v>44592.041666666664</v>
       </c>
-      <c r="B52" s="2">
+      <c r="B54" s="2">
         <v>-1.7999999999999999E-2</v>
       </c>
-      <c r="C52" s="2">
+      <c r="C54" s="2">
         <v>6.7000000000000004E-2</v>
       </c>
     </row>
-    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A53" s="1">
+    <row r="55" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A55" s="1">
         <v>44561.041666666664</v>
       </c>
-      <c r="B53" s="2">
+      <c r="B55" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="C53" s="2">
+      <c r="C55" s="2">
         <v>3.1E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A54" s="1">
+    <row r="56" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A56" s="1">
         <v>44530.041666666664</v>
       </c>
-      <c r="B54" s="2">
+      <c r="B56" s="2">
         <v>-5.0999999999999997E-2</v>
       </c>
-      <c r="C54" s="2">
+      <c r="C56" s="2">
         <v>-0.05</v>
       </c>
     </row>
-    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A55" s="1">
+    <row r="57" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A57" s="1">
         <v>44500.041666666664</v>
-      </c>
-[...20 lines deleted...]
-        <v>44439.041666666664</v>
       </c>
       <c r="B57" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="C57" s="2">
+        <v>9.6000000000000002E-2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A58" s="1">
+        <v>44469.041666666664</v>
+      </c>
+      <c r="B58" s="2">
+        <v>-8.0000000000000002E-3</v>
+      </c>
+      <c r="C58" s="2">
+        <v>0.126</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A59" s="1">
+        <v>44439.041666666664</v>
+      </c>
+      <c r="B59" s="2">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="C59" s="2">
         <v>-8.5000000000000006E-2</v>
       </c>
     </row>
-    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A58" s="1">
+    <row r="60" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A60" s="1">
         <v>44408.041666666664</v>
       </c>
-      <c r="B58" s="2">
+      <c r="B60" s="2">
         <v>2.1000000000000001E-2</v>
       </c>
-      <c r="C58" s="2">
+      <c r="C60" s="2">
         <v>-3.1E-2</v>
       </c>
     </row>
-    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A59" s="1">
+    <row r="61" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A61" s="1">
         <v>44377.041666666664</v>
       </c>
-      <c r="B59" s="2">
+      <c r="B61" s="2">
         <v>3.5999999999999997E-2</v>
       </c>
-      <c r="C59" s="2">
+      <c r="C61" s="2">
         <v>7.8E-2</v>
       </c>
     </row>
-    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A60" s="1">
+    <row r="62" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A62" s="1">
         <v>44347.041666666664</v>
       </c>
-      <c r="B60" s="2">
+      <c r="B62" s="2">
         <v>3.3000000000000002E-2</v>
       </c>
-      <c r="C60" s="2">
+      <c r="C62" s="2">
         <v>0.127</v>
       </c>
     </row>
-    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A61" s="1">
+    <row r="63" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A63" s="1">
         <v>44316.041666666664</v>
       </c>
-      <c r="B61" s="2">
+      <c r="B63" s="2">
         <v>6.5000000000000002E-2</v>
       </c>
-      <c r="C61" s="2">
+      <c r="C63" s="2">
         <v>6.6000000000000003E-2</v>
       </c>
     </row>
-    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A62" s="1">
+    <row r="64" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A64" s="1">
         <v>44286.041666666664</v>
       </c>
-      <c r="B62" s="2">
+      <c r="B64" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
-      <c r="C62" s="2">
+      <c r="C64" s="2">
         <v>-2.3E-2</v>
       </c>
     </row>
-    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A63" s="1">
+    <row r="65" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A65" s="1">
         <v>44255.041666666664</v>
       </c>
-      <c r="B63" s="2">
+      <c r="B65" s="2">
         <v>5.7000000000000002E-2</v>
       </c>
-      <c r="C63" s="2">
+      <c r="C65" s="2">
         <v>0.13200000000000001</v>
       </c>
     </row>
-    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A64" s="1">
+    <row r="66" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A66" s="1">
         <v>44227.041666666664</v>
       </c>
-      <c r="B64" s="2">
+      <c r="B66" s="2">
         <v>3.9E-2</v>
       </c>
-      <c r="C64" s="2">
+      <c r="C66" s="2">
         <v>2.1999999999999999E-2</v>
       </c>
     </row>
-    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A65" s="1">
+    <row r="67" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A67" s="1">
         <v>44196.041666666664</v>
       </c>
-      <c r="B65" s="2">
+      <c r="B67" s="2">
         <v>8.5000000000000006E-2</v>
       </c>
-      <c r="C65" s="2">
+      <c r="C67" s="2">
         <v>0.16700000000000001</v>
       </c>
     </row>
-    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A66" s="1">
+    <row r="68" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A68" s="1">
         <v>44165.041666666664</v>
       </c>
-      <c r="B66" s="2">
+      <c r="B68" s="2">
         <v>7.1999999999999995E-2</v>
       </c>
-      <c r="C66" s="2">
+      <c r="C68" s="2">
         <v>5.6000000000000001E-2</v>
       </c>
     </row>
-    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A67" s="1">
+    <row r="69" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A69" s="1">
         <v>44135.041666666664</v>
       </c>
-      <c r="B67" s="2">
+      <c r="B69" s="2">
         <v>-1.7999999999999999E-2</v>
       </c>
-      <c r="C67" s="2">
+      <c r="C69" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A68" s="1">
+    <row r="70" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A70" s="1">
         <v>44104.041666666664</v>
       </c>
-      <c r="B68" s="2">
+      <c r="B70" s="2">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="C68" s="2">
+      <c r="C70" s="2">
         <v>-0.106</v>
       </c>
     </row>
-    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A69" s="1">
+    <row r="71" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A71" s="1">
         <v>44074.041666666664</v>
       </c>
-      <c r="B69" s="2">
+      <c r="B71" s="2">
         <v>7.4999999999999997E-2</v>
       </c>
-      <c r="C69" s="2">
+      <c r="C71" s="2">
         <v>0.106</v>
       </c>
     </row>
-    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A70" s="1">
+    <row r="72" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A72" s="1">
         <v>44043.041666666664</v>
       </c>
-      <c r="B70" s="2">
+      <c r="B72" s="2">
         <v>1.9E-2</v>
-      </c>
-[...20 lines deleted...]
-        <v>4.1000000000000002E-2</v>
       </c>
       <c r="C72" s="2">
         <v>0.183</v>
       </c>
     </row>
-    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A73" s="1">
+        <v>44012.041666666664</v>
+      </c>
+      <c r="B73" s="2">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="C73" s="2">
+        <v>9.4E-2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A74" s="1">
+        <v>43982.041666666664</v>
+      </c>
+      <c r="B74" s="2">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="C74" s="2">
+        <v>0.183</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A75" s="1">
         <v>43951.041666666664</v>
       </c>
-      <c r="B73" s="2">
+      <c r="B75" s="2">
         <v>9.2999999999999999E-2</v>
       </c>
-      <c r="C73" s="2">
+      <c r="C75" s="2">
         <v>0.36299999999999999</v>
       </c>
     </row>
-    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A74" s="1">
+    <row r="76" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A76" s="1">
         <v>43921.041666666664</v>
       </c>
-      <c r="B74" s="2">
+      <c r="B76" s="2">
         <v>-0.245</v>
       </c>
-      <c r="C74" s="2">
+      <c r="C76" s="2">
         <v>-0.24</v>
       </c>
     </row>
-    <row r="75" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A75" s="1">
+    <row r="77" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A77" s="1">
         <v>43890.041666666664</v>
       </c>
-      <c r="B75" s="2">
+      <c r="B77" s="2">
         <v>-4.0000000000000001E-3</v>
       </c>
-      <c r="C75" s="2">
+      <c r="C77" s="2">
         <v>-0.21299999999999999</v>
       </c>
     </row>
-    <row r="76" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A76" s="1">
+    <row r="78" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A78" s="1">
         <v>43861.041666666664</v>
       </c>
-      <c r="B76" s="2">
+      <c r="B78" s="2">
         <v>-4.4999999999999998E-2</v>
       </c>
-      <c r="C76" s="2">
+      <c r="C78" s="2">
         <v>-0.13400000000000001</v>
       </c>
     </row>
-    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A77" s="1">
+    <row r="79" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A79" s="1">
         <v>43830.041666666664</v>
       </c>
-      <c r="B77" s="2">
+      <c r="B79" s="2">
         <v>3.9E-2</v>
       </c>
-      <c r="C77" s="2">
+      <c r="C79" s="2">
         <v>0.12</v>
       </c>
     </row>
-    <row r="78" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A78" s="1">
+    <row r="80" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A80" s="1">
         <v>43799.041666666664</v>
       </c>
-      <c r="B78" s="2">
+      <c r="B80" s="2">
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="C78" s="2">
+      <c r="C80" s="2">
         <v>2.1000000000000001E-2</v>
       </c>
     </row>
-    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A79" s="1">
+    <row r="81" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A81" s="1">
         <v>43769.041666666664</v>
       </c>
-      <c r="B79" s="2">
+      <c r="B81" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
-      <c r="C79" s="2">
+      <c r="C81" s="2">
         <v>-6.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A80" s="1">
+    <row r="82" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A82" s="1">
         <v>43738.041666666664</v>
       </c>
-      <c r="B80" s="2">
+      <c r="B82" s="2">
         <v>0.03</v>
       </c>
-      <c r="C80" s="2">
+      <c r="C82" s="2">
         <v>-4.7E-2</v>
       </c>
     </row>
-    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A81" s="1">
+    <row r="83" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A83" s="1">
         <v>43708.041666666664</v>
       </c>
-      <c r="B81" s="2">
+      <c r="B83" s="2">
         <v>-3.6999999999999998E-2</v>
       </c>
-      <c r="C81" s="2">
+      <c r="C83" s="2">
         <v>-3.1E-2</v>
       </c>
     </row>
-    <row r="82" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A82" s="1">
+    <row r="84" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A84" s="1">
         <v>43677.041666666664</v>
       </c>
-      <c r="B82" s="2">
+      <c r="B84" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
-      <c r="C82" s="2">
+      <c r="C84" s="2">
         <v>4.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A83" s="1">
+    <row r="85" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A85" s="1">
         <v>43646.041666666664</v>
       </c>
-      <c r="B83" s="2">
+      <c r="B85" s="2">
         <v>0.04</v>
       </c>
-      <c r="C83" s="2">
+      <c r="C85" s="2">
         <v>8.5999999999999993E-2</v>
       </c>
     </row>
-    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A84" s="1">
+    <row r="86" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A86" s="1">
         <v>43616.041666666664</v>
       </c>
-      <c r="B84" s="2">
+      <c r="B86" s="2">
         <v>-4.2999999999999997E-2</v>
       </c>
-      <c r="C84" s="2">
+      <c r="C86" s="2">
         <v>-9.6000000000000002E-2</v>
       </c>
     </row>
-    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A85" s="1">
+    <row r="87" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A87" s="1">
         <v>43585.041666666664</v>
       </c>
-      <c r="B85" s="2">
+      <c r="B87" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="C85" s="2">
+      <c r="C87" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="86" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A86" s="1">
+    <row r="88" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A88" s="1">
         <v>43555.041666666664</v>
       </c>
-      <c r="B86" s="2">
+      <c r="B88" s="2">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="C86" s="2">
+      <c r="C88" s="2">
         <v>-3.5000000000000003E-2</v>
       </c>
     </row>
-    <row r="87" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A87" s="1">
+    <row r="89" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A89" s="1">
         <v>43524.041666666664</v>
       </c>
-      <c r="B87" s="2">
+      <c r="B89" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="C87" s="2">
+      <c r="C89" s="2">
         <v>6.3E-2</v>
       </c>
     </row>
-    <row r="88" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A88" s="1">
+    <row r="90" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A90" s="1">
         <v>43496.041666666664</v>
       </c>
-      <c r="B88" s="2">
+      <c r="B90" s="2">
         <v>0.02</v>
       </c>
-      <c r="C88" s="2">
+      <c r="C90" s="2">
         <v>0.11600000000000001</v>
       </c>
     </row>
-    <row r="89" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A89" s="1">
+    <row r="91" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A91" s="1">
         <v>43465.041666666664</v>
       </c>
-      <c r="B89" s="2">
+      <c r="B91" s="2">
         <v>-2.5000000000000001E-2</v>
       </c>
-      <c r="C89" s="2">
+      <c r="C91" s="2">
         <v>-6.3E-2</v>
       </c>
     </row>
-    <row r="90" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A90" s="1">
+    <row r="92" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A92" s="1">
         <v>43434.041666666664</v>
       </c>
-      <c r="B90" s="2">
+      <c r="B92" s="2">
         <v>0.01</v>
       </c>
-      <c r="C90" s="2">
+      <c r="C92" s="2">
         <v>-7.9000000000000001E-2</v>
       </c>
     </row>
-    <row r="91" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A91" s="1">
+    <row r="93" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A93" s="1">
         <v>43404.041666666664</v>
       </c>
-      <c r="B91" s="2">
+      <c r="B93" s="2">
         <v>-5.3999999999999999E-2</v>
       </c>
-      <c r="C91" s="2">
+      <c r="C93" s="2">
         <v>-0.114</v>
       </c>
     </row>
-    <row r="92" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A92" s="1">
+    <row r="94" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A94" s="1">
         <v>43373.041666666664</v>
       </c>
-      <c r="B92" s="2">
+      <c r="B94" s="2">
         <v>-1.6E-2</v>
       </c>
-      <c r="C92" s="2">
+      <c r="C94" s="2">
         <v>8.9999999999999993E-3</v>
       </c>
     </row>
-    <row r="93" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A93" s="1">
+    <row r="95" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A95" s="1">
         <v>43343.041666666664</v>
       </c>
-      <c r="B93" s="2">
+      <c r="B95" s="2">
         <v>-2.5999999999999999E-2</v>
       </c>
-      <c r="C93" s="2">
+      <c r="C95" s="2">
         <v>-0.111</v>
       </c>
     </row>
-    <row r="94" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A94" s="1">
+    <row r="96" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A96" s="1">
         <v>43312.041666666664</v>
       </c>
-      <c r="B94" s="2">
+      <c r="B96" s="2">
         <v>1.2999999999999999E-2</v>
       </c>
-      <c r="C94" s="2">
+      <c r="C96" s="2">
         <v>2E-3</v>
       </c>
     </row>
-    <row r="95" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A95" s="1">
+    <row r="97" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A97" s="1">
         <v>43281.041666666664</v>
       </c>
-      <c r="B95" s="2">
+      <c r="B97" s="2">
         <v>-3.6999999999999998E-2</v>
       </c>
-      <c r="C95" s="2">
+      <c r="C97" s="2">
         <v>-7.1999999999999995E-2</v>
       </c>
     </row>
-    <row r="96" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A96" s="1">
+    <row r="98" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A98" s="1">
         <v>43251.041666666664</v>
       </c>
-      <c r="B96" s="2">
+      <c r="B98" s="2">
         <v>-0.04</v>
       </c>
-      <c r="C96" s="2">
+      <c r="C98" s="2">
         <v>-4.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="97" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A97" s="1">
+    <row r="99" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A99" s="1">
         <v>43220.041666666664</v>
       </c>
-      <c r="B97" s="2">
+      <c r="B99" s="2">
         <v>-6.0000000000000001E-3</v>
       </c>
-      <c r="C97" s="2">
+      <c r="C99" s="2">
         <v>7.9000000000000001E-2</v>
       </c>
     </row>
-    <row r="98" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A98" s="1">
+    <row r="100" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A100" s="1">
         <v>43190.041666666664</v>
       </c>
-      <c r="B98" s="2">
+      <c r="B100" s="2">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="C98" s="2">
+      <c r="C100" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="99" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A99" s="1">
+    <row r="101" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A101" s="1">
         <v>43159.041666666664</v>
       </c>
-      <c r="B99" s="2">
+      <c r="B101" s="2">
         <v>-3.1E-2</v>
       </c>
-      <c r="C99" s="2">
+      <c r="C101" s="2">
         <v>-7.8E-2</v>
       </c>
     </row>
-    <row r="100" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A100" s="1">
+    <row r="102" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A102" s="1">
         <v>43131.041666666664</v>
       </c>
-      <c r="B100" s="2">
+      <c r="B102" s="2">
         <v>0.01</v>
       </c>
-      <c r="C100" s="2">
+      <c r="C102" s="2">
         <v>-2.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="101" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A101" s="1">
+    <row r="103" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A103" s="1">
         <v>43100.041666666664</v>
       </c>
-      <c r="B101" s="2">
+      <c r="B103" s="2">
         <v>1E-3</v>
       </c>
-      <c r="C101" s="2">
+      <c r="C103" s="2">
         <v>1.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="102" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A102" s="1">
+    <row r="104" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A104" s="1">
         <v>43069.041666666664</v>
       </c>
-      <c r="B102" s="2">
+      <c r="B104" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
-      <c r="C102" s="2">
+      <c r="C104" s="2">
         <v>-7.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="103" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A103" s="1">
+    <row r="105" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A105" s="1">
         <v>43039.041666666664</v>
       </c>
-      <c r="B103" s="2">
+      <c r="B105" s="2">
         <v>3.1E-2</v>
       </c>
-      <c r="C103" s="2">
+      <c r="C105" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="104" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A104" s="1">
+    <row r="106" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A106" s="1">
         <v>43008.041666666664</v>
       </c>
-      <c r="B104" s="2">
+      <c r="B106" s="2">
         <v>1.4E-2</v>
       </c>
-      <c r="C104" s="2">
+      <c r="C106" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="105" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A105" s="1">
+    <row r="107" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A107" s="1">
         <v>42978.041666666664</v>
       </c>
-      <c r="B105" s="2">
-[...2 lines deleted...]
-      <c r="C105" s="2">
+      <c r="B107" s="2">
+        <v>0</v>
+      </c>
+      <c r="C107" s="2">
         <v>2.1999999999999999E-2</v>
       </c>
     </row>
-    <row r="106" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A106" s="1">
+    <row r="108" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A108" s="1">
         <v>42947.041666666664</v>
       </c>
-      <c r="B106" s="2">
+      <c r="B108" s="2">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="C106" s="2">
+      <c r="C108" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
-    <row r="107" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A107" s="1">
+    <row r="109" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A109" s="1">
         <v>42916.041666666664</v>
       </c>
-      <c r="B107" s="2">
+      <c r="B109" s="2">
         <v>8.0000000000000002E-3</v>
       </c>
-      <c r="C107" s="2">
+      <c r="C109" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="108" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A108" s="1">
+    <row r="110" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A110" s="1">
         <v>42886.041666666664</v>
       </c>
-      <c r="B108" s="2">
+      <c r="B110" s="2">
         <v>1.6E-2</v>
       </c>
-      <c r="C108" s="2">
+      <c r="C110" s="2">
         <v>6.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="109" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A109" s="1">
+    <row r="111" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A111" s="1">
         <v>42855.041666666664</v>
       </c>
-      <c r="B109" s="2">
+      <c r="B111" s="2">
         <v>2.1000000000000001E-2</v>
       </c>
-      <c r="C109" s="2">
+      <c r="C111" s="2">
         <v>-3.7999999999999999E-2</v>
       </c>
     </row>
-    <row r="110" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A110" s="1">
+    <row r="112" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A112" s="1">
         <v>42825.041666666664</v>
       </c>
-      <c r="B110" s="2">
+      <c r="B112" s="2">
         <v>2.5999999999999999E-2</v>
       </c>
-      <c r="C110" s="2">
+      <c r="C112" s="2">
         <v>-1.4E-2</v>
       </c>
     </row>
-    <row r="111" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A111" s="1">
+    <row r="113" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A113" s="1">
         <v>42794.041666666664</v>
       </c>
-      <c r="B111" s="2">
+      <c r="B113" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="C111" s="2">
+      <c r="C113" s="2">
         <v>-2.3E-2</v>
       </c>
     </row>
-    <row r="112" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A112" s="1">
+    <row r="114" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A114" s="1">
         <v>42766.041666666664</v>
       </c>
-      <c r="B112" s="2">
+      <c r="B114" s="2">
         <v>3.9E-2</v>
       </c>
-      <c r="C112" s="2">
+      <c r="C114" s="2">
         <v>8.4000000000000005E-2</v>
       </c>
     </row>
-    <row r="113" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A113" s="1">
+    <row r="115" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A115" s="1">
         <v>42735.041666666664</v>
       </c>
-      <c r="B113" s="2">
+      <c r="B115" s="2">
         <v>1.7000000000000001E-2</v>
       </c>
-      <c r="C113" s="2">
+      <c r="C115" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="114" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A114" s="1">
+    <row r="116" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A116" s="1">
         <v>42704.041666666664</v>
       </c>
-      <c r="B114" s="2">
-[...2 lines deleted...]
-      <c r="C114" s="2">
+      <c r="B116" s="2">
+        <v>0</v>
+      </c>
+      <c r="C116" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="115" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A115" s="1">
+    <row r="117" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A117" s="1">
         <v>42674.041666666664</v>
       </c>
-      <c r="B115" s="2">
+      <c r="B117" s="2">
         <v>-2.1999999999999999E-2</v>
       </c>
-      <c r="C115" s="2">
+      <c r="C117" s="2">
         <v>-6.2E-2</v>
       </c>
     </row>
-    <row r="116" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A116" s="1">
+    <row r="118" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A118" s="1">
         <v>42643.041666666664</v>
       </c>
-      <c r="B116" s="2">
+      <c r="B118" s="2">
         <v>-5.0000000000000001E-3</v>
       </c>
-      <c r="C116" s="2">
+      <c r="C118" s="2">
         <v>0.01</v>
       </c>
     </row>
-    <row r="117" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A117" s="1">
+    <row r="119" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A119" s="1">
         <v>42613.041666666664</v>
       </c>
-      <c r="B117" s="2">
+      <c r="B119" s="2">
         <v>2.3E-2</v>
       </c>
-      <c r="C117" s="2">
+      <c r="C119" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="118" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A118" s="1">
+    <row r="120" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A120" s="1">
         <v>42582.041666666664</v>
       </c>
-      <c r="B118" s="2">
+      <c r="B120" s="2">
         <v>6.4000000000000001E-2</v>
       </c>
-      <c r="C118" s="2">
+      <c r="C120" s="2">
         <v>0.126</v>
       </c>
     </row>
-    <row r="119" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A119" s="1">
+    <row r="121" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A121" s="1">
         <v>42551.041666666664</v>
       </c>
-      <c r="B119" s="2">
+      <c r="B121" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="C119" s="2">
+      <c r="C121" s="2">
         <v>0.05</v>
       </c>
     </row>
-    <row r="120" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A120" s="1">
+    <row r="122" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A122" s="1">
         <v>42521.041666666664</v>
       </c>
-      <c r="B120" s="2">
+      <c r="B122" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="C120" s="2">
+      <c r="C122" s="2">
         <v>-5.8999999999999997E-2</v>
       </c>
     </row>
-    <row r="121" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A121" s="1">
+    <row r="123" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A123" s="1">
         <v>42490.041666666664</v>
       </c>
-      <c r="B121" s="2">
+      <c r="B123" s="2">
         <v>4.2000000000000003E-2</v>
       </c>
-      <c r="C121" s="2">
+      <c r="C123" s="2">
         <v>0.26400000000000001</v>
       </c>
     </row>
-    <row r="122" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A122" s="1">
+    <row r="124" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A124" s="1">
         <v>42460.041666666664</v>
       </c>
-      <c r="B122" s="2">
+      <c r="B124" s="2">
         <v>5.7000000000000002E-2</v>
       </c>
-      <c r="C122" s="2">
+      <c r="C124" s="2">
         <v>0.193</v>
       </c>
     </row>
-    <row r="123" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A123" s="1">
+    <row r="125" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A125" s="1">
         <v>42429.041666666664</v>
       </c>
-      <c r="B123" s="2">
+      <c r="B125" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="C123" s="2">
+      <c r="C125" s="2">
         <v>6.2E-2</v>
       </c>
     </row>
-    <row r="124" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A124" s="1">
+    <row r="126" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A126" s="1">
         <v>42400.041666666664</v>
       </c>
-      <c r="B124" s="2">
+      <c r="B126" s="2">
         <v>-0.05</v>
       </c>
-      <c r="C124" s="2">
+      <c r="C126" s="2">
         <v>-9.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="125" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A125" s="1">
+    <row r="127" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A127" s="1">
         <v>42369.041666666664</v>
       </c>
-      <c r="B125" s="2">
+      <c r="B127" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
-      <c r="C125" s="2">
+      <c r="C127" s="2">
         <v>-4.7E-2</v>
       </c>
     </row>
-    <row r="126" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A126" s="1">
+    <row r="128" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A128" s="1">
         <v>42338.041666666664</v>
       </c>
-      <c r="B126" s="2">
+      <c r="B128" s="2">
         <v>-1.4E-2</v>
       </c>
-      <c r="C126" s="2">
+      <c r="C128" s="2">
         <v>-6.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="127" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A127" s="1">
+    <row r="129" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A129" s="1">
         <v>42308.041666666664</v>
       </c>
-      <c r="B127" s="2">
+      <c r="B129" s="2">
         <v>6.2E-2</v>
       </c>
-      <c r="C127" s="2">
+      <c r="C129" s="2">
         <v>7.2999999999999995E-2</v>
       </c>
     </row>
-    <row r="128" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A128" s="1">
+    <row r="130" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A130" s="1">
         <v>42277.041666666664</v>
       </c>
-      <c r="B128" s="2">
+      <c r="B130" s="2">
         <v>-1.4999999999999999E-2</v>
       </c>
-      <c r="C128" s="2">
+      <c r="C130" s="2">
         <v>-8.1000000000000003E-2</v>
       </c>
     </row>
-    <row r="129" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A129" s="1">
+    <row r="131" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A131" s="1">
         <v>42247.041666666664</v>
       </c>
-      <c r="B129" s="2">
+      <c r="B131" s="2">
         <v>-9.9000000000000005E-2</v>
       </c>
-      <c r="C129" s="2">
+      <c r="C131" s="2">
         <v>-7.9000000000000001E-2</v>
       </c>
     </row>
-    <row r="130" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A130" s="1">
+    <row r="132" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A132" s="1">
         <v>42216.041666666664</v>
       </c>
-      <c r="B130" s="2">
+      <c r="B132" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="C130" s="2">
+      <c r="C132" s="2">
         <v>-0.113</v>
       </c>
     </row>
-    <row r="131" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A131" s="1">
+    <row r="133" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A133" s="1">
         <v>42185.041666666664</v>
       </c>
-      <c r="B131" s="2">
+      <c r="B133" s="2">
         <v>-0.05</v>
       </c>
-      <c r="C131" s="2">
+      <c r="C133" s="2">
         <v>-3.5000000000000003E-2</v>
       </c>
     </row>
-    <row r="132" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A132" s="1">
+    <row r="134" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A134" s="1">
         <v>42155.041666666664</v>
       </c>
-      <c r="B132" s="2">
+      <c r="B134" s="2">
         <v>-3.5999999999999997E-2</v>
       </c>
-      <c r="C132" s="2">
+      <c r="C134" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="133" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A133" s="1">
+    <row r="135" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A135" s="1">
         <v>42124.041666666664</v>
       </c>
-      <c r="B133" s="2">
+      <c r="B135" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="C133" s="2">
+      <c r="C135" s="2">
         <v>7.4999999999999997E-2</v>
       </c>
     </row>
-    <row r="134" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A134" s="1">
+    <row r="136" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A136" s="1">
         <v>42094.041666666664</v>
       </c>
-      <c r="B134" s="2">
+      <c r="B136" s="2">
         <v>-1.4E-2</v>
       </c>
-      <c r="C134" s="2">
+      <c r="C136" s="2">
         <v>-3.5999999999999997E-2</v>
       </c>
     </row>
-    <row r="135" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A135" s="1">
+    <row r="137" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A137" s="1">
         <v>42063.041666666664</v>
       </c>
-      <c r="B135" s="2">
+      <c r="B137" s="2">
         <v>6.2E-2</v>
       </c>
-      <c r="C135" s="2">
+      <c r="C137" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
-    <row r="136" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A136" s="1">
+    <row r="138" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A138" s="1">
         <v>42035.041666666664</v>
       </c>
-      <c r="B136" s="2">
+      <c r="B138" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="C136" s="2">
+      <c r="C138" s="2">
         <v>-4.2999999999999997E-2</v>
       </c>
     </row>
-    <row r="137" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A137" s="1">
+    <row r="139" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A139" s="1">
         <v>42004.041666666664</v>
       </c>
-      <c r="B137" s="2">
+      <c r="B139" s="2">
         <v>-3.3000000000000002E-2</v>
       </c>
-      <c r="C137" s="2">
+      <c r="C139" s="2">
         <v>-2.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="138" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A138" s="1">
+    <row r="140" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A140" s="1">
         <v>41973.041666666664</v>
       </c>
-      <c r="B138" s="2">
+      <c r="B140" s="2">
         <v>-2.4E-2</v>
       </c>
-      <c r="C138" s="2">
+      <c r="C140" s="2">
         <v>-4.7E-2</v>
       </c>
     </row>
-    <row r="139" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A139" s="1">
+    <row r="141" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A141" s="1">
         <v>41943.041666666664</v>
       </c>
-      <c r="B139" s="2">
+      <c r="B141" s="2">
         <v>-1.7999999999999999E-2</v>
       </c>
-      <c r="C139" s="2">
+      <c r="C141" s="2">
         <v>-0.126</v>
       </c>
     </row>
-    <row r="140" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A140" s="1">
+    <row r="142" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A142" s="1">
         <v>41912.041666666664</v>
       </c>
-      <c r="B140" s="2">
+      <c r="B142" s="2">
         <v>-2.5999999999999999E-2</v>
       </c>
-      <c r="C140" s="2">
+      <c r="C142" s="2">
         <v>-6.6000000000000003E-2</v>
       </c>
     </row>
-    <row r="141" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A141" s="1">
+    <row r="143" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A143" s="1">
         <v>41882.041666666664</v>
       </c>
-      <c r="B141" s="2">
+      <c r="B143" s="2">
         <v>-8.0000000000000002E-3</v>
       </c>
-      <c r="C141" s="2">
+      <c r="C143" s="2">
         <v>-6.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="142" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A142" s="1">
+    <row r="144" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A144" s="1">
         <v>41851.041666666664</v>
       </c>
-      <c r="B142" s="2">
+      <c r="B144" s="2">
         <v>-6.0000000000000001E-3</v>
       </c>
-      <c r="C142" s="2">
+      <c r="C144" s="2">
         <v>-3.2000000000000001E-2</v>
       </c>
     </row>
-    <row r="143" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A143" s="1">
+    <row r="145" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A145" s="1">
         <v>41820.041666666664</v>
       </c>
-      <c r="B143" s="2">
+      <c r="B145" s="2">
         <v>1.2999999999999999E-2</v>
       </c>
-      <c r="C143" s="2">
+      <c r="C145" s="2">
         <v>5.7000000000000002E-2</v>
       </c>
     </row>
-    <row r="144" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A144" s="1">
+    <row r="146" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A146" s="1">
         <v>41790.041666666664</v>
       </c>
-      <c r="B144" s="2">
+      <c r="B146" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="C144" s="2">
+      <c r="C146" s="2">
         <v>1.4E-2</v>
       </c>
     </row>
-    <row r="145" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A145" s="1">
+    <row r="147" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A147" s="1">
         <v>41759.041666666664</v>
       </c>
-      <c r="B145" s="2">
+      <c r="B147" s="2">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="C145" s="2">
+      <c r="C147" s="2">
         <v>2.4E-2</v>
       </c>
     </row>
-    <row r="146" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A146" s="1">
+    <row r="148" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A148" s="1">
         <v>41729.041666666664</v>
       </c>
-      <c r="B146" s="2">
+      <c r="B148" s="2">
         <v>5.8999999999999997E-2</v>
       </c>
-      <c r="C146" s="2">
+      <c r="C148" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="147" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A147" s="1">
+    <row r="149" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A149" s="1">
         <v>41698.041666666664</v>
       </c>
-      <c r="B147" s="2">
+      <c r="B149" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="C147" s="2">
+      <c r="C149" s="2">
         <v>6.2E-2</v>
       </c>
     </row>
-    <row r="148" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A148" s="1">
+    <row r="150" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A150" s="1">
         <v>41670.041666666664</v>
       </c>
-      <c r="B148" s="2">
+      <c r="B150" s="2">
         <v>-6.3E-2</v>
       </c>
-      <c r="C148" s="2">
+      <c r="C150" s="2">
         <v>-4.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="149" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A149" s="1">
+    <row r="151" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A151" s="1">
         <v>41639.041666666664</v>
       </c>
-      <c r="B149" s="2">
+      <c r="B151" s="2">
         <v>3.1E-2</v>
       </c>
-      <c r="C149" s="2">
+      <c r="C151" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A150" s="1">
+    <row r="152" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A152" s="1">
         <v>41608.041666666664</v>
       </c>
-      <c r="B150" s="2">
+      <c r="B152" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
-      <c r="C150" s="2">
+      <c r="C152" s="2">
         <v>-4.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="151" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A151" s="1">
+    <row r="153" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A153" s="1">
         <v>41578.041666666664</v>
       </c>
-      <c r="B151" s="2">
+      <c r="B153" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="C151" s="2">
+      <c r="C153" s="2">
         <v>1.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="152" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A152" s="1">
+    <row r="154" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A154" s="1">
         <v>41547.041666666664</v>
       </c>
-      <c r="B152" s="2">
+      <c r="B154" s="2">
         <v>4.2999999999999997E-2</v>
       </c>
-      <c r="C152" s="2">
+      <c r="C154" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="153" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A153" s="1">
+    <row r="155" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A155" s="1">
         <v>41517.041666666664</v>
       </c>
-      <c r="B153" s="2">
+      <c r="B155" s="2">
         <v>-6.6000000000000003E-2</v>
       </c>
-      <c r="C153" s="2">
+      <c r="C155" s="2">
         <v>8.9999999999999993E-3</v>
       </c>
     </row>
-    <row r="154" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A154" s="1">
+    <row r="156" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A156" s="1">
         <v>41486.041666666664</v>
       </c>
-      <c r="B154" s="2">
+      <c r="B156" s="2">
         <v>-7.0000000000000001E-3</v>
       </c>
-      <c r="C154" s="2">
+      <c r="C156" s="2">
         <v>3.7999999999999999E-2</v>
       </c>
     </row>
-    <row r="155" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A155" s="1">
+    <row r="157" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A157" s="1">
         <v>41455.041666666664</v>
       </c>
-      <c r="B155" s="2">
+      <c r="B157" s="2">
         <v>-6.8000000000000005E-2</v>
       </c>
-      <c r="C155" s="2">
+      <c r="C157" s="2">
         <v>-7.8E-2</v>
       </c>
     </row>
-    <row r="156" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A156" s="1">
+    <row r="158" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A158" s="1">
         <v>41425.041666666664</v>
       </c>
-      <c r="B156" s="2">
+      <c r="B158" s="2">
         <v>2.9000000000000001E-2</v>
       </c>
-      <c r="C156" s="2">
+      <c r="C158" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="157" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A157" s="1">
+    <row r="159" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A159" s="1">
         <v>41394.041666666664</v>
       </c>
-      <c r="B157" s="2">
+      <c r="B159" s="2">
         <v>1.7999999999999999E-2</v>
       </c>
-      <c r="C157" s="2">
+      <c r="C159" s="2">
         <v>-4.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="158" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A158" s="1">
+    <row r="160" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A160" s="1">
         <v>41364.041666666664</v>
       </c>
-      <c r="B158" s="2">
+      <c r="B160" s="2">
         <v>1.2E-2</v>
       </c>
-      <c r="C158" s="2">
+      <c r="C160" s="2">
         <v>1.9E-2</v>
       </c>
     </row>
-    <row r="159" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A159" s="1">
+    <row r="161" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A161" s="1">
         <v>41333.041666666664</v>
       </c>
-      <c r="B159" s="2">
+      <c r="B161" s="2">
         <v>-2.5999999999999999E-2</v>
       </c>
-      <c r="C159" s="2">
+      <c r="C161" s="2">
         <v>-0.06</v>
       </c>
     </row>
-    <row r="160" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A160" s="1">
+    <row r="162" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A162" s="1">
         <v>41305.041666666664</v>
       </c>
-      <c r="B160" s="2">
+      <c r="B162" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="C160" s="2">
+      <c r="C162" s="2">
         <v>3.7999999999999999E-2</v>
       </c>
     </row>
-    <row r="161" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A161" s="1">
+    <row r="163" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A163" s="1">
         <v>41274.041666666664</v>
       </c>
-      <c r="B161" s="2">
+      <c r="B163" s="2">
         <v>2.7E-2</v>
       </c>
-      <c r="C161" s="2">
+      <c r="C163" s="2">
         <v>4.3999999999999997E-2</v>
       </c>
     </row>
-    <row r="162" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A162" s="1">
+    <row r="164" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A164" s="1">
         <v>41243.041666666664</v>
       </c>
-      <c r="B162" s="2">
+      <c r="B164" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="C162" s="2">
+      <c r="C164" s="2">
         <v>-2.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="163" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A163" s="1">
+    <row r="165" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A165" s="1">
         <v>41213.041666666664</v>
       </c>
-      <c r="B163" s="2">
+      <c r="B165" s="2">
         <v>2.3E-2</v>
       </c>
-      <c r="C163" s="2">
+      <c r="C165" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="164" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A164" s="1">
+    <row r="166" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A166" s="1">
         <v>41182.041666666664</v>
       </c>
-      <c r="B164" s="2">
+      <c r="B166" s="2">
         <v>4.2000000000000003E-2</v>
       </c>
-      <c r="C164" s="2">
+      <c r="C166" s="2">
         <v>6.7000000000000004E-2</v>
       </c>
     </row>
-    <row r="165" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A165" s="1">
+    <row r="167" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A167" s="1">
         <v>41152.041666666664</v>
       </c>
-      <c r="B165" s="2">
+      <c r="B167" s="2">
         <v>3.1E-2</v>
       </c>
-      <c r="C165" s="2">
+      <c r="C167" s="2">
         <v>6.8000000000000005E-2</v>
       </c>
     </row>
-    <row r="166" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A166" s="1">
+    <row r="168" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A168" s="1">
         <v>41121.041666666664</v>
       </c>
-      <c r="B166" s="2">
+      <c r="B168" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="C166" s="2">
+      <c r="C168" s="2">
         <v>4.1000000000000002E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A167" s="1">
+    <row r="169" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A169" s="1">
         <v>41090.041666666664</v>
       </c>
-      <c r="B167" s="2">
+      <c r="B169" s="2">
         <v>1.4E-2</v>
       </c>
-      <c r="C167" s="2">
+      <c r="C169" s="2">
         <v>-2E-3</v>
       </c>
     </row>
-    <row r="168" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A168" s="1">
+    <row r="170" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A170" s="1">
         <v>41060.041666666664</v>
       </c>
-      <c r="B168" s="2">
+      <c r="B170" s="2">
         <v>-9.1999999999999998E-2</v>
       </c>
-      <c r="C168" s="2">
+      <c r="C170" s="2">
         <v>-0.13700000000000001</v>
       </c>
     </row>
-    <row r="169" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A169" s="1">
+    <row r="171" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A171" s="1">
         <v>41029.041666666664</v>
       </c>
-      <c r="B169" s="2">
+      <c r="B171" s="2">
         <v>0.01</v>
       </c>
-      <c r="C169" s="2">
+      <c r="C171" s="2">
         <v>-2.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="170" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A170" s="1">
+    <row r="172" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A172" s="1">
         <v>40999.041666666664</v>
       </c>
-      <c r="B170" s="2">
+      <c r="B172" s="2">
         <v>3.6999999999999998E-2</v>
       </c>
-      <c r="C170" s="2">
+      <c r="C172" s="2">
         <v>-1.4999999999999999E-2</v>
       </c>
     </row>
-    <row r="171" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A171" s="1">
+    <row r="173" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A173" s="1">
         <v>40968.041666666664</v>
       </c>
-      <c r="B171" s="2">
+      <c r="B173" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="C171" s="2">
+      <c r="C173" s="2">
         <v>5.7000000000000002E-2</v>
       </c>
     </row>
-    <row r="172" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A172" s="1">
+    <row r="174" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A174" s="1">
         <v>40939.041666666664</v>
       </c>
-      <c r="B172" s="2">
+      <c r="B174" s="2">
         <v>6.4000000000000001E-2</v>
       </c>
-      <c r="C172" s="2">
+      <c r="C174" s="2">
         <v>0.11799999999999999</v>
       </c>
     </row>
-    <row r="173" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A173" s="1">
+    <row r="175" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A175" s="1">
         <v>40908.041666666664</v>
       </c>
-      <c r="B173" s="2">
+      <c r="B175" s="2">
         <v>-3.5999999999999997E-2</v>
       </c>
-      <c r="C173" s="2">
+      <c r="C175" s="2">
         <v>-8.5999999999999993E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A174" s="1">
+    <row r="176" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A176" s="1">
         <v>40877.041666666664</v>
       </c>
-      <c r="B174" s="2">
+      <c r="B176" s="2">
         <v>-3.4000000000000002E-2</v>
       </c>
-      <c r="C174" s="2">
+      <c r="C176" s="2">
         <v>-2.7E-2</v>
       </c>
     </row>
-    <row r="175" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A175" s="1">
+    <row r="177" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A177" s="1">
         <v>40847.041666666664</v>
       </c>
-      <c r="B175" s="2">
+      <c r="B177" s="2">
         <v>4.1000000000000002E-2</v>
       </c>
-      <c r="C175" s="2">
+      <c r="C177" s="2">
         <v>0.11</v>
       </c>
     </row>
-    <row r="176" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A176" s="1">
+    <row r="178" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A178" s="1">
         <v>40816.041666666664</v>
       </c>
-      <c r="B176" s="2">
+      <c r="B178" s="2">
         <v>-7.5999999999999998E-2</v>
       </c>
-      <c r="C176" s="2">
+      <c r="C178" s="2">
         <v>-0.14699999999999999</v>
       </c>
     </row>
-    <row r="177" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A177" s="1">
+    <row r="179" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A179" s="1">
         <v>40786.041666666664</v>
       </c>
-      <c r="B177" s="2">
+      <c r="B179" s="2">
         <v>-5.8999999999999997E-2</v>
       </c>
-      <c r="C177" s="2">
+      <c r="C179" s="2">
         <v>-6.2E-2</v>
       </c>
     </row>
-    <row r="178" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A178" s="1">
+    <row r="180" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A180" s="1">
         <v>40755.041666666664</v>
       </c>
-      <c r="B178" s="2">
+      <c r="B180" s="2">
         <v>4.2000000000000003E-2</v>
       </c>
-      <c r="C178" s="2">
+      <c r="C180" s="2">
         <v>1.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="179" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A179" s="1">
+    <row r="181" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A181" s="1">
         <v>40724.041666666664</v>
       </c>
-      <c r="B179" s="2">
+      <c r="B181" s="2">
         <v>-1E-3</v>
       </c>
-      <c r="C179" s="2">
+      <c r="C181" s="2">
         <v>-3.3000000000000002E-2</v>
       </c>
     </row>
-    <row r="180" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A180" s="1">
+    <row r="182" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A182" s="1">
         <v>40694.041666666664</v>
       </c>
-      <c r="B180" s="2">
+      <c r="B182" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
-      <c r="C180" s="2">
+      <c r="C182" s="2">
         <v>-4.2999999999999997E-2</v>
       </c>
     </row>
-    <row r="181" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A181" s="1">
+    <row r="183" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A183" s="1">
         <v>40663.041666666664</v>
       </c>
-      <c r="B181" s="2">
+      <c r="B183" s="2">
         <v>3.5999999999999997E-2</v>
       </c>
-      <c r="C181" s="2">
+      <c r="C183" s="2">
         <v>6.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="182" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A182" s="1">
+    <row r="184" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A184" s="1">
         <v>40633.041666666664</v>
       </c>
-      <c r="B182" s="2">
+      <c r="B184" s="2">
         <v>5.5E-2</v>
       </c>
-      <c r="C182" s="2">
+      <c r="C184" s="2">
         <v>4.1000000000000002E-2</v>
       </c>
     </row>
-    <row r="183" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A183" s="1">
+    <row r="185" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A185" s="1">
         <v>40602.041666666664</v>
       </c>
-      <c r="B183" s="2">
+      <c r="B185" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="C183" s="2">
+      <c r="C185" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="184" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A184" s="1">
+    <row r="186" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A186" s="1">
         <v>40574.041666666664</v>
       </c>
-      <c r="B184" s="2">
+      <c r="B186" s="2">
         <v>-0.106</v>
       </c>
-      <c r="C184" s="2">
+      <c r="C186" s="2">
         <v>-9.4E-2</v>
       </c>
     </row>
-    <row r="185" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A185" s="1">
+    <row r="187" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A187" s="1">
         <v>40543.041666666664</v>
       </c>
-      <c r="B185" s="2">
+      <c r="B187" s="2">
         <v>0.03</v>
       </c>
-      <c r="C185" s="2">
+      <c r="C187" s="2">
         <v>5.5E-2</v>
       </c>
     </row>
-    <row r="186" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A186" s="1">
+    <row r="188" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A188" s="1">
         <v>40512.041666666664</v>
       </c>
-      <c r="B186" s="2">
+      <c r="B188" s="2">
         <v>-1.4999999999999999E-2</v>
       </c>
-      <c r="C186" s="2">
+      <c r="C188" s="2">
         <v>4.2000000000000003E-2</v>
       </c>
     </row>
-    <row r="187" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A187" s="1">
+    <row r="189" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A189" s="1">
         <v>40482.041666666664</v>
       </c>
-      <c r="B187" s="2">
+      <c r="B189" s="2">
         <v>4.4999999999999998E-2</v>
       </c>
-      <c r="C187" s="2">
+      <c r="C189" s="2">
         <v>5.0999999999999997E-2</v>
       </c>
     </row>
-    <row r="188" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A188" s="1">
+    <row r="190" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A190" s="1">
         <v>40451.041666666664</v>
       </c>
-      <c r="B188" s="2">
+      <c r="B190" s="2">
         <v>0.123</v>
       </c>
-      <c r="C188" s="2">
+      <c r="C190" s="2">
         <v>0.1</v>
       </c>
     </row>
-    <row r="189" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A189" s="1">
+    <row r="191" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A191" s="1">
         <v>40421.041666666664</v>
       </c>
-      <c r="B189" s="2">
+      <c r="B191" s="2">
         <v>2.1000000000000001E-2</v>
       </c>
-      <c r="C189" s="2">
+      <c r="C191" s="2">
         <v>2.1999999999999999E-2</v>
       </c>
     </row>
-    <row r="190" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A190" s="1">
+    <row r="192" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A192" s="1">
         <v>40390.041666666664</v>
       </c>
-      <c r="B190" s="2">
+      <c r="B192" s="2">
         <v>3.1E-2</v>
       </c>
-      <c r="C190" s="2">
+      <c r="C192" s="2">
         <v>2.4E-2</v>
       </c>
     </row>
-    <row r="191" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A191" s="1">
+    <row r="193" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A193" s="1">
         <v>40359.041666666664</v>
       </c>
-      <c r="B191" s="2">
+      <c r="B193" s="2">
         <v>4.4999999999999998E-2</v>
       </c>
-      <c r="C191" s="2">
+      <c r="C193" s="2">
         <v>-4.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="192" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A192" s="1">
+    <row r="194" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A194" s="1">
         <v>40329.041666666664</v>
       </c>
-      <c r="B192" s="2">
+      <c r="B194" s="2">
         <v>-5.5E-2</v>
       </c>
-      <c r="C192" s="2">
+      <c r="C194" s="2">
         <v>-4.1000000000000002E-2</v>
       </c>
     </row>
-    <row r="193" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A193" s="1">
+    <row r="195" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A195" s="1">
         <v>40298.041666666664</v>
       </c>
-      <c r="B193" s="2">
+      <c r="B195" s="2">
         <v>6.0999999999999999E-2</v>
       </c>
-      <c r="C193" s="2">
+      <c r="C195" s="2">
         <v>6.9000000000000006E-2</v>
       </c>
     </row>
-    <row r="194" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A194" s="1">
+    <row r="196" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A196" s="1">
         <v>40268.041666666664</v>
       </c>
-      <c r="B194" s="2">
+      <c r="B196" s="2">
         <v>0.122</v>
       </c>
-      <c r="C194" s="2">
+      <c r="C196" s="2">
         <v>5.8000000000000003E-2</v>
       </c>
     </row>
-    <row r="195" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A195" s="1">
+    <row r="197" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A197" s="1">
         <v>40237.041666666664</v>
       </c>
-      <c r="B195" s="2">
+      <c r="B197" s="2">
         <v>1.2999999999999999E-2</v>
       </c>
-      <c r="C195" s="2">
+      <c r="C197" s="2">
         <v>4.2000000000000003E-2</v>
       </c>
     </row>
-    <row r="196" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A196" s="1">
+    <row r="198" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A198" s="1">
         <v>40209.041666666664</v>
       </c>
-      <c r="B196" s="2">
-[...2 lines deleted...]
-      <c r="C196" s="2">
+      <c r="B198" s="2">
+        <v>0</v>
+      </c>
+      <c r="C198" s="2">
         <v>-3.3000000000000002E-2</v>
       </c>
     </row>
-    <row r="197" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A197" s="1">
+    <row r="199" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A199" s="1">
         <v>40178.041666666664</v>
       </c>
-      <c r="B197" s="2">
+      <c r="B199" s="2">
         <v>0.02</v>
       </c>
-      <c r="C197" s="2">
+      <c r="C199" s="2">
         <v>3.1E-2</v>
       </c>
     </row>
-    <row r="198" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A198" s="1">
+    <row r="200" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A200" s="1">
         <v>40147.041666666664</v>
       </c>
-      <c r="B198" s="2">
+      <c r="B200" s="2">
         <v>3.3000000000000002E-2</v>
       </c>
-      <c r="C198" s="2">
+      <c r="C200" s="2">
         <v>8.4000000000000005E-2</v>
       </c>
     </row>
-    <row r="199" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A199" s="1">
+    <row r="201" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A201" s="1">
         <v>40117.041666666664</v>
-      </c>
-[...20 lines deleted...]
-        <v>40056.041666666664</v>
       </c>
       <c r="B201" s="2">
         <v>1.9E-2</v>
       </c>
       <c r="C201" s="2">
+        <v>2.3E-2</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A202" s="1">
+        <v>40086.041666666664</v>
+      </c>
+      <c r="B202" s="2">
+        <v>0.09</v>
+      </c>
+      <c r="C202" s="2">
+        <v>0.13500000000000001</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A203" s="1">
+        <v>40056.041666666664</v>
+      </c>
+      <c r="B203" s="2">
+        <v>1.9E-2</v>
+      </c>
+      <c r="C203" s="2">
         <v>3.3000000000000002E-2</v>
       </c>
     </row>
-    <row r="202" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A202" s="1">
+    <row r="204" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A204" s="1">
         <v>40025.041666666664</v>
       </c>
-      <c r="B202" s="2">
+      <c r="B204" s="2">
         <v>5.5E-2</v>
       </c>
-      <c r="C202" s="2">
+      <c r="C204" s="2">
         <v>0.09</v>
       </c>
     </row>
-    <row r="203" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A203" s="1">
+    <row r="205" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A205" s="1">
         <v>39994.041666666664</v>
       </c>
-      <c r="B203" s="2">
+      <c r="B205" s="2">
         <v>0.02</v>
       </c>
-      <c r="C203" s="2">
+      <c r="C205" s="2">
         <v>-3.5000000000000003E-2</v>
       </c>
     </row>
-    <row r="204" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A204" s="1">
+    <row r="206" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A206" s="1">
         <v>39964.041666666664</v>
       </c>
-      <c r="B204" s="2">
+      <c r="B206" s="2">
         <v>0.28999999999999998</v>
       </c>
-      <c r="C204" s="2">
+      <c r="C206" s="2">
         <v>0.28399999999999997</v>
       </c>
     </row>
-    <row r="205" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A205" s="1">
+    <row r="207" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A207" s="1">
         <v>39933.041666666664</v>
       </c>
-      <c r="B205" s="2">
+      <c r="B207" s="2">
         <v>0.20599999999999999</v>
       </c>
-      <c r="C205" s="2">
+      <c r="C207" s="2">
         <v>0.24099999999999999</v>
       </c>
     </row>
-    <row r="206" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A206" s="1">
+    <row r="208" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A208" s="1">
         <v>39903.041666666664</v>
       </c>
-      <c r="B206" s="2">
+      <c r="B208" s="2">
         <v>5.1999999999999998E-2</v>
       </c>
-      <c r="C206" s="2">
+      <c r="C208" s="2">
         <v>3.6999999999999998E-2</v>
       </c>
     </row>
-    <row r="207" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A207" s="1">
+    <row r="209" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A209" s="1">
         <v>39872.041666666664</v>
       </c>
-      <c r="B207" s="2">
+      <c r="B209" s="2">
         <v>-0.108</v>
       </c>
-      <c r="C207" s="2">
+      <c r="C209" s="2">
         <v>-4.2999999999999997E-2</v>
       </c>
     </row>
-    <row r="208" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A208" s="1">
+    <row r="210" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A210" s="1">
         <v>39844.041666666664</v>
       </c>
-      <c r="B208" s="2">
+      <c r="B210" s="2">
         <v>-4.9000000000000002E-2</v>
       </c>
-      <c r="C208" s="2">
+      <c r="C210" s="2">
         <v>6.6000000000000003E-2</v>
       </c>
     </row>
-    <row r="209" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A209" s="1">
+    <row r="211" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A211" s="1">
         <v>39813.041666666664</v>
       </c>
-      <c r="B209" s="2">
+      <c r="B211" s="2">
         <v>7.5999999999999998E-2</v>
       </c>
-      <c r="C209" s="2">
+      <c r="C211" s="2">
         <v>8.5999999999999993E-2</v>
       </c>
     </row>
-    <row r="210" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A210" s="1">
+    <row r="212" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A212" s="1">
         <v>39782.041666666664</v>
       </c>
-      <c r="B210" s="2">
+      <c r="B212" s="2">
         <v>-8.1000000000000003E-2</v>
       </c>
-      <c r="C210" s="2">
+      <c r="C212" s="2">
         <v>-4.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="211" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A211" s="1">
+    <row r="213" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A213" s="1">
         <v>39752.041666666664</v>
       </c>
-      <c r="B211" s="2">
+      <c r="B213" s="2">
         <v>-0.28199999999999997</v>
       </c>
-      <c r="C211" s="2">
+      <c r="C213" s="2">
         <v>-0.14899999999999999</v>
       </c>
     </row>
-    <row r="212" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A212" s="1">
+    <row r="214" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A214" s="1">
         <v>39721.041666666664</v>
       </c>
-      <c r="B212" s="2">
+      <c r="B214" s="2">
         <v>-9.1999999999999998E-2</v>
       </c>
-      <c r="C212" s="2">
+      <c r="C214" s="2">
         <v>-0.115</v>
       </c>
     </row>
-    <row r="213" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A213" s="1">
+    <row r="215" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A215" s="1">
         <v>39691.041666666664</v>
       </c>
-      <c r="B213" s="2">
+      <c r="B215" s="2">
         <v>-6.8000000000000005E-2</v>
       </c>
-      <c r="C213" s="2">
+      <c r="C215" s="2">
         <v>-8.2000000000000003E-2</v>
       </c>
     </row>
-    <row r="214" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A214" s="1">
+    <row r="216" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A216" s="1">
         <v>39660.041666666664</v>
       </c>
-      <c r="B214" s="2">
+      <c r="B216" s="2">
         <v>-3.2000000000000001E-2</v>
       </c>
-      <c r="C214" s="2">
+      <c r="C216" s="2">
         <v>-3.1E-2</v>
       </c>
     </row>
-    <row r="215" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A215" s="1">
+    <row r="217" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A217" s="1">
         <v>39629.041666666664</v>
       </c>
-      <c r="B215" s="2">
+      <c r="B217" s="2">
         <v>-7.3999999999999996E-2</v>
       </c>
-      <c r="C215" s="2">
+      <c r="C217" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="216" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A216" s="1">
+    <row r="218" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A218" s="1">
         <v>39599.041666666664</v>
       </c>
-      <c r="B216" s="2">
+      <c r="B218" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="C216" s="2">
+      <c r="C218" s="2">
         <v>5.8999999999999997E-2</v>
       </c>
     </row>
-    <row r="217" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A217" s="1">
+    <row r="219" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A219" s="1">
         <v>39568.041666666664</v>
       </c>
-      <c r="B217" s="2">
+      <c r="B219" s="2">
         <v>-8.0000000000000002E-3</v>
       </c>
-      <c r="C217" s="2">
+      <c r="C219" s="2">
         <v>-1.4E-2</v>
       </c>
     </row>
-    <row r="218" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A218" s="1">
+    <row r="220" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A220" s="1">
         <v>39538.041666666664</v>
       </c>
-      <c r="B218" s="2">
+      <c r="B220" s="2">
         <v>-5.8000000000000003E-2</v>
       </c>
-      <c r="C218" s="2">
+      <c r="C220" s="2">
         <v>-6.5000000000000002E-2</v>
       </c>
     </row>
-    <row r="219" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A219" s="1">
+    <row r="221" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A221" s="1">
         <v>39507.041666666664</v>
       </c>
-      <c r="B219" s="2">
+      <c r="B221" s="2">
         <v>-1.9E-2</v>
       </c>
-      <c r="C219" s="2">
+      <c r="C221" s="2">
         <v>6.9000000000000006E-2</v>
       </c>
     </row>
-    <row r="220" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A220" s="1">
+    <row r="222" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A222" s="1">
         <v>39478.041666666664</v>
       </c>
-      <c r="B220" s="2">
+      <c r="B222" s="2">
         <v>-3.5999999999999997E-2</v>
       </c>
-      <c r="C220" s="2">
+      <c r="C222" s="2">
         <v>2.1000000000000001E-2</v>
       </c>
     </row>
-    <row r="221" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A221" s="1">
+    <row r="223" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A223" s="1">
         <v>39447.041666666664</v>
       </c>
-      <c r="B221" s="2">
+      <c r="B223" s="2">
         <v>4.9000000000000002E-2</v>
       </c>
-      <c r="C221" s="2">
+      <c r="C223" s="2">
         <v>6.3E-2</v>
       </c>
     </row>
-    <row r="222" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A222" s="1">
+    <row r="224" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A224" s="1">
         <v>39416.041666666664</v>
       </c>
-      <c r="B222" s="2">
+      <c r="B224" s="2">
         <v>-8.9999999999999993E-3</v>
       </c>
-      <c r="C222" s="2">
+      <c r="C224" s="2">
         <v>-3.2000000000000001E-2</v>
       </c>
     </row>
-    <row r="223" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A223" s="1">
+    <row r="225" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A225" s="1">
         <v>39386.041666666664</v>
       </c>
-      <c r="B223" s="2">
+      <c r="B225" s="2">
         <v>-2.5999999999999999E-2</v>
       </c>
-      <c r="C223" s="2">
+      <c r="C225" s="2">
         <v>3.5999999999999997E-2</v>
       </c>
     </row>
-    <row r="224" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A224" s="1">
+    <row r="226" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A226" s="1">
         <v>39355.041666666664</v>
       </c>
-      <c r="B224" s="2">
+      <c r="B226" s="2">
         <v>4.9000000000000002E-2</v>
       </c>
-      <c r="C224" s="2">
+      <c r="C226" s="2">
         <v>6.4000000000000001E-2</v>
       </c>
     </row>
-    <row r="225" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A225" s="1">
+    <row r="227" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A227" s="1">
         <v>39325.041666666664</v>
       </c>
-      <c r="B225" s="2">
+      <c r="B227" s="2">
         <v>-0.04</v>
       </c>
-      <c r="C225" s="2">
+      <c r="C227" s="2">
         <v>-5.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="226" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A226" s="1">
+    <row r="228" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A228" s="1">
         <v>39294.041666666664</v>
       </c>
-      <c r="B226" s="2">
+      <c r="B228" s="2">
         <v>0.04</v>
       </c>
-      <c r="C226" s="2">
+      <c r="C228" s="2">
         <v>7.6999999999999999E-2</v>
       </c>
     </row>
-    <row r="227" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A227" s="1">
+    <row r="229" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A229" s="1">
         <v>39263.041666666664</v>
       </c>
-      <c r="B227" s="2">
+      <c r="B229" s="2">
         <v>0.03</v>
       </c>
-      <c r="C227" s="2">
+      <c r="C229" s="2">
         <v>0.04</v>
       </c>
     </row>
-    <row r="228" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A228" s="1">
+    <row r="230" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A230" s="1">
         <v>39233.041666666664</v>
       </c>
-      <c r="B228" s="2">
+      <c r="B230" s="2">
         <v>4.7E-2</v>
       </c>
-      <c r="C228" s="2">
+      <c r="C230" s="2">
         <v>1.7000000000000001E-2</v>
       </c>
     </row>
-    <row r="229" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A229" s="1">
+    <row r="231" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A231" s="1">
         <v>39202.041666666664</v>
       </c>
-      <c r="B229" s="2">
+      <c r="B231" s="2">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="C229" s="2">
+      <c r="C231" s="2">
         <v>2.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="230" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A230" s="1">
+    <row r="232" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A232" s="1">
         <v>39172.041666666664</v>
       </c>
-      <c r="B230" s="2">
+      <c r="B232" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="C230" s="2">
+      <c r="C232" s="2">
         <v>1.4E-2</v>
       </c>
     </row>
-    <row r="231" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A231" s="1">
+    <row r="233" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A233" s="1">
         <v>39141.041666666664</v>
       </c>
-      <c r="B231" s="2">
+      <c r="B233" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="C231" s="2">
+      <c r="C233" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="232" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A232" s="1">
+    <row r="234" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A234" s="1">
         <v>39113.041666666664</v>
       </c>
-      <c r="B232" s="2">
+      <c r="B234" s="2">
         <v>1.7999999999999999E-2</v>
       </c>
-      <c r="C232" s="2">
+      <c r="C234" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="233" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A233" s="1">
+    <row r="235" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A235" s="1">
         <v>39082.041666666664</v>
       </c>
-      <c r="B233" s="2">
+      <c r="B235" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="C233" s="2">
+      <c r="C235" s="2">
         <v>8.0000000000000002E-3</v>
       </c>
     </row>
-    <row r="234" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A234" s="1">
+    <row r="236" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A236" s="1">
         <v>39051.041666666664</v>
       </c>
-      <c r="B234" s="2">
+      <c r="B236" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="C234" s="2">
+      <c r="C236" s="2">
         <v>2.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="235" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A235" s="1">
+    <row r="237" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A237" s="1">
         <v>39021.041666666664</v>
       </c>
-      <c r="B235" s="2">
+      <c r="B237" s="2">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="C235" s="2">
+      <c r="C237" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
     </row>
-    <row r="236" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A236" s="1">
+    <row r="238" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A238" s="1">
         <v>38990.041666666664</v>
       </c>
-      <c r="B236" s="2">
+      <c r="B238" s="2">
         <v>0.02</v>
       </c>
-      <c r="C236" s="2">
+      <c r="C238" s="2">
         <v>-5.5E-2</v>
       </c>
     </row>
-    <row r="237" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A237" s="1">
+    <row r="239" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A239" s="1">
         <v>38960.041666666664</v>
       </c>
-      <c r="B237" s="2">
+      <c r="B239" s="2">
         <v>1E-3</v>
       </c>
-      <c r="C237" s="2">
+      <c r="C239" s="2">
         <v>-2E-3</v>
       </c>
     </row>
-    <row r="238" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A238" s="1">
+    <row r="240" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A240" s="1">
         <v>38929.041666666664</v>
       </c>
-      <c r="B238" s="2">
+      <c r="B240" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="C238" s="2">
+      <c r="C240" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="239" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A239" s="1">
+    <row r="241" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A241" s="1">
         <v>38898.041666666664</v>
       </c>
-      <c r="B239" s="2">
+      <c r="B241" s="2">
         <v>-2.5999999999999999E-2</v>
       </c>
-      <c r="C239" s="2">
+      <c r="C241" s="2">
         <v>-3.4000000000000002E-2</v>
       </c>
     </row>
-    <row r="240" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A240" s="1">
+    <row r="242" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A242" s="1">
         <v>38868.041666666664</v>
       </c>
-      <c r="B240" s="2">
+      <c r="B242" s="2">
         <v>-7.0000000000000007E-2</v>
       </c>
-      <c r="C240" s="2">
+      <c r="C242" s="2">
         <v>-4.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="241" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A241" s="1">
+    <row r="243" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A243" s="1">
         <v>38837.041666666664</v>
       </c>
-      <c r="B241" s="2">
+      <c r="B243" s="2">
         <v>7.9000000000000001E-2</v>
       </c>
-      <c r="C241" s="2">
+      <c r="C243" s="2">
         <v>9.4E-2</v>
       </c>
     </row>
-    <row r="242" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A242" s="1">
+    <row r="244" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A244" s="1">
         <v>38807.041666666664</v>
       </c>
-      <c r="B242" s="2">
+      <c r="B244" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="C242" s="2">
+      <c r="C244" s="2">
         <v>5.0999999999999997E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A243" s="1">
+    <row r="245" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A245" s="1">
         <v>38776.041666666664</v>
       </c>
-      <c r="B243" s="2">
+      <c r="B245" s="2">
         <v>1.7999999999999999E-2</v>
       </c>
-      <c r="C243" s="2">
+      <c r="C245" s="2">
         <v>-4.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="244" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A244" s="1">
+    <row r="246" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A246" s="1">
         <v>38748.041666666664</v>
       </c>
-      <c r="B244" s="2">
+      <c r="B246" s="2">
         <v>6.5000000000000002E-2</v>
       </c>
-      <c r="C244" s="2">
+      <c r="C246" s="2">
         <v>8.5999999999999993E-2</v>
       </c>
     </row>
-    <row r="245" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A245" s="1">
+    <row r="247" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A247" s="1">
         <v>38717.041666666664</v>
       </c>
-      <c r="B245" s="2">
+      <c r="B247" s="2">
         <v>4.5999999999999999E-2</v>
       </c>
-      <c r="C245" s="2">
+      <c r="C247" s="2">
         <v>7.3999999999999996E-2</v>
       </c>
     </row>
-    <row r="246" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A246" s="1">
+    <row r="248" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A248" s="1">
         <v>38686.041666666664</v>
       </c>
-      <c r="B246" s="2">
+      <c r="B248" s="2">
         <v>0.05</v>
       </c>
-      <c r="C246" s="2">
+      <c r="C248" s="2">
         <v>4.7E-2</v>
       </c>
     </row>
-    <row r="247" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A247" s="1">
+    <row r="249" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A249" s="1">
         <v>38656.041666666664</v>
       </c>
-      <c r="B247" s="2">
+      <c r="B249" s="2">
         <v>-2.8000000000000001E-2</v>
       </c>
-      <c r="C247" s="2">
+      <c r="C249" s="2">
         <v>-5.6000000000000001E-2</v>
       </c>
     </row>
-    <row r="248" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A248" s="1">
+    <row r="250" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A250" s="1">
         <v>38625.041666666664</v>
       </c>
-      <c r="B248" s="2">
+      <c r="B250" s="2">
         <v>2.5999999999999999E-2</v>
       </c>
-      <c r="C248" s="2">
+      <c r="C250" s="2">
         <v>9.1999999999999998E-2</v>
       </c>
     </row>
-    <row r="249" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A249" s="1">
+    <row r="251" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A251" s="1">
         <v>38595.041666666664</v>
       </c>
-      <c r="B249" s="2">
+      <c r="B251" s="2">
         <v>-5.0000000000000001E-3</v>
       </c>
-      <c r="C249" s="2">
+      <c r="C251" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="250" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A250" s="1">
+    <row r="252" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A252" s="1">
         <v>38564.041666666664</v>
       </c>
-      <c r="B250" s="2">
+      <c r="B252" s="2">
         <v>4.5999999999999999E-2</v>
       </c>
-      <c r="C250" s="2">
+      <c r="C252" s="2">
         <v>3.5000000000000003E-2</v>
       </c>
     </row>
-    <row r="251" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A251" s="1">
+    <row r="253" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A253" s="1">
         <v>38533.041666666664</v>
       </c>
-      <c r="B251" s="2">
+      <c r="B253" s="2">
         <v>4.7E-2</v>
       </c>
-      <c r="C251" s="2">
+      <c r="C253" s="2">
         <v>5.8999999999999997E-2</v>
       </c>
     </row>
-    <row r="252" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A252" s="1">
+    <row r="254" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A254" s="1">
         <v>38503.041666666664</v>
       </c>
-      <c r="B252" s="2">
+      <c r="B254" s="2">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="C252" s="2">
+      <c r="C254" s="2">
         <v>-8.0000000000000002E-3</v>
       </c>
     </row>
-    <row r="253" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A253" s="1">
+    <row r="255" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A255" s="1">
         <v>38472.041666666664</v>
       </c>
-      <c r="B253" s="2">
-[...2 lines deleted...]
-      <c r="C253" s="2">
+      <c r="B255" s="2">
+        <v>0</v>
+      </c>
+      <c r="C255" s="2">
         <v>-3.6999999999999998E-2</v>
       </c>
     </row>
-    <row r="254" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A254" s="1">
+    <row r="256" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A256" s="1">
         <v>38442.041666666664</v>
       </c>
-      <c r="B254" s="2">
+      <c r="B256" s="2">
         <v>-3.7999999999999999E-2</v>
       </c>
-      <c r="C254" s="2">
+      <c r="C256" s="2">
         <v>-0.01</v>
       </c>
     </row>
-    <row r="255" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A255" s="1">
+    <row r="257" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A257" s="1">
         <v>38411.041666666664</v>
       </c>
-      <c r="B255" s="2">
+      <c r="B257" s="2">
         <v>6.6000000000000003E-2</v>
       </c>
-      <c r="C255" s="2">
+      <c r="C257" s="2">
         <v>0.104</v>
       </c>
     </row>
-    <row r="256" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A256" s="1">
+    <row r="258" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A258" s="1">
         <v>38383.041666666664</v>
       </c>
-      <c r="B256" s="2">
+      <c r="B258" s="2">
         <v>1.7000000000000001E-2</v>
       </c>
-      <c r="C256" s="2">
+      <c r="C258" s="2">
         <v>2.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="257" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A257" s="1">
+    <row r="259" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A259" s="1">
         <v>38352.041666666664</v>
       </c>
-      <c r="B257" s="2">
+      <c r="B259" s="2">
         <v>0.05</v>
       </c>
-      <c r="C257" s="2">
+      <c r="C259" s="2">
         <v>-2.4E-2</v>
       </c>
     </row>
-    <row r="258" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A258" s="1">
+    <row r="260" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A260" s="1">
         <v>38321.041666666664</v>
       </c>
-      <c r="B258" s="2">
+      <c r="B260" s="2">
         <v>0.10299999999999999</v>
       </c>
-      <c r="C258" s="2">
+      <c r="C260" s="2">
         <v>6.7000000000000004E-2</v>
       </c>
     </row>
-    <row r="259" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A259" s="1">
+    <row r="261" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A261" s="1">
         <v>38291.041666666664</v>
       </c>
-      <c r="B259" s="2">
+      <c r="B261" s="2">
         <v>1.7000000000000001E-2</v>
       </c>
-      <c r="C259" s="2">
+      <c r="C261" s="2">
         <v>2.4E-2</v>
       </c>
     </row>
-    <row r="260" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A260" s="1">
+    <row r="262" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A262" s="1">
         <v>38260.041666666664</v>
       </c>
-      <c r="B260" s="2">
+      <c r="B262" s="2">
         <v>6.4000000000000001E-2</v>
       </c>
-      <c r="C260" s="2">
+      <c r="C262" s="2">
         <v>9.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="261" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A261" s="1">
+    <row r="263" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A263" s="1">
         <v>38230.041666666664</v>
       </c>
-      <c r="B261" s="2">
+      <c r="B263" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
-      <c r="C261" s="2">
+      <c r="C263" s="2">
         <v>-8.0000000000000002E-3</v>
       </c>
     </row>
-    <row r="262" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A262" s="1">
+    <row r="264" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A264" s="1">
         <v>38199.041666666664</v>
       </c>
-      <c r="B262" s="2">
+      <c r="B264" s="2">
         <v>3.7999999999999999E-2</v>
       </c>
-      <c r="C262" s="2">
+      <c r="C264" s="2">
         <v>5.8999999999999997E-2</v>
       </c>
     </row>
-    <row r="263" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A263" s="1">
+    <row r="265" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A265" s="1">
         <v>38168.041666666664</v>
       </c>
-      <c r="B263" s="2">
+      <c r="B265" s="2">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="C263" s="2">
+      <c r="C265" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="264" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A264" s="1">
+    <row r="266" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A266" s="1">
         <v>38138.041666666664</v>
       </c>
-      <c r="B264" s="2">
+      <c r="B266" s="2">
         <v>-6.5000000000000002E-2</v>
       </c>
-      <c r="C264" s="2">
+      <c r="C266" s="2">
         <v>-2.4E-2</v>
       </c>
     </row>
-    <row r="265" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A265" s="1">
+    <row r="267" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A267" s="1">
         <v>38107.041666666664</v>
       </c>
-      <c r="B265" s="2">
+      <c r="B267" s="2">
         <v>-2.7E-2</v>
       </c>
-      <c r="C265" s="2">
+      <c r="C267" s="2">
         <v>-8.7999999999999995E-2</v>
       </c>
     </row>
-    <row r="266" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A266" s="1">
+    <row r="268" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A268" s="1">
         <v>38077.041666666664</v>
       </c>
-      <c r="B266" s="2">
+      <c r="B268" s="2">
         <v>2.4E-2</v>
       </c>
-      <c r="C266" s="2">
+      <c r="C268" s="2">
         <v>5.8000000000000003E-2</v>
       </c>
     </row>
-    <row r="267" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A267" s="1">
+    <row r="269" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A269" s="1">
         <v>38046.041666666664</v>
       </c>
-      <c r="B267" s="2">
+      <c r="B269" s="2">
         <v>4.1000000000000002E-2</v>
       </c>
-      <c r="C267" s="2">
+      <c r="C269" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
-    <row r="268" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A268" s="1">
+    <row r="270" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A270" s="1">
         <v>38017.041666666664</v>
       </c>
-      <c r="B268" s="2">
+      <c r="B270" s="2">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="C268" s="2">
+      <c r="C270" s="2">
         <v>-3.7999999999999999E-2</v>
       </c>
     </row>
-    <row r="269" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A269" s="1">
+    <row r="271" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A271" s="1">
         <v>37986.041666666664</v>
       </c>
-      <c r="B269" s="2">
+      <c r="B271" s="2">
         <v>0.1</v>
       </c>
-      <c r="C269" s="2">
+      <c r="C271" s="2">
         <v>9.0999999999999998E-2</v>
       </c>
     </row>
-    <row r="270" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A270" s="1">
+    <row r="272" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A272" s="1">
         <v>37955.041666666664</v>
       </c>
-      <c r="B270" s="2">
+      <c r="B272" s="2">
         <v>-1.0999999999999999E-2</v>
       </c>
-      <c r="C270" s="2">
+      <c r="C272" s="2">
         <v>6.8000000000000005E-2</v>
       </c>
     </row>
-    <row r="271" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A271" s="1">
+    <row r="273" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A273" s="1">
         <v>37925.041666666664</v>
       </c>
-      <c r="B271" s="2">
+      <c r="B273" s="2">
         <v>5.3999999999999999E-2</v>
       </c>
-      <c r="C271" s="2">
+      <c r="C273" s="2">
         <v>5.8000000000000003E-2</v>
       </c>
     </row>
-    <row r="272" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A272" s="1">
+    <row r="274" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A274" s="1">
         <v>37894.041666666664</v>
       </c>
-      <c r="B272" s="2">
+      <c r="B274" s="2">
         <v>3.9E-2</v>
       </c>
-      <c r="C272" s="2">
+      <c r="C274" s="2">
         <v>5.5E-2</v>
       </c>
     </row>
-    <row r="273" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A273" s="1">
+    <row r="275" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A275" s="1">
         <v>37864.041666666664</v>
       </c>
-      <c r="B273" s="2">
+      <c r="B275" s="2">
         <v>9.8000000000000004E-2</v>
       </c>
-      <c r="C273" s="2">
+      <c r="C275" s="2">
         <v>0.18</v>
       </c>
     </row>
-    <row r="274" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A274" s="1">
+    <row r="276" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A276" s="1">
         <v>37833.041666666664</v>
       </c>
-      <c r="B274" s="2">
+      <c r="B276" s="2">
         <v>1.7999999999999999E-2</v>
       </c>
-      <c r="C274" s="2">
+      <c r="C276" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="275" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A275" s="1">
+    <row r="277" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A277" s="1">
         <v>37802.041666666664</v>
       </c>
-      <c r="B275" s="2">
+      <c r="B277" s="2">
         <v>4.5999999999999999E-2</v>
       </c>
-      <c r="C275" s="2">
+      <c r="C277" s="2">
         <v>0.06</v>
       </c>
     </row>
-    <row r="276" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A276" s="1">
+    <row r="278" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A278" s="1">
         <v>37772.041666666664</v>
       </c>
-      <c r="B276" s="2">
+      <c r="B278" s="2">
         <v>9.8000000000000004E-2</v>
       </c>
-      <c r="C276" s="2">
+      <c r="C278" s="2">
         <v>0.124</v>
       </c>
     </row>
-    <row r="277" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A277" s="1">
+    <row r="279" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A279" s="1">
         <v>37741.041666666664</v>
       </c>
-      <c r="B277" s="2">
+      <c r="B279" s="2">
         <v>6.0999999999999999E-2</v>
       </c>
-      <c r="C277" s="2">
+      <c r="C279" s="2">
         <v>-1E-3</v>
       </c>
     </row>
-    <row r="278" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A278" s="1">
+    <row r="280" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A280" s="1">
         <v>37711.041666666664</v>
       </c>
-      <c r="B278" s="2">
+      <c r="B280" s="2">
         <v>-0.04</v>
       </c>
-      <c r="C278" s="2">
+      <c r="C280" s="2">
         <v>-8.5000000000000006E-2</v>
       </c>
     </row>
-    <row r="279" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A279" s="1">
+    <row r="281" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A281" s="1">
         <v>37680.041666666664</v>
       </c>
-      <c r="B279" s="2">
-[...2 lines deleted...]
-      <c r="C279" s="2">
+      <c r="B281" s="2">
+        <v>0</v>
+      </c>
+      <c r="C281" s="2">
         <v>1.7000000000000001E-2</v>
       </c>
     </row>
-    <row r="280" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A280" s="1">
+    <row r="282" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A282" s="1">
         <v>37652.041666666664</v>
       </c>
-      <c r="B280" s="2">
+      <c r="B282" s="2">
         <v>-1.6E-2</v>
       </c>
-      <c r="C280" s="2">
+      <c r="C282" s="2">
         <v>1.9E-2</v>
       </c>
     </row>
-    <row r="281" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A281" s="1">
+    <row r="283" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A283" s="1">
         <v>37621.041666666664</v>
       </c>
-      <c r="B281" s="2">
+      <c r="B283" s="2">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="C281" s="2">
+      <c r="C283" s="2">
         <v>0.16800000000000001</v>
       </c>
     </row>
-    <row r="282" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A282" s="1">
+    <row r="284" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A284" s="1">
         <v>37590.041666666664</v>
       </c>
-      <c r="B282" s="2">
+      <c r="B284" s="2">
         <v>0.01</v>
       </c>
-      <c r="C282" s="2">
+      <c r="C284" s="2">
         <v>-0.02</v>
       </c>
     </row>
-    <row r="283" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A283" s="1">
+    <row r="285" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A285" s="1">
         <v>37560.041666666664</v>
       </c>
-      <c r="B283" s="2">
+      <c r="B285" s="2">
         <v>-6.0000000000000001E-3</v>
       </c>
-      <c r="C283" s="2">
+      <c r="C285" s="2">
         <v>-8.1000000000000003E-2</v>
       </c>
     </row>
-    <row r="284" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A284" s="1">
+    <row r="286" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A286" s="1">
         <v>37529.041666666664</v>
       </c>
-      <c r="B284" s="2">
+      <c r="B286" s="2">
         <v>-4.3999999999999997E-2</v>
       </c>
-      <c r="C284" s="2">
+      <c r="C286" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="285" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A285" s="1">
+    <row r="287" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A287" s="1">
         <v>37499.041666666664</v>
       </c>
-      <c r="B285" s="2">
+      <c r="B287" s="2">
         <v>-1.6E-2</v>
       </c>
-      <c r="C285" s="2">
+      <c r="C287" s="2">
         <v>0.11799999999999999</v>
       </c>
     </row>
-    <row r="286" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A286" s="1">
+    <row r="288" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A288" s="1">
         <v>37468.041666666664</v>
       </c>
-      <c r="B286" s="2">
+      <c r="B288" s="2">
         <v>-6.0000000000000001E-3</v>
       </c>
-      <c r="C286" s="2">
+      <c r="C288" s="2">
         <v>-7.4999999999999997E-2</v>
       </c>
     </row>
-    <row r="287" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A287" s="1">
+    <row r="289" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A289" s="1">
         <v>37437.041666666664</v>
       </c>
-      <c r="B287" s="2">
+      <c r="B289" s="2">
         <v>1E-3</v>
       </c>
-      <c r="C287" s="2">
+      <c r="C289" s="2">
         <v>-1.7999999999999999E-2</v>
       </c>
     </row>
-    <row r="288" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A288" s="1">
+    <row r="290" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A290" s="1">
         <v>37407.041666666664</v>
       </c>
-      <c r="B288" s="2">
+      <c r="B290" s="2">
         <v>8.0000000000000002E-3</v>
       </c>
-      <c r="C288" s="2">
+      <c r="C290" s="2">
         <v>0.11700000000000001</v>
       </c>
     </row>
-    <row r="289" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A289" s="1">
+    <row r="291" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A291" s="1">
         <v>37376.041666666664</v>
       </c>
-      <c r="B289" s="2">
+      <c r="B291" s="2">
         <v>6.8000000000000005E-2</v>
       </c>
-      <c r="C289" s="2">
+      <c r="C291" s="2">
         <v>0.11899999999999999</v>
       </c>
     </row>
-    <row r="290" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A290" s="1">
+    <row r="292" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A292" s="1">
         <v>37346.041666666664</v>
       </c>
-      <c r="B290" s="2">
+      <c r="B292" s="2">
         <v>6.4000000000000001E-2</v>
       </c>
-      <c r="C290" s="2">
+      <c r="C292" s="2">
         <v>7.9000000000000001E-2</v>
       </c>
     </row>
-    <row r="291" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A291" s="1">
+    <row r="293" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A293" s="1">
         <v>37315.041666666664</v>
       </c>
-      <c r="B291" s="2">
+      <c r="B293" s="2">
         <v>2.5999999999999999E-2</v>
       </c>
-      <c r="C291" s="2">
+      <c r="C293" s="2">
         <v>0.123</v>
       </c>
     </row>
-    <row r="292" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A292" s="1">
+    <row r="294" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A294" s="1">
         <v>37287.041666666664</v>
       </c>
-      <c r="B292" s="2">
+      <c r="B294" s="2">
         <v>4.2999999999999997E-2</v>
       </c>
-      <c r="C292" s="2">
+      <c r="C294" s="2">
         <v>7.4999999999999997E-2</v>
       </c>
     </row>
-    <row r="293" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A293" s="1">
+    <row r="295" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A295" s="1">
         <v>37256.041666666664</v>
       </c>
-      <c r="B293" s="2">
+      <c r="B295" s="2">
         <v>0.123</v>
       </c>
-      <c r="C293" s="2">
+      <c r="C295" s="2">
         <v>0.114</v>
       </c>
     </row>
-    <row r="294" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A294" s="1">
+    <row r="296" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A296" s="1">
         <v>37225.041666666664</v>
       </c>
-      <c r="B294" s="2">
+      <c r="B296" s="2">
         <v>0.124</v>
       </c>
-      <c r="C294" s="2">
+      <c r="C296" s="2">
         <v>-3.3000000000000002E-2</v>
       </c>
     </row>
-    <row r="295" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A295" s="1">
+    <row r="297" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A297" s="1">
         <v>37195.041666666664</v>
       </c>
-      <c r="B295" s="2">
+      <c r="B297" s="2">
         <v>6.2E-2</v>
       </c>
-      <c r="C295" s="2">
+      <c r="C297" s="2">
         <v>4.3999999999999997E-2</v>
       </c>
     </row>
-    <row r="296" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A296" s="1">
+    <row r="298" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A298" s="1">
         <v>37164.041666666664</v>
       </c>
-      <c r="B296" s="2">
+      <c r="B298" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="C296" s="2">
+      <c r="C298" s="2">
         <v>0.10199999999999999</v>
       </c>
     </row>
-    <row r="297" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A297" s="1">
+    <row r="299" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A299" s="1">
         <v>37134.041666666664</v>
       </c>
-      <c r="B297" s="2">
+      <c r="B299" s="2">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="C297" s="2">
+      <c r="C299" s="2">
         <v>3.5000000000000003E-2</v>
       </c>
     </row>
-    <row r="298" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A298" s="1">
+    <row r="300" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A300" s="1">
         <v>37103.041666666664</v>
       </c>
-      <c r="B298" s="2">
+      <c r="B300" s="2">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="C298" s="2">
+      <c r="C300" s="2">
         <v>-3.6999999999999998E-2</v>
       </c>
     </row>
-    <row r="299" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A299" s="1">
+    <row r="301" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A301" s="1">
         <v>37072.041666666664</v>
       </c>
-      <c r="B299" s="2">
+      <c r="B301" s="2">
         <v>1.2E-2</v>
       </c>
-      <c r="C299" s="2">
+      <c r="C301" s="2">
         <v>-0.03</v>
       </c>
     </row>
-    <row r="300" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A300" s="1">
+    <row r="302" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A302" s="1">
         <v>37042.041666666664</v>
       </c>
-      <c r="B300" s="2">
+      <c r="B302" s="2">
         <v>0.11</v>
       </c>
-      <c r="C300" s="2">
+      <c r="C302" s="2">
         <v>6.4000000000000001E-2</v>
       </c>
     </row>
-    <row r="301" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A301" s="1">
+    <row r="303" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A303" s="1">
         <v>37011.041666666664</v>
       </c>
-      <c r="B301" s="2">
+      <c r="B303" s="2">
         <v>4.4999999999999998E-2</v>
       </c>
-      <c r="C301" s="2">
+      <c r="C303" s="2">
         <v>-1.7000000000000001E-2</v>
       </c>
     </row>
-    <row r="302" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A302" s="1">
+    <row r="304" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A304" s="1">
         <v>36981.041666666664</v>
       </c>
-      <c r="B302" s="2">
+      <c r="B304" s="2">
         <v>0.01</v>
       </c>
-      <c r="C302" s="2">
+      <c r="C304" s="2">
         <v>9.6000000000000002E-2</v>
       </c>
     </row>
-    <row r="303" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A303" s="1">
+    <row r="305" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A305" s="1">
         <v>36950.041666666664</v>
       </c>
-      <c r="B303" s="2">
+      <c r="B305" s="2">
         <v>5.7000000000000002E-2</v>
       </c>
-      <c r="C303" s="2">
+      <c r="C305" s="2">
         <v>0.20699999999999999</v>
       </c>
     </row>
-    <row r="304" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A304" s="1">
+    <row r="306" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A306" s="1">
         <v>36922.041666666664</v>
       </c>
-      <c r="B304" s="2">
+      <c r="B306" s="2">
         <v>-2E-3</v>
       </c>
-      <c r="C304" s="2">
+      <c r="C306" s="2">
         <v>-7.1999999999999995E-2</v>
       </c>
     </row>
-    <row r="305" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A305" s="1">
+    <row r="307" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A307" s="1">
         <v>36891.041666666664</v>
       </c>
-      <c r="B305" s="2">
+      <c r="B307" s="2">
         <v>-0.03</v>
       </c>
-      <c r="C305" s="2">
+      <c r="C307" s="2">
         <v>9.6000000000000002E-2</v>
       </c>
     </row>
-    <row r="306" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A306" s="1">
+    <row r="308" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A308" s="1">
         <v>36860.041666666664</v>
       </c>
-      <c r="B306" s="2">
+      <c r="B308" s="2">
         <v>-3.5999999999999997E-2</v>
       </c>
-      <c r="C306" s="2">
+      <c r="C308" s="2">
         <v>0.112</v>
       </c>
     </row>
-    <row r="307" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A307" s="1">
+    <row r="309" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A309" s="1">
         <v>36830.041666666664</v>
       </c>
-      <c r="B307" s="2">
+      <c r="B309" s="2">
         <v>-0.06</v>
       </c>
-      <c r="C307" s="2">
+      <c r="C309" s="2">
         <v>-2.9000000000000001E-2</v>
       </c>
     </row>
-    <row r="308" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A308" s="1">
+    <row r="310" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A310" s="1">
         <v>36799.041666666664</v>
       </c>
-      <c r="B308" s="2">
+      <c r="B310" s="2">
         <v>1E-3</v>
       </c>
-      <c r="C308" s="2">
+      <c r="C310" s="2">
         <v>8.5999999999999993E-2</v>
       </c>
     </row>
-    <row r="309" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A309" s="1">
+    <row r="311" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A311" s="1">
         <v>36769.041666666664</v>
       </c>
-      <c r="B309" s="2">
+      <c r="B311" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="C309" s="2">
+      <c r="C311" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="310" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A310" s="1">
+    <row r="312" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A312" s="1">
         <v>36738.041666666664</v>
       </c>
-      <c r="B310" s="2">
+      <c r="B312" s="2">
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="C310" s="2">
+      <c r="C312" s="2">
         <v>-3.3000000000000002E-2</v>
       </c>
     </row>
-    <row r="311" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A311" s="1">
+    <row r="313" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A313" s="1">
         <v>36707.041666666664</v>
       </c>
-      <c r="B311" s="2">
+      <c r="B313" s="2">
         <v>-4.2000000000000003E-2</v>
       </c>
-      <c r="C311" s="2">
+      <c r="C313" s="2">
         <v>-0.20499999999999999</v>
       </c>
     </row>
-    <row r="312" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A312" s="1">
+    <row r="314" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A314" s="1">
         <v>36677.041666666664</v>
       </c>
-      <c r="B312" s="2">
+      <c r="B314" s="2">
         <v>2.8000000000000001E-2</v>
       </c>
-      <c r="C312" s="2">
+      <c r="C314" s="2">
         <v>7.4999999999999997E-2</v>
       </c>
     </row>
-    <row r="313" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A313" s="1">
+    <row r="315" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A315" s="1">
         <v>36646.041666666664</v>
       </c>
-      <c r="B313" s="2">
+      <c r="B315" s="2">
         <v>-0.14099999999999999</v>
       </c>
-      <c r="C313" s="2">
+      <c r="C315" s="2">
         <v>7.3999999999999996E-2</v>
       </c>
     </row>
-    <row r="314" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A314" s="1">
+    <row r="316" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A316" s="1">
         <v>36616.041666666664</v>
       </c>
-      <c r="B314" s="2">
+      <c r="B316" s="2">
         <v>8.5000000000000006E-2</v>
       </c>
-      <c r="C314" s="2">
+      <c r="C316" s="2">
         <v>-5.0999999999999997E-2</v>
       </c>
     </row>
-    <row r="315" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A315" s="1">
+    <row r="317" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A317" s="1">
         <v>36585.041666666664</v>
       </c>
-      <c r="B315" s="2">
+      <c r="B317" s="2">
         <v>-0.11899999999999999</v>
       </c>
-      <c r="C315" s="2">
+      <c r="C317" s="2">
         <v>-0.14000000000000001</v>
       </c>
     </row>
-    <row r="316" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A316" s="1">
+    <row r="318" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A318" s="1">
         <v>36556.041666666664</v>
       </c>
-      <c r="B316" s="2">
+      <c r="B318" s="2">
         <v>3.4000000000000002E-2</v>
       </c>
-      <c r="C316" s="2">
+      <c r="C318" s="2">
         <v>-4.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="317" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A317" s="1">
+    <row r="319" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A319" s="1">
         <v>36525.041666666664</v>
       </c>
-      <c r="B317" s="2">
+      <c r="B319" s="2">
         <v>4.7E-2</v>
       </c>
-      <c r="C317" s="2">
+      <c r="C319" s="2">
         <v>-0.16</v>
       </c>
     </row>
-    <row r="318" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A318" s="1">
+    <row r="320" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A320" s="1">
         <v>36494.041666666664</v>
       </c>
-      <c r="B318" s="2">
+      <c r="B320" s="2">
         <v>-0.02</v>
       </c>
-      <c r="C318" s="2">
+      <c r="C320" s="2">
         <v>-0.308</v>
       </c>
     </row>
-    <row r="319" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A319" s="1">
+    <row r="321" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A321" s="1">
         <v>36464.041666666664</v>
       </c>
-      <c r="B319" s="2">
+      <c r="B321" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
-      <c r="C319" s="2">
+      <c r="C321" s="2">
         <v>-1.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="320" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A320" s="1">
+    <row r="322" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A322" s="1">
         <v>36433.041666666664</v>
       </c>
-      <c r="B320" s="2">
+      <c r="B322" s="2">
         <v>1.6E-2</v>
       </c>
-      <c r="C320" s="2">
+      <c r="C322" s="2">
         <v>0.24</v>
       </c>
     </row>
-    <row r="321" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A321" s="1">
+    <row r="323" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A323" s="1">
         <v>36403.041666666664</v>
       </c>
-      <c r="B321" s="2">
+      <c r="B323" s="2">
         <v>3.9E-2</v>
       </c>
-      <c r="C321" s="2">
+      <c r="C323" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="322" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A322" s="1">
+    <row r="324" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A324" s="1">
         <v>36372.041666666664</v>
       </c>
-      <c r="B322" s="2">
+      <c r="B324" s="2">
         <v>8.1000000000000003E-2</v>
       </c>
-      <c r="C322" s="2">
+      <c r="C324" s="2">
         <v>8.5999999999999993E-2</v>
       </c>
     </row>
-    <row r="323" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A323" s="1">
+    <row r="325" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A325" s="1">
         <v>36341.041666666664</v>
       </c>
-      <c r="B323" s="2">
+      <c r="B325" s="2">
         <v>0.13500000000000001</v>
       </c>
-      <c r="C323" s="2">
+      <c r="C325" s="2">
         <v>0.01</v>
       </c>
     </row>
-    <row r="324" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A324" s="1">
+    <row r="326" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A326" s="1">
         <v>36311.041666666664</v>
       </c>
-      <c r="B324" s="2">
+      <c r="B326" s="2">
         <v>7.6999999999999999E-2</v>
       </c>
-      <c r="C324" s="2">
+      <c r="C326" s="2">
         <v>2.9000000000000001E-2</v>
       </c>
     </row>
-    <row r="325" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A325" s="1">
+    <row r="327" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A327" s="1">
         <v>36280.041666666664</v>
       </c>
-      <c r="B325" s="2">
+      <c r="B327" s="2">
         <v>0.16500000000000001</v>
       </c>
-      <c r="C325" s="2">
+      <c r="C327" s="2">
         <v>6.2E-2</v>
       </c>
     </row>
-    <row r="326" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A326" s="1">
+    <row r="328" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A328" s="1">
         <v>36250.041666666664</v>
       </c>
-      <c r="B326" s="2">
+      <c r="B328" s="2">
         <v>6.7000000000000004E-2</v>
       </c>
-      <c r="C326" s="2">
+      <c r="C328" s="2">
         <v>-4.2999999999999997E-2</v>
       </c>
     </row>
-    <row r="327" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A327" s="1">
+    <row r="329" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A329" s="1">
         <v>36219.041666666664</v>
       </c>
-      <c r="B327" s="2">
+      <c r="B329" s="2">
         <v>0.01</v>
       </c>
-      <c r="C327" s="2">
+      <c r="C329" s="2">
         <v>0.13300000000000001</v>
       </c>
     </row>
-    <row r="328" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A328" s="1">
+    <row r="330" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A330" s="1">
         <v>36191.041666666664</v>
       </c>
-      <c r="B328" s="2">
+      <c r="B330" s="2">
         <v>-8.0000000000000002E-3</v>
       </c>
-      <c r="C328" s="2">
+      <c r="C330" s="2">
         <v>-9.8000000000000004E-2</v>
       </c>
     </row>
-    <row r="329" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A329" s="1">
+    <row r="331" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A331" s="1">
         <v>36160</v>
       </c>
-      <c r="C329" s="2">
+      <c r="C331" s="2">
         <v>9.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="330" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A330" s="1">
+    <row r="332" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A332" s="1">
         <v>36129</v>
       </c>
-      <c r="C330" s="2">
+      <c r="C332" s="2">
         <v>1.7999999999999999E-2</v>
       </c>
     </row>
-    <row r="331" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A331" s="1">
+    <row r="333" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A333" s="1">
         <v>36099</v>
       </c>
-      <c r="C331" s="2">
+      <c r="C333" s="2">
         <v>-0.217</v>
       </c>
     </row>
-    <row r="332" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A332" s="1">
+    <row r="334" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A334" s="1">
         <v>36068</v>
       </c>
-      <c r="C332" s="2">
+      <c r="C334" s="2">
         <v>-3.6999999999999998E-2</v>
       </c>
     </row>
-    <row r="333" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A333" s="1">
+    <row r="335" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A335" s="1">
         <v>36038</v>
       </c>
-      <c r="C333" s="2">
+      <c r="C335" s="2">
         <v>0.17</v>
       </c>
     </row>
-    <row r="334" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A334" s="1">
+    <row r="336" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A336" s="1">
         <v>36007</v>
       </c>
-      <c r="C334" s="2">
+      <c r="C336" s="2">
         <v>2.1000000000000001E-2</v>
       </c>
     </row>
-    <row r="335" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A335" s="1">
+    <row r="337" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A337" s="1">
         <v>35976</v>
       </c>
-      <c r="C335" s="2">
+      <c r="C337" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="336" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A336" s="1">
+    <row r="338" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A338" s="1">
         <v>35946</v>
       </c>
-      <c r="C336" s="2">
+      <c r="C338" s="2">
         <v>-1.7999999999999999E-2</v>
       </c>
     </row>
-    <row r="337" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A337" s="1">
+    <row r="339" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A339" s="1">
         <v>35915</v>
       </c>
-      <c r="C337" s="2">
+      <c r="C339" s="2">
         <v>2.9000000000000001E-2</v>
       </c>
     </row>
-    <row r="338" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A338" s="1">
+    <row r="340" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A340" s="1">
         <v>35885</v>
       </c>
-      <c r="C338" s="2">
+      <c r="C340" s="2">
         <v>0.11</v>
       </c>
     </row>
-    <row r="339" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A339" s="1">
+    <row r="341" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A341" s="1">
         <v>35854</v>
       </c>
-      <c r="C339" s="2">
+      <c r="C341" s="2">
         <v>-5.6000000000000001E-2</v>
       </c>
     </row>
-    <row r="340" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A340" s="1">
+    <row r="342" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A342" s="1">
         <v>35826</v>
       </c>
-      <c r="C340" s="2">
+      <c r="C342" s="2">
         <v>4.4999999999999998E-2</v>
       </c>
     </row>
-    <row r="341" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A341" s="1">
+    <row r="343" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A343" s="1">
         <v>35795</v>
       </c>
-      <c r="C341" s="2">
+      <c r="C343" s="2">
         <v>2.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="342" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A342" s="1">
+    <row r="344" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A344" s="1">
         <v>35764</v>
       </c>
-      <c r="C342" s="2">
+      <c r="C344" s="2">
         <v>-2.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="343" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A343" s="1">
+    <row r="345" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A345" s="1">
         <v>35734</v>
       </c>
-      <c r="C343" s="2">
-[...4 lines deleted...]
-      <c r="A344" s="1">
+      <c r="C345" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A346" s="1">
         <v>35703</v>
       </c>
-      <c r="C344" s="2">
+      <c r="C346" s="2">
         <v>-5.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="345" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A345" s="1">
+    <row r="347" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A347" s="1">
         <v>35673</v>
       </c>
-      <c r="C345" s="2">
+      <c r="C347" s="2">
         <v>1.4999999999999999E-2</v>
       </c>
     </row>
-    <row r="346" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A346" s="1">
+    <row r="348" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A348" s="1">
         <v>35642</v>
       </c>
-      <c r="C346" s="2">
+      <c r="C348" s="2">
         <v>-5.0999999999999997E-2</v>
       </c>
     </row>
-    <row r="347" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A347" s="1">
+    <row r="349" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A349" s="1">
         <v>35611</v>
       </c>
-      <c r="C347" s="2">
+      <c r="C349" s="2">
         <v>2.9600000000000001E-2</v>
       </c>
     </row>
-    <row r="348" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A348" s="1">
+    <row r="350" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A350" s="1">
         <v>35581</v>
       </c>
-      <c r="C348" s="2">
+      <c r="C350" s="2">
         <v>-4.2299999999999997E-2</v>
       </c>
     </row>
-    <row r="349" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A349" s="1">
+    <row r="351" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A351" s="1">
         <v>35550</v>
       </c>
-      <c r="C349" s="2">
+      <c r="C351" s="2">
         <v>-3.9300000000000002E-2</v>
       </c>
     </row>
-    <row r="350" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A350" s="1">
+    <row r="352" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A352" s="1">
         <v>35520</v>
       </c>
-      <c r="C350" s="2">
+      <c r="C352" s="2">
         <v>6.1000000000000004E-3</v>
       </c>
     </row>
-    <row r="351" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A351" s="1">
+    <row r="353" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A353" s="1">
         <v>35489</v>
       </c>
-      <c r="C351" s="2">
+      <c r="C353" s="2">
         <v>1.7000000000000001E-2</v>
       </c>
     </row>
-    <row r="352" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A352" s="1">
+    <row r="354" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A354" s="1">
         <v>35461</v>
       </c>
-      <c r="C352" s="2">
+      <c r="C354" s="2">
         <v>-2.12E-2</v>
       </c>
     </row>
-    <row r="353" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A353" s="1">
+    <row r="355" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A355" s="1">
         <v>35430</v>
       </c>
-      <c r="C353" s="2">
+      <c r="C355" s="2">
         <v>5.0999999999999997E-2</v>
       </c>
     </row>
-    <row r="354" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A354" s="1">
+    <row r="356" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A356" s="1">
         <v>35399</v>
       </c>
-      <c r="C354" s="2">
+      <c r="C356" s="2">
         <v>-2.2200000000000001E-2</v>
       </c>
     </row>
-    <row r="355" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A355" s="1">
+    <row r="357" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A357" s="1">
         <v>35369</v>
       </c>
-      <c r="C355" s="2">
+      <c r="C357" s="2">
         <v>2.6499999999999999E-2</v>
       </c>
     </row>
-    <row r="356" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A356" s="1">
+    <row r="358" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A358" s="1">
         <v>35338</v>
       </c>
-      <c r="C356" s="2">
+      <c r="C358" s="2">
         <v>-0.11169999999999999</v>
       </c>
     </row>
-    <row r="357" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A357" s="1">
+    <row r="359" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A359" s="1">
         <v>35308</v>
       </c>
-      <c r="C357" s="2">
+      <c r="C359" s="2">
         <v>-2.92E-2</v>
       </c>
     </row>
-    <row r="358" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A358" s="1">
+    <row r="360" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A360" s="1">
         <v>35277</v>
       </c>
-      <c r="C358" s="2">
+      <c r="C360" s="2">
         <v>2.5399999999999999E-2</v>
       </c>
     </row>
-    <row r="359" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A359" s="1">
+    <row r="361" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A361" s="1">
         <v>35246</v>
       </c>
-      <c r="C359" s="2">
+      <c r="C361" s="2">
         <v>4.7100000000000003E-2</v>
       </c>
     </row>
-    <row r="360" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A360" s="1">
+    <row r="362" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A362" s="1">
         <v>35216</v>
       </c>
-      <c r="C360" s="2">
+      <c r="C362" s="2">
         <v>-2E-3</v>
       </c>
     </row>
-    <row r="361" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A361" s="1">
+    <row r="363" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A363" s="1">
         <v>35185</v>
       </c>
-      <c r="C361" s="2">
+      <c r="C363" s="2">
         <v>4.8999999999999998E-3</v>
       </c>
     </row>
-    <row r="362" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A362" s="1">
+    <row r="364" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A364" s="1">
         <v>35155</v>
       </c>
-      <c r="C362" s="2">
+      <c r="C364" s="2">
         <v>7.4399999999999994E-2</v>
       </c>
     </row>
-    <row r="363" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A363" s="1">
+    <row r="365" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A365" s="1">
         <v>35124</v>
       </c>
-      <c r="C363" s="2">
+      <c r="C365" s="2">
         <v>-5.5E-2</v>
       </c>
     </row>
-    <row r="364" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A364" s="1">
+    <row r="366" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A366" s="1">
         <v>35095</v>
       </c>
-      <c r="C364" s="2">
+      <c r="C366" s="2">
         <v>-6.4000000000000003E-3</v>
       </c>
     </row>
-    <row r="365" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A365" s="1">
+    <row r="367" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A367" s="1">
         <v>35064</v>
       </c>
-      <c r="C365" s="2">
+      <c r="C367" s="2">
         <v>2.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="366" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A366" s="1">
+    <row r="368" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A368" s="1">
         <v>35033</v>
       </c>
-      <c r="C366" s="2">
+      <c r="C368" s="2">
         <v>-6.3600000000000004E-2</v>
       </c>
     </row>
-    <row r="367" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A367" s="1">
+    <row r="369" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A369" s="1">
         <v>35003</v>
       </c>
-      <c r="C367" s="2">
+      <c r="C369" s="2">
         <v>9.6500000000000002E-2</v>
       </c>
     </row>
-    <row r="368" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A368" s="1">
+    <row r="370" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A370" s="1">
         <v>34972</v>
       </c>
-      <c r="C368" s="2">
+      <c r="C370" s="2">
         <v>2.2000000000000001E-3</v>
       </c>
     </row>
-    <row r="369" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A369" s="1">
+    <row r="371" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A371" s="1">
         <v>34942</v>
       </c>
-      <c r="C369" s="2">
+      <c r="C371" s="2">
         <v>6.3899999999999998E-2</v>
       </c>
     </row>
-    <row r="370" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A370" s="1">
+    <row r="372" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A372" s="1">
         <v>34911</v>
       </c>
-      <c r="C370" s="2">
+      <c r="C372" s="2">
         <v>-6.8099999999999994E-2</v>
       </c>
     </row>
-    <row r="371" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A371" s="1">
+    <row r="373" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A373" s="1">
         <v>34880</v>
       </c>
-      <c r="C371" s="2">
+      <c r="C373" s="2">
         <v>-7.0999999999999994E-2</v>
       </c>
     </row>
-    <row r="372" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A372" s="1">
+    <row r="374" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A374" s="1">
         <v>34850</v>
       </c>
-      <c r="C372" s="2">
+      <c r="C374" s="2">
         <v>-3.8899999999999997E-2</v>
       </c>
     </row>
-    <row r="373" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A373" s="1">
+    <row r="375" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A375" s="1">
         <v>34819</v>
       </c>
-      <c r="C373" s="2">
+      <c r="C375" s="2">
         <v>2.4500000000000001E-2</v>
       </c>
     </row>
-    <row r="374" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A374" s="1">
+    <row r="376" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A376" s="1">
         <v>34789</v>
       </c>
-      <c r="C374" s="2">
+      <c r="C376" s="2">
         <v>4.5900000000000003E-2</v>
       </c>
     </row>
-    <row r="375" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A375" s="1">
+    <row r="377" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A377" s="1">
         <v>34758</v>
-      </c>
-[...14 lines deleted...]
-        <v>34699</v>
       </c>
       <c r="C377" s="2">
         <v>-2.4E-2</v>
       </c>
     </row>
-    <row r="378" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A378" s="1">
+        <v>34730</v>
+      </c>
+      <c r="C378" s="2">
+        <v>1.9199999999999998E-2</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A379" s="1">
+        <v>34699</v>
+      </c>
+      <c r="C379" s="2">
+        <v>-2.4E-2</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A380" s="1">
         <v>34668</v>
       </c>
-      <c r="C378" s="2">
+      <c r="C380" s="2">
         <v>-3.1E-2</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A10:B328">
-    <sortCondition descending="1" ref="A10:A328"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A12:B330">
+    <sortCondition descending="1" ref="A12:A330"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="A1:B1" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3382821-86F5-44E9-BC06-1BB48E1E9CC6}">
-  <dimension ref="A1:H377"/>
+  <dimension ref="A1:H379"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H3" sqref="H3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.375" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="17.375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.3984375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.59765625" customWidth="1"/>
+    <col min="3" max="3" width="15.69921875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.09765625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.09765625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.09765625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="23.09765625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="17.3984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A1" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="4">
+        <v>46173</v>
+      </c>
+      <c r="B2" s="5">
+        <v>567</v>
+      </c>
+      <c r="C2" s="5">
+        <v>178</v>
+      </c>
+      <c r="D2" s="5">
+        <v>94</v>
+      </c>
+      <c r="E2" s="5">
+        <v>627</v>
+      </c>
+      <c r="F2" s="5">
+        <v>232</v>
+      </c>
+      <c r="G2" s="5">
+        <v>0</v>
+      </c>
+      <c r="H2" s="5">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A3" s="4">
+        <v>46142</v>
+      </c>
+      <c r="B3" s="5">
+        <v>587</v>
+      </c>
+      <c r="C3" s="5">
+        <v>185</v>
+      </c>
+      <c r="D3" s="5">
+        <v>94</v>
+      </c>
+      <c r="E3" s="5">
+        <v>608</v>
+      </c>
+      <c r="F3" s="5">
+        <v>242</v>
+      </c>
+      <c r="G3" s="5">
+        <v>0</v>
+      </c>
+      <c r="H3" s="5">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A4" s="4">
         <v>46112</v>
       </c>
-      <c r="B2" s="5">
+      <c r="B4" s="5">
         <v>564</v>
       </c>
-      <c r="C2" s="5">
+      <c r="C4" s="5">
         <v>162</v>
       </c>
-      <c r="D2" s="5">
+      <c r="D4" s="5">
         <v>88</v>
       </c>
-      <c r="E2" s="5">
+      <c r="E4" s="5">
         <v>590</v>
       </c>
-      <c r="F2" s="5">
+      <c r="F4" s="5">
         <v>212</v>
       </c>
-      <c r="G2" s="5">
-[...2 lines deleted...]
-      <c r="H2" s="5">
+      <c r="G4" s="5">
+        <v>0</v>
+      </c>
+      <c r="H4" s="5">
         <v>1615</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="4">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A5" s="4">
         <v>46081</v>
       </c>
-      <c r="B3" s="5">
+      <c r="B5" s="5">
         <v>606</v>
       </c>
-      <c r="C3" s="5">
+      <c r="C5" s="5">
         <v>157</v>
       </c>
-      <c r="D3" s="5">
+      <c r="D5" s="5">
         <v>100</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E5" s="5">
         <v>727</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F5" s="5">
         <v>164</v>
       </c>
-      <c r="G3" s="5">
-[...2 lines deleted...]
-      <c r="H3" s="5">
+      <c r="G5" s="5">
+        <v>0</v>
+      </c>
+      <c r="H5" s="5">
         <v>1755</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="4">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="4">
         <v>46053</v>
       </c>
-      <c r="B4" s="5">
+      <c r="B6" s="5">
         <v>511</v>
       </c>
-      <c r="C4" s="5">
+      <c r="C6" s="5">
         <v>132</v>
       </c>
-      <c r="D4" s="5">
+      <c r="D6" s="5">
         <v>87</v>
       </c>
-      <c r="E4" s="5">
+      <c r="E6" s="5">
         <v>621</v>
       </c>
-      <c r="F4" s="5">
+      <c r="F6" s="5">
         <v>149</v>
       </c>
-      <c r="G4" s="5">
-[...2 lines deleted...]
-      <c r="H4" s="5">
+      <c r="G6" s="5">
+        <v>0</v>
+      </c>
+      <c r="H6" s="5">
         <v>1499</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="4">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="4">
         <v>46022</v>
       </c>
-      <c r="B5" s="5">
+      <c r="B7" s="5">
         <v>409</v>
       </c>
-      <c r="C5" s="5">
+      <c r="C7" s="5">
         <v>117</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D7" s="5">
         <v>73</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E7" s="5">
         <v>600</v>
       </c>
-      <c r="F5" s="5">
+      <c r="F7" s="5">
         <v>20</v>
       </c>
-      <c r="G5" s="5">
-[...2 lines deleted...]
-      <c r="H5" s="5">
+      <c r="G7" s="5">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5">
         <v>1220</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="4">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="4">
         <v>45991</v>
       </c>
-      <c r="B6" s="5">
+      <c r="B8" s="5">
         <v>376</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C8" s="5">
         <v>109</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D8" s="5">
         <v>68</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E8" s="5">
         <v>561</v>
       </c>
-      <c r="F6" s="5"/>
-[...3 lines deleted...]
-      <c r="H6" s="5">
+      <c r="F8" s="5"/>
+      <c r="G8" s="6">
+        <v>0</v>
+      </c>
+      <c r="H8" s="5">
         <v>1114</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A7" s="4">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="4">
         <v>45961</v>
       </c>
-      <c r="B7" s="6">
+      <c r="B9" s="6">
         <v>365</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C9" s="6">
         <v>111</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D9" s="6">
         <v>63</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E9" s="6">
         <v>512</v>
-      </c>
-[...46 lines deleted...]
-        <v>437</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="6">
         <v>0</v>
       </c>
       <c r="H9" s="7">
-        <v>882</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="4">
-        <v>45869</v>
+        <v>45930</v>
       </c>
       <c r="B10" s="6">
-        <v>264.70179100000001</v>
+        <v>345</v>
       </c>
       <c r="C10" s="6">
-        <v>100.98953400000001</v>
+        <v>107</v>
       </c>
       <c r="D10" s="6">
-        <v>48.951484000000001</v>
+        <v>62</v>
       </c>
       <c r="E10" s="6">
-        <v>375.42131999999998</v>
+        <v>506</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="6">
         <v>0</v>
       </c>
       <c r="H10" s="7">
-        <v>790.06412899999998</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="4">
-        <v>45838</v>
+        <v>45900</v>
       </c>
       <c r="B11" s="6">
-        <v>267.76597099999998</v>
+        <v>290</v>
       </c>
       <c r="C11" s="6">
-        <v>89.653131999999999</v>
+        <v>101</v>
       </c>
       <c r="D11" s="6">
-        <v>49.338822999999998</v>
+        <v>54</v>
       </c>
       <c r="E11" s="6">
-        <v>388.868426</v>
+        <v>437</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="6">
         <v>0</v>
       </c>
       <c r="H11" s="7">
-        <v>795.626352</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="4">
-        <v>45808</v>
+        <v>45869</v>
       </c>
       <c r="B12" s="6">
-        <v>258.25934899999999</v>
+        <v>264.70179100000001</v>
       </c>
       <c r="C12" s="6">
-        <v>83.276076000000003</v>
+        <v>100.98953400000001</v>
       </c>
       <c r="D12" s="6">
-        <v>49.639313999999999</v>
+        <v>48.951484000000001</v>
       </c>
       <c r="E12" s="6">
-        <v>385.08694800000001</v>
+        <v>375.42131999999998</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="6">
         <v>0</v>
       </c>
       <c r="H12" s="7">
-        <v>776.26168700000005</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+        <v>790.06412899999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="4">
-        <v>45777</v>
+        <v>45838</v>
       </c>
       <c r="B13" s="6">
-        <v>238.33835199999999</v>
+        <v>267.76597099999998</v>
       </c>
       <c r="C13" s="6">
-        <v>74.813444000000004</v>
+        <v>89.653131999999999</v>
       </c>
       <c r="D13" s="6">
-        <v>45.899783999999997</v>
+        <v>49.338822999999998</v>
       </c>
       <c r="E13" s="6">
-        <v>352.10698400000001</v>
+        <v>388.868426</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="6">
         <v>0</v>
       </c>
       <c r="H13" s="7">
-        <v>711.15856399999996</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+        <v>795.626352</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="4">
-        <v>45747</v>
+        <v>45808</v>
       </c>
       <c r="B14" s="6">
-        <v>236.09403599999999</v>
+        <v>258.25934899999999</v>
       </c>
       <c r="C14" s="6">
-        <v>71.213881999999998</v>
+        <v>83.276076000000003</v>
       </c>
       <c r="D14" s="6">
-        <v>43.089449999999999</v>
+        <v>49.639313999999999</v>
       </c>
       <c r="E14" s="6">
-        <v>336.45442300000002</v>
+        <v>385.08694800000001</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="6">
         <v>0</v>
       </c>
       <c r="H14" s="7">
-        <v>686.85179100000005</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+        <v>776.26168700000005</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="4">
-        <v>45716</v>
+        <v>45777</v>
       </c>
       <c r="B15" s="6">
-        <v>220.318409</v>
+        <v>238.33835199999999</v>
       </c>
       <c r="C15" s="6">
-        <v>69.173002999999994</v>
+        <v>74.813444000000004</v>
       </c>
       <c r="D15" s="6">
-        <v>39.721075999999996</v>
+        <v>45.899783999999997</v>
       </c>
       <c r="E15" s="6">
-        <v>293.60391600000003</v>
+        <v>352.10698400000001</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="6">
         <v>0</v>
       </c>
       <c r="H15" s="7">
-        <v>622.81640400000003</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+        <v>711.15856399999996</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="4">
-        <v>45688</v>
+        <v>45747</v>
       </c>
       <c r="B16" s="6">
-        <v>217.73763299999999</v>
+        <v>236.09403599999999</v>
       </c>
       <c r="C16" s="6">
-        <v>67.648218999999997</v>
+        <v>71.213881999999998</v>
       </c>
       <c r="D16" s="6">
-        <v>39.137737000000001</v>
+        <v>43.089449999999999</v>
       </c>
       <c r="E16" s="6">
-        <v>295.79879699999998</v>
+        <v>336.45442300000002</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="6">
         <v>0</v>
       </c>
       <c r="H16" s="7">
-        <v>620.32238600000005</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+        <v>686.85179100000005</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="4">
-        <v>45657</v>
+        <v>45716</v>
       </c>
       <c r="B17" s="6">
-        <v>214.35361900000001</v>
+        <v>220.318409</v>
       </c>
       <c r="C17" s="6">
-        <v>64.871145999999996</v>
+        <v>69.173002999999994</v>
       </c>
       <c r="D17" s="6">
-        <v>38.718169000000003</v>
+        <v>39.721075999999996</v>
       </c>
       <c r="E17" s="6">
-        <v>281.58032800000001</v>
+        <v>293.60391600000003</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="7">
-        <v>599.52326200000005</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+        <v>622.81640400000003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="4">
-        <v>45626</v>
+        <v>45688</v>
       </c>
       <c r="B18" s="6">
-        <v>237.90831600000001</v>
+        <v>217.73763299999999</v>
       </c>
       <c r="C18" s="6">
-        <v>63.320827000000001</v>
+        <v>67.648218999999997</v>
       </c>
       <c r="D18" s="6">
-        <v>40.835574000000001</v>
+        <v>39.137737000000001</v>
       </c>
       <c r="E18" s="6">
-        <v>308.543837</v>
+        <v>295.79879699999998</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="6">
         <v>0</v>
       </c>
       <c r="H18" s="7">
-        <v>650.60855400000003</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+        <v>620.32238600000005</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="4">
-        <v>45596</v>
+        <v>45657</v>
       </c>
       <c r="B19" s="6">
-        <v>246.837324</v>
+        <v>214.35361900000001</v>
       </c>
       <c r="C19" s="6">
-        <v>61.520944999999998</v>
+        <v>64.871145999999996</v>
       </c>
       <c r="D19" s="6">
-        <v>42.374519999999997</v>
+        <v>38.718169000000003</v>
       </c>
       <c r="E19" s="6">
-        <v>336.18937499999998</v>
+        <v>281.58032800000001</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="6">
         <v>0</v>
       </c>
       <c r="H19" s="7">
-        <v>686.92216399999995</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+        <v>599.52326200000005</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="4">
-        <v>45565</v>
+        <v>45626</v>
       </c>
       <c r="B20" s="6">
-        <v>239.29709399999999</v>
+        <v>237.90831600000001</v>
       </c>
       <c r="C20" s="6">
-        <v>60.215280999999997</v>
+        <v>63.320827000000001</v>
       </c>
       <c r="D20" s="6">
-        <v>41.423873</v>
+        <v>40.835574000000001</v>
       </c>
       <c r="E20" s="6">
-        <v>321.607193</v>
+        <v>308.543837</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="6">
         <v>0</v>
       </c>
       <c r="H20" s="7">
-        <v>662.54344100000003</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+        <v>650.60855400000003</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="4">
-        <v>45535</v>
+        <v>45596</v>
       </c>
       <c r="B21" s="6">
-        <v>236.30345500000001</v>
+        <v>246.837324</v>
       </c>
       <c r="C21" s="6">
-        <v>61.962170999999998</v>
+        <v>61.520944999999998</v>
       </c>
       <c r="D21" s="6">
-        <v>41.572882999999997</v>
+        <v>42.374519999999997</v>
       </c>
       <c r="E21" s="6">
-        <v>326.42654499999998</v>
+        <v>336.18937499999998</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="7">
-        <v>666.26505399999996</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+        <v>686.92216399999995</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="4">
-        <v>45504</v>
+        <v>45565</v>
       </c>
       <c r="B22" s="6">
-        <v>199.39681100000001</v>
+        <v>239.29709399999999</v>
       </c>
       <c r="C22" s="6">
-        <v>63.478048000000001</v>
+        <v>60.215280999999997</v>
       </c>
       <c r="D22" s="6">
-        <v>35.117286</v>
+        <v>41.423873</v>
       </c>
       <c r="E22" s="6">
-        <v>330.081346</v>
+        <v>321.607193</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="6">
         <v>0</v>
       </c>
       <c r="H22" s="7">
-        <v>628.07349099999999</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+        <v>662.54344100000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="4">
-        <v>45473</v>
+        <v>45535</v>
       </c>
       <c r="B23" s="6">
-        <v>201.18309199999999</v>
+        <v>236.30345500000001</v>
       </c>
       <c r="C23" s="6">
-        <v>60.915939000000002</v>
+        <v>61.962170999999998</v>
       </c>
       <c r="D23" s="6">
-        <v>34.789135999999999</v>
+        <v>41.572882999999997</v>
       </c>
       <c r="E23" s="6">
-        <v>329.00442600000002</v>
+        <v>326.42654499999998</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="6">
         <v>0</v>
       </c>
       <c r="H23" s="7">
-        <v>625.89259300000003</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+        <v>666.26505399999996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="4">
-        <v>45443</v>
+        <v>45504</v>
       </c>
       <c r="B24" s="6">
-        <v>223.36648500000001</v>
+        <v>199.39681100000001</v>
       </c>
       <c r="C24" s="6">
-        <v>62.657381000000001</v>
+        <v>63.478048000000001</v>
       </c>
       <c r="D24" s="6">
-        <v>37.978060999999997</v>
+        <v>35.117286</v>
       </c>
       <c r="E24" s="6">
-        <v>355.12626599999999</v>
+        <v>330.081346</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="6">
         <v>0</v>
       </c>
       <c r="H24" s="7">
-        <v>679.12819300000001</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+        <v>628.07349099999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="4">
-        <v>45412</v>
+        <v>45473</v>
       </c>
       <c r="B25" s="6">
-        <v>208.59277800000001</v>
+        <v>201.18309199999999</v>
       </c>
       <c r="C25" s="6">
-        <v>61.503669000000002</v>
+        <v>60.915939000000002</v>
       </c>
       <c r="D25" s="6">
-        <v>37.251793999999997</v>
+        <v>34.789135999999999</v>
       </c>
       <c r="E25" s="6">
-        <v>331.77452899999997</v>
+        <v>329.00442600000002</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="6">
         <v>0</v>
       </c>
       <c r="H25" s="7">
-        <v>639.12276999999995</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+        <v>625.89259300000003</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="4">
-        <v>45382</v>
+        <v>45443</v>
       </c>
       <c r="B26" s="6">
-        <v>200.92630600000001</v>
+        <v>223.36648500000001</v>
       </c>
       <c r="C26" s="6">
-        <v>65.728622000000001</v>
+        <v>62.657381000000001</v>
       </c>
       <c r="D26" s="6">
-        <v>35.832965999999999</v>
+        <v>37.978060999999997</v>
       </c>
       <c r="E26" s="6">
-        <v>318.817228</v>
+        <v>355.12626599999999</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="6">
         <v>0</v>
       </c>
       <c r="H26" s="7">
-        <v>621.30512199999998</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+        <v>679.12819300000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="4">
-        <v>45351</v>
+        <v>45412</v>
       </c>
       <c r="B27" s="6">
-        <v>183.87397300000001</v>
+        <v>208.59277800000001</v>
       </c>
       <c r="C27" s="6">
-        <v>59.616895</v>
+        <v>61.503669000000002</v>
       </c>
       <c r="D27" s="6">
-        <v>31.774266000000001</v>
+        <v>37.251793999999997</v>
       </c>
       <c r="E27" s="6">
-        <v>270.11822899999999</v>
+        <v>331.77452899999997</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="6">
         <v>0</v>
       </c>
       <c r="H27" s="7">
-        <v>545.38336300000003</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+        <v>639.12276999999995</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="4">
-        <v>45322</v>
+        <v>45382</v>
       </c>
       <c r="B28" s="6">
-        <v>182.36934600000001</v>
+        <v>200.92630600000001</v>
       </c>
       <c r="C28" s="6">
-        <v>59.695846000000003</v>
+        <v>65.728622000000001</v>
       </c>
       <c r="D28" s="6">
-        <v>32.004902000000001</v>
+        <v>35.832965999999999</v>
       </c>
       <c r="E28" s="6">
-        <v>284.14240899999999</v>
+        <v>318.817228</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="6">
         <v>0</v>
       </c>
       <c r="H28" s="7">
-        <v>558.21250299999997</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+        <v>621.30512199999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="4">
-        <v>45291</v>
+        <v>45351</v>
       </c>
       <c r="B29" s="6">
-        <v>195.49991900000001</v>
+        <v>183.87397300000001</v>
       </c>
       <c r="C29" s="6">
-        <v>61.062887000000003</v>
+        <v>59.616895</v>
       </c>
       <c r="D29" s="6">
-        <v>34.541952000000002</v>
+        <v>31.774266000000001</v>
       </c>
       <c r="E29" s="6">
-        <v>301.992099</v>
+        <v>270.11822899999999</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="6">
         <v>0</v>
       </c>
       <c r="H29" s="7">
-        <v>593.096857</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+        <v>545.38336300000003</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="4">
-        <v>45260</v>
+        <v>45322</v>
       </c>
       <c r="B30" s="6">
-        <v>202.29335599999999</v>
+        <v>182.36934600000001</v>
       </c>
       <c r="C30" s="6">
-        <v>60.615519999999997</v>
+        <v>59.695846000000003</v>
       </c>
       <c r="D30" s="6">
-        <v>36.526423000000001</v>
+        <v>32.004902000000001</v>
       </c>
       <c r="E30" s="6">
-        <v>289.93259599999999</v>
+        <v>284.14240899999999</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="6">
         <v>0</v>
       </c>
       <c r="H30" s="7">
-        <v>589.36789499999998</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+        <v>558.21250299999997</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="4">
-        <v>45230</v>
+        <v>45291</v>
       </c>
       <c r="B31" s="6">
-        <v>221.71410800000001</v>
+        <v>195.49991900000001</v>
       </c>
       <c r="C31" s="6">
-        <v>58.936718999999997</v>
+        <v>61.062887000000003</v>
       </c>
       <c r="D31" s="6">
-        <v>38.859220999999998</v>
+        <v>34.541952000000002</v>
       </c>
       <c r="E31" s="6">
-        <v>270.72189900000001</v>
+        <v>301.992099</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="6">
         <v>0</v>
       </c>
       <c r="H31" s="7">
-        <v>590.23194699999999</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+        <v>593.096857</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="4">
-        <v>45199</v>
+        <v>45260</v>
       </c>
       <c r="B32" s="6">
-        <v>222.53706700000001</v>
+        <v>202.29335599999999</v>
       </c>
       <c r="C32" s="6">
-        <v>61.389456000000003</v>
+        <v>60.615519999999997</v>
       </c>
       <c r="D32" s="6">
-        <v>39.867721000000003</v>
+        <v>36.526423000000001</v>
       </c>
       <c r="E32" s="6">
-        <v>272.995833</v>
+        <v>289.93259599999999</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="6">
         <v>0</v>
       </c>
       <c r="H32" s="7">
-        <v>596.790077</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+        <v>589.36789499999998</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="4">
-        <v>45169</v>
+        <v>45230</v>
       </c>
       <c r="B33" s="6">
-        <v>247.44036800000001</v>
+        <v>221.71410800000001</v>
       </c>
       <c r="C33" s="6">
-        <v>62.402054999999997</v>
+        <v>58.936718999999997</v>
       </c>
       <c r="D33" s="6">
-        <v>41.905261000000003</v>
+        <v>38.859220999999998</v>
       </c>
       <c r="E33" s="6">
-        <v>300.16976199999999</v>
+        <v>270.72189900000001</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="6">
         <v>0</v>
       </c>
       <c r="H33" s="7">
-        <v>651.91744600000004</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+        <v>590.23194699999999</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="4">
-        <v>45138</v>
+        <v>45199</v>
       </c>
       <c r="B34" s="6">
-        <v>242.07966400000001</v>
+        <v>222.53706700000001</v>
       </c>
       <c r="C34" s="6">
-        <v>62.383083999999997</v>
+        <v>61.389456000000003</v>
       </c>
       <c r="D34" s="6">
-        <v>40.094532999999998</v>
+        <v>39.867721000000003</v>
       </c>
       <c r="E34" s="6">
-        <v>305.40275400000002</v>
+        <v>272.995833</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="6">
         <v>0</v>
       </c>
       <c r="H34" s="7">
-        <v>649.96003499999995</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+        <v>596.790077</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="4">
-        <v>45107</v>
+        <v>45169</v>
       </c>
       <c r="B35" s="6">
-        <v>228.942925</v>
+        <v>247.44036800000001</v>
       </c>
       <c r="C35" s="6">
-        <v>56.093324000000003</v>
+        <v>62.402054999999997</v>
       </c>
       <c r="D35" s="6">
-        <v>38.554658000000003</v>
+        <v>41.905261000000003</v>
       </c>
       <c r="E35" s="6">
-        <v>296.39863800000001</v>
+        <v>300.16976199999999</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="6">
         <v>0</v>
       </c>
       <c r="H35" s="7">
-        <v>619.98954500000002</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+        <v>651.91744600000004</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="4">
-        <v>45077</v>
+        <v>45138</v>
       </c>
       <c r="B36" s="6">
-        <v>224.36591000000001</v>
+        <v>242.07966400000001</v>
       </c>
       <c r="C36" s="6">
-        <v>54.000326999999999</v>
+        <v>62.383083999999997</v>
       </c>
       <c r="D36" s="6">
-        <v>37.577421999999999</v>
+        <v>40.094532999999998</v>
       </c>
       <c r="E36" s="6">
-        <v>295.32624099999998</v>
+        <v>305.40275400000002</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="6">
         <v>0</v>
       </c>
       <c r="H36" s="7">
-        <v>611.26990000000001</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+        <v>649.96003499999995</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="4">
-        <v>45046</v>
+        <v>45107</v>
       </c>
       <c r="B37" s="6">
-        <v>236.37480600000001</v>
+        <v>228.942925</v>
       </c>
       <c r="C37" s="6">
-        <v>52.603042000000002</v>
+        <v>56.093324000000003</v>
       </c>
       <c r="D37" s="6">
-        <v>39.017192999999999</v>
+        <v>38.554658000000003</v>
       </c>
       <c r="E37" s="6">
-        <v>322.62683600000003</v>
+        <v>296.39863800000001</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="6">
         <v>0</v>
       </c>
       <c r="H37" s="7">
-        <v>650.62187700000004</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+        <v>619.98954500000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="4">
-        <v>45016</v>
+        <v>45077</v>
       </c>
       <c r="B38" s="6">
-        <v>231.50578100000001</v>
+        <v>224.36591000000001</v>
       </c>
       <c r="C38" s="6">
-        <v>52.482716000000003</v>
+        <v>54.000326999999999</v>
       </c>
       <c r="D38" s="6">
-        <v>38.159083000000003</v>
+        <v>37.577421999999999</v>
       </c>
       <c r="E38" s="6">
-        <v>315.44623000000001</v>
+        <v>295.32624099999998</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="6">
         <v>0</v>
       </c>
       <c r="H38" s="7">
-        <v>637.59380999999996</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+        <v>611.26990000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="4">
-        <v>44985</v>
+        <v>45046</v>
       </c>
       <c r="B39" s="6">
-        <v>233.60131000000001</v>
+        <v>236.37480600000001</v>
       </c>
       <c r="C39" s="6">
-        <v>50.792293999999998</v>
+        <v>52.603042000000002</v>
       </c>
       <c r="D39" s="6">
-        <v>38.396484000000001</v>
+        <v>39.017192999999999</v>
       </c>
       <c r="E39" s="6">
-        <v>291.97611899999998</v>
+        <v>322.62683600000003</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="6">
         <v>0</v>
       </c>
       <c r="H39" s="7">
-        <v>614.76620700000001</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+        <v>650.62187700000004</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="4">
-        <v>44957</v>
+        <v>45016</v>
       </c>
       <c r="B40" s="6">
-        <v>248.54354900000001</v>
+        <v>231.50578100000001</v>
       </c>
       <c r="C40" s="6">
-        <v>52.106727999999997</v>
+        <v>52.482716000000003</v>
       </c>
       <c r="D40" s="6">
-        <v>39.106811999999998</v>
+        <v>38.159083000000003</v>
       </c>
       <c r="E40" s="6">
-        <v>322.63331199999999</v>
+        <v>315.44623000000001</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="6">
         <v>0</v>
       </c>
       <c r="H40" s="7">
-        <v>662.390401</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+        <v>637.59380999999996</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="4">
-        <v>44926</v>
+        <v>44985</v>
       </c>
       <c r="B41" s="6">
-        <v>247.483867</v>
+        <v>233.60131000000001</v>
       </c>
       <c r="C41" s="6">
-        <v>49.522593999999998</v>
+        <v>50.792293999999998</v>
       </c>
       <c r="D41" s="6">
-        <v>42.299962000000001</v>
+        <v>38.396484000000001</v>
       </c>
       <c r="E41" s="6">
-        <v>297.68240700000001</v>
+        <v>291.97611899999998</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="6">
         <v>0</v>
       </c>
       <c r="H41" s="7">
-        <v>636.98883000000001</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+        <v>614.76620700000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="4">
-        <v>44895</v>
+        <v>44957</v>
       </c>
       <c r="B42" s="6">
-        <v>274.12235500000003</v>
+        <v>248.54354900000001</v>
       </c>
       <c r="C42" s="6">
-        <v>46.999808999999999</v>
+        <v>52.106727999999997</v>
       </c>
       <c r="D42" s="6">
-        <v>47.718910999999999</v>
+        <v>39.106811999999998</v>
       </c>
       <c r="E42" s="6">
-        <v>295.83285999999998</v>
+        <v>322.63331199999999</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="6">
         <v>0</v>
       </c>
       <c r="H42" s="7">
-        <v>664.67393500000003</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+        <v>662.390401</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A43" s="4">
-        <v>44865</v>
+        <v>44926</v>
       </c>
       <c r="B43" s="6">
-        <v>240.637214</v>
+        <v>247.483867</v>
       </c>
       <c r="C43" s="6">
-        <v>45.125559000000003</v>
+        <v>49.522593999999998</v>
       </c>
       <c r="D43" s="6">
-        <v>43.629707000000003</v>
+        <v>42.299962000000001</v>
       </c>
       <c r="E43" s="6">
-        <v>256.41163699999998</v>
+        <v>297.68240700000001</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="6">
         <v>0</v>
       </c>
       <c r="H43" s="7">
-        <v>585.80411700000002</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+        <v>636.98883000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A44" s="4">
-        <v>44834</v>
+        <v>44895</v>
       </c>
       <c r="B44" s="6">
-        <v>207.910011</v>
+        <v>274.12235500000003</v>
       </c>
       <c r="C44" s="6">
-        <v>41.497428999999997</v>
+        <v>46.999808999999999</v>
       </c>
       <c r="D44" s="6">
-        <v>36.404795</v>
+        <v>47.718910999999999</v>
       </c>
       <c r="E44" s="6">
-        <v>258.40478899999999</v>
+        <v>295.83285999999998</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="6">
         <v>0</v>
       </c>
       <c r="H44" s="7">
-        <v>544.21702400000004</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+        <v>664.67393500000003</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A45" s="4">
-        <v>44804</v>
+        <v>44865</v>
       </c>
       <c r="B45" s="6">
-        <v>258.77668399999999</v>
+        <v>240.637214</v>
       </c>
       <c r="C45" s="6">
-        <v>48.683869000000001</v>
+        <v>45.125559000000003</v>
       </c>
       <c r="D45" s="6">
-        <v>44.606188000000003</v>
+        <v>43.629707000000003</v>
       </c>
       <c r="E45" s="6">
-        <v>280.71364899999998</v>
+        <v>256.41163699999998</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="6">
         <v>0</v>
       </c>
       <c r="H45" s="7">
-        <v>632.78039000000001</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+        <v>585.80411700000002</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A46" s="4">
-        <v>44773</v>
+        <v>44834</v>
       </c>
       <c r="B46" s="6">
-        <v>265.86292400000002</v>
+        <v>207.910011</v>
       </c>
       <c r="C46" s="6">
-        <v>47.690010000000001</v>
+        <v>41.497428999999997</v>
       </c>
       <c r="D46" s="6">
-        <v>45.810200000000002</v>
+        <v>36.404795</v>
       </c>
       <c r="E46" s="6">
-        <v>308.42048899999998</v>
+        <v>258.40478899999999</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="6">
         <v>0</v>
       </c>
       <c r="H46" s="7">
-        <v>667.78362300000003</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+        <v>544.21702400000004</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A47" s="4">
-        <v>44742</v>
+        <v>44804</v>
       </c>
       <c r="B47" s="6">
-        <v>235.404203</v>
+        <v>258.77668399999999</v>
       </c>
       <c r="C47" s="6">
-        <v>45.562949000000003</v>
+        <v>48.683869000000001</v>
       </c>
       <c r="D47" s="6">
-        <v>40.522620000000003</v>
+        <v>44.606188000000003</v>
       </c>
       <c r="E47" s="6">
-        <v>290.73254500000002</v>
+        <v>280.71364899999998</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="6">
         <v>0</v>
       </c>
       <c r="H47" s="7">
-        <v>612.22231699999998</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+        <v>632.78039000000001</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A48" s="4">
-        <v>44712</v>
+        <v>44773</v>
       </c>
       <c r="B48" s="6">
-        <v>303.41305699999998</v>
+        <v>265.86292400000002</v>
       </c>
       <c r="C48" s="6">
-        <v>53.163871999999998</v>
+        <v>47.690010000000001</v>
       </c>
       <c r="D48" s="6">
-        <v>51.810102999999998</v>
+        <v>45.810200000000002</v>
       </c>
       <c r="E48" s="6">
-        <v>341.26467200000002</v>
+        <v>308.42048899999998</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="6">
         <v>0</v>
       </c>
       <c r="H48" s="7">
-        <v>749.651704</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+        <v>667.78362300000003</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A49" s="4">
-        <v>44681</v>
+        <v>44742</v>
       </c>
       <c r="B49" s="6">
-        <v>261.807637</v>
+        <v>235.404203</v>
       </c>
       <c r="C49" s="6">
-        <v>51.676034000000001</v>
+        <v>45.562949000000003</v>
       </c>
       <c r="D49" s="6">
-        <v>44.949129999999997</v>
+        <v>40.522620000000003</v>
       </c>
       <c r="E49" s="6">
-        <v>363.76484299999998</v>
+        <v>290.73254500000002</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" s="6">
         <v>0</v>
       </c>
       <c r="H49" s="7">
-        <v>722.19764399999997</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+        <v>612.22231699999998</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A50" s="4">
-        <v>44651</v>
+        <v>44712</v>
       </c>
       <c r="B50" s="6">
-        <v>285.05805400000003</v>
+        <v>303.41305699999998</v>
       </c>
       <c r="C50" s="6">
-        <v>51.857334000000002</v>
+        <v>53.163871999999998</v>
       </c>
       <c r="D50" s="6">
-        <v>47.205395000000003</v>
+        <v>51.810102999999998</v>
       </c>
       <c r="E50" s="6">
-        <v>389.45634799999999</v>
+        <v>341.26467200000002</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="6">
         <v>0</v>
       </c>
       <c r="H50" s="7">
-        <v>773.57713100000001</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+        <v>749.651704</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A51" s="4">
-        <v>44620</v>
+        <v>44681</v>
       </c>
       <c r="B51" s="6">
-        <v>239.22487599999999</v>
+        <v>261.807637</v>
       </c>
       <c r="C51" s="6">
-        <v>50.060934000000003</v>
+        <v>51.676034000000001</v>
       </c>
       <c r="D51" s="6">
-        <v>40.129683</v>
+        <v>44.949129999999997</v>
       </c>
       <c r="E51" s="6">
-        <v>364.680384</v>
+        <v>363.76484299999998</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="6">
         <v>0</v>
       </c>
       <c r="H51" s="7">
-        <v>694.09587699999997</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+        <v>722.19764399999997</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A52" s="4">
-        <v>44592</v>
+        <v>44651</v>
       </c>
       <c r="B52" s="6">
-        <v>219.275713</v>
+        <v>285.05805400000003</v>
       </c>
       <c r="C52" s="6">
-        <v>52.550550999999999</v>
+        <v>51.857334000000002</v>
       </c>
       <c r="D52" s="6">
-        <v>37.951476999999997</v>
+        <v>47.205395000000003</v>
       </c>
       <c r="E52" s="6">
-        <v>327.533568</v>
+        <v>389.45634799999999</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="6">
         <v>0</v>
       </c>
       <c r="H52" s="7">
-        <v>637.31130900000005</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+        <v>773.57713100000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A53" s="4">
-        <v>44561</v>
+        <v>44620</v>
       </c>
       <c r="B53" s="6">
-        <v>208.51748763999998</v>
+        <v>239.22487599999999</v>
       </c>
       <c r="C53" s="6">
-        <v>56.229141590000005</v>
+        <v>50.060934000000003</v>
       </c>
       <c r="D53" s="6">
-        <v>33.789991180000001</v>
+        <v>40.129683</v>
       </c>
       <c r="E53" s="6">
-        <v>339.73367407000001</v>
+        <v>364.680384</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="6">
         <v>0</v>
       </c>
       <c r="H53" s="7">
-        <v>638.27029448000008</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+        <v>694.09587699999997</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A54" s="4">
-        <v>44530</v>
+        <v>44592</v>
       </c>
       <c r="B54" s="6">
-        <v>201.47743753</v>
+        <v>219.275713</v>
       </c>
       <c r="C54" s="6">
-        <v>55.48683759</v>
+        <v>52.550550999999999</v>
       </c>
       <c r="D54" s="6">
-        <v>32.452171509999999</v>
+        <v>37.951476999999997</v>
       </c>
       <c r="E54" s="6">
-        <v>339.93826905999998</v>
+        <v>327.533568</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="6">
         <v>0</v>
       </c>
       <c r="H54" s="7">
-        <v>629.35471569000003</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+        <v>637.31130900000005</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A55" s="4">
-        <v>44500</v>
+        <v>44561</v>
       </c>
       <c r="B55" s="6">
-        <v>214.37002368</v>
+        <v>208.51748763999998</v>
       </c>
       <c r="C55" s="6">
-        <v>59.230968140000002</v>
+        <v>56.229141590000005</v>
       </c>
       <c r="D55" s="6">
-        <v>34.595051840000004</v>
+        <v>33.789991180000001</v>
       </c>
       <c r="E55" s="6">
-        <v>355.15339551</v>
+        <v>339.73367407000001</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="6">
         <v>0</v>
       </c>
       <c r="H55" s="7">
-        <v>663.34943916999998</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+        <v>638.27029448000008</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A56" s="4">
-        <v>44469</v>
+        <v>44530</v>
       </c>
       <c r="B56" s="6">
-        <v>192.28932406999999</v>
+        <v>201.47743753</v>
       </c>
       <c r="C56" s="6">
-        <v>58.426274219999996</v>
+        <v>55.48683759</v>
       </c>
       <c r="D56" s="6">
-        <v>31.05948034</v>
+        <v>32.452171509999999</v>
       </c>
       <c r="E56" s="6">
-        <v>303.41859214999999</v>
+        <v>339.93826905999998</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" s="6">
         <v>0</v>
       </c>
       <c r="H56" s="7">
-        <v>585.19367077999993</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
+        <v>629.35471569000003</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A57" s="4">
-        <v>44439</v>
+        <v>44500</v>
       </c>
       <c r="B57" s="6">
-        <v>165.75829102</v>
+        <v>214.37002368</v>
       </c>
       <c r="C57" s="6">
-        <v>65.028300279999996</v>
+        <v>59.230968140000002</v>
       </c>
       <c r="D57" s="6">
-        <v>26.421012179999998</v>
+        <v>34.595051840000004</v>
       </c>
       <c r="E57" s="6">
-        <v>342.46606413000001</v>
+        <v>355.15339551</v>
       </c>
       <c r="F57" s="6"/>
       <c r="G57" s="6">
         <v>0</v>
       </c>
       <c r="H57" s="7">
-        <v>599.67366761000005</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+        <v>663.34943916999998</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A58" s="4">
-        <v>44408</v>
+        <v>44469</v>
       </c>
       <c r="B58" s="6">
-        <v>185.00239428999998</v>
+        <v>192.28932406999999</v>
       </c>
       <c r="C58" s="6">
-        <v>65.494462420000005</v>
+        <v>58.426274219999996</v>
       </c>
       <c r="D58" s="6">
-        <v>28.71152897</v>
+        <v>31.05948034</v>
       </c>
       <c r="E58" s="6">
-        <v>369.19912713999997</v>
+        <v>303.41859214999999</v>
       </c>
       <c r="F58" s="6"/>
       <c r="G58" s="6">
         <v>0</v>
       </c>
       <c r="H58" s="7">
-        <v>648.40751281999997</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+        <v>585.19367077999993</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A59" s="4">
-        <v>44377</v>
+        <v>44439</v>
       </c>
       <c r="B59" s="6">
-        <v>189.72793704</v>
+        <v>165.75829102</v>
       </c>
       <c r="C59" s="6">
-        <v>68.284156249999995</v>
+        <v>65.028300279999996</v>
       </c>
       <c r="D59" s="6">
-        <v>30.14354719</v>
+        <v>26.421012179999998</v>
       </c>
       <c r="E59" s="6">
-        <v>366.42066980999999</v>
+        <v>342.46606413000001</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" s="6">
         <v>0</v>
       </c>
       <c r="H59" s="7">
-        <v>654.57631028999992</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+        <v>599.67366761000005</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A60" s="4">
-        <v>44347</v>
+        <v>44408</v>
       </c>
       <c r="B60" s="6">
-        <v>177.28849803999998</v>
+        <v>185.00239428999998</v>
       </c>
       <c r="C60" s="6">
-        <v>65.404506089999998</v>
+        <v>65.494462420000005</v>
       </c>
       <c r="D60" s="6">
-        <v>26.151688100000001</v>
+        <v>28.71152897</v>
       </c>
       <c r="E60" s="6">
-        <v>408.59956439999996</v>
+        <v>369.19912713999997</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="6">
         <v>0</v>
       </c>
       <c r="H60" s="7">
-        <v>677.44425663000004</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+        <v>648.40751281999997</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A61" s="4">
-        <v>44316</v>
+        <v>44377</v>
       </c>
       <c r="B61" s="6">
-        <v>154.16348384</v>
+        <v>189.72793704</v>
       </c>
       <c r="C61" s="6">
-        <v>62.728504919999999</v>
+        <v>68.284156249999995</v>
       </c>
       <c r="D61" s="6">
-        <v>23.084678399999998</v>
+        <v>30.14354719</v>
       </c>
       <c r="E61" s="6">
-        <v>362.90028704000002</v>
+        <v>366.42066980999999</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="6">
         <v>0</v>
       </c>
       <c r="H61" s="7">
-        <v>602.8769542</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+        <v>654.57631028999992</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A62" s="4">
-        <v>44286</v>
+        <v>44347</v>
       </c>
       <c r="B62" s="6">
-        <v>149.04745649</v>
+        <v>177.28849803999998</v>
       </c>
       <c r="C62" s="6">
-        <v>62.177578600000004</v>
+        <v>65.404506089999998</v>
       </c>
       <c r="D62" s="6">
-        <v>21.887590890000002</v>
+        <v>26.151688100000001</v>
       </c>
       <c r="E62" s="6">
-        <v>330.16295267999999</v>
+        <v>408.59956439999996</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" s="6">
         <v>0</v>
       </c>
       <c r="H62" s="7">
-        <v>563.27557866000006</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+        <v>677.44425663000004</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A63" s="4">
-        <v>44255</v>
+        <v>44316</v>
       </c>
       <c r="B63" s="6">
-        <v>152.41871985</v>
+        <v>154.16348384</v>
       </c>
       <c r="C63" s="6">
-        <v>62.366797920000003</v>
+        <v>62.728504919999999</v>
       </c>
       <c r="D63" s="6">
-        <v>21.741367480000001</v>
+        <v>23.084678399999998</v>
       </c>
       <c r="E63" s="6">
-        <v>338.62030586999998</v>
+        <v>362.90028704000002</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" s="6">
         <v>0</v>
       </c>
       <c r="H63" s="7">
-        <v>575.14719112</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+        <v>602.8769542</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A64" s="4">
-        <v>44227</v>
+        <v>44286</v>
       </c>
       <c r="B64" s="6">
-        <v>134.47162077000002</v>
+        <v>149.04745649</v>
       </c>
       <c r="C64" s="6">
-        <v>58.312365360000001</v>
+        <v>62.177578600000004</v>
       </c>
       <c r="D64" s="6">
-        <v>18.971079800000002</v>
+        <v>21.887590890000002</v>
       </c>
       <c r="E64" s="6">
-        <v>361.4198232</v>
+        <v>330.16295267999999</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="6">
         <v>0</v>
       </c>
       <c r="H64" s="7">
-        <v>573.17488913</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
+        <v>563.27557866000006</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A65" s="4">
-        <v>44196</v>
+        <v>44255</v>
       </c>
       <c r="B65" s="6">
-        <v>127.81504623000001</v>
+        <v>152.41871985</v>
       </c>
       <c r="C65" s="6">
-        <v>59.865929610000002</v>
+        <v>62.366797920000003</v>
       </c>
       <c r="D65" s="6">
-        <v>19.742918550000002</v>
+        <v>21.741367480000001</v>
       </c>
       <c r="E65" s="6">
-        <v>367.34685297999999</v>
+        <v>338.62030586999998</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="6">
-        <v>37.45553958</v>
+        <v>0</v>
       </c>
       <c r="H65" s="7">
-        <v>612.22628695000003</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+        <v>575.14719112</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A66" s="4">
-        <v>44165</v>
+        <v>44227</v>
       </c>
       <c r="B66" s="6">
-        <v>108.39577894</v>
+        <v>134.47162077000002</v>
       </c>
       <c r="C66" s="6">
-        <v>55.18735899</v>
+        <v>58.312365360000001</v>
       </c>
       <c r="D66" s="6">
-        <v>17.311760140000001</v>
+        <v>18.971079800000002</v>
       </c>
       <c r="E66" s="6">
-        <v>333.64081862</v>
+        <v>361.4198232</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" s="6">
-        <v>19.3</v>
+        <v>0</v>
       </c>
       <c r="H66" s="7">
-        <v>533.83571669000003</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+        <v>573.17488913</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A67" s="4">
-        <v>44135</v>
+        <v>44196</v>
       </c>
       <c r="B67" s="6">
-        <v>102.64871429999999</v>
+        <v>127.81504623000001</v>
       </c>
       <c r="C67" s="6">
-        <v>51.77270918</v>
+        <v>59.865929610000002</v>
       </c>
       <c r="D67" s="6">
-        <v>16.792693809999999</v>
+        <v>19.742918550000002</v>
       </c>
       <c r="E67" s="6">
-        <v>344.21510768000002</v>
+        <v>367.34685297999999</v>
       </c>
       <c r="F67" s="6"/>
       <c r="G67" s="6">
-        <v>19.3</v>
+        <v>37.45553958</v>
       </c>
       <c r="H67" s="7">
-        <v>534.72922497000002</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
+        <v>612.22628695000003</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A68" s="4">
-        <v>44104</v>
+        <v>44165</v>
       </c>
       <c r="B68" s="6">
-        <v>100.86398818000001</v>
+        <v>108.39577894</v>
       </c>
       <c r="C68" s="6">
-        <v>55.545951039999998</v>
+        <v>55.18735899</v>
       </c>
       <c r="D68" s="6">
-        <v>18.331357010000001</v>
+        <v>17.311760140000001</v>
       </c>
       <c r="E68" s="6">
-        <v>353.31129342000003</v>
+        <v>333.64081862</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" s="6">
-        <v>19.37</v>
+        <v>19.3</v>
       </c>
       <c r="H68" s="7">
-        <v>547.42258964999996</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+        <v>533.83571669000003</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A69" s="4">
-        <v>44074</v>
+        <v>44135</v>
       </c>
       <c r="B69" s="6">
-        <v>112.43817109999999</v>
+        <v>102.64871429999999</v>
       </c>
       <c r="C69" s="6">
-        <v>55.028153670000002</v>
+        <v>51.77270918</v>
       </c>
       <c r="D69" s="6">
-        <v>19.73887036</v>
+        <v>16.792693809999999</v>
       </c>
       <c r="E69" s="6">
-        <v>385.24522299</v>
+        <v>344.21510768000002</v>
       </c>
       <c r="F69" s="6"/>
       <c r="G69" s="6">
-        <v>20.9</v>
+        <v>19.3</v>
       </c>
       <c r="H69" s="7">
-        <v>593.35041811999997</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+        <v>534.72922497000002</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A70" s="4">
-        <v>44043</v>
+        <v>44104</v>
       </c>
       <c r="B70" s="6">
-        <v>101.25001023999999</v>
+        <v>100.86398818000001</v>
       </c>
       <c r="C70" s="6">
-        <v>51.284963939999997</v>
+        <v>55.545951039999998</v>
       </c>
       <c r="D70" s="6">
-        <v>18.516904270000001</v>
+        <v>18.331357010000001</v>
       </c>
       <c r="E70" s="6">
-        <v>377.14488547000002</v>
+        <v>353.31129342000003</v>
       </c>
       <c r="F70" s="6"/>
       <c r="G70" s="6">
-        <v>19.329999999999998</v>
+        <v>19.37</v>
       </c>
       <c r="H70" s="7">
-        <v>567.52676392000012</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
+        <v>547.42258964999996</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A71" s="4">
-        <v>44012</v>
+        <v>44074</v>
       </c>
       <c r="B71" s="6">
-        <v>103.31792290999999</v>
+        <v>112.43817109999999</v>
       </c>
       <c r="C71" s="6">
-        <v>55.848328250000002</v>
+        <v>55.028153670000002</v>
       </c>
       <c r="D71" s="6">
-        <v>16.06247862</v>
+        <v>19.73887036</v>
       </c>
       <c r="E71" s="6">
-        <v>298.62654630999998</v>
+        <v>385.24522299</v>
       </c>
       <c r="F71" s="6"/>
       <c r="G71" s="6">
-        <v>17.3</v>
+        <v>20.9</v>
       </c>
       <c r="H71" s="7">
-        <v>491.15527609000003</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+        <v>593.35041811999997</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A72" s="4">
-        <v>43982</v>
+        <v>44043</v>
       </c>
       <c r="B72" s="6">
-        <v>94.42122148</v>
+        <v>101.25001023999999</v>
       </c>
       <c r="C72" s="6">
-        <v>55.336768429999999</v>
+        <v>51.284963939999997</v>
       </c>
       <c r="D72" s="6">
-        <v>15.07114114</v>
+        <v>18.516904270000001</v>
       </c>
       <c r="E72" s="6">
-        <v>268.44463267000003</v>
+        <v>377.14488547000002</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" s="6">
-        <v>14.85</v>
+        <v>19.329999999999998</v>
       </c>
       <c r="H72" s="7">
-        <v>448.12376372000006</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+        <v>567.52676392000012</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A73" s="4">
-        <v>43951</v>
+        <v>44012</v>
       </c>
       <c r="B73" s="6">
-        <v>79.787981389999999</v>
+        <v>103.31792290999999</v>
       </c>
       <c r="C73" s="6">
-        <v>53.150789029999999</v>
+        <v>55.848328250000002</v>
       </c>
       <c r="D73" s="6">
-        <v>12.36727795</v>
+        <v>16.06247862</v>
       </c>
       <c r="E73" s="6">
-        <v>229.18111266999998</v>
+        <v>298.62654630999998</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="6">
-        <v>13.191000000000001</v>
+        <v>17.3</v>
       </c>
       <c r="H73" s="7">
-        <v>387.67816103999996</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
+        <v>491.15527609000003</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A74" s="4">
-        <v>43921</v>
+        <v>43982</v>
       </c>
       <c r="B74" s="6">
-        <v>58.504816509999998</v>
+        <v>94.42122148</v>
       </c>
       <c r="C74" s="6">
-        <v>48.68557946</v>
+        <v>55.336768429999999</v>
       </c>
       <c r="D74" s="6">
-        <v>9.0635167600000006</v>
+        <v>15.07114114</v>
       </c>
       <c r="E74" s="6">
-        <v>161.80150712</v>
+        <v>268.44463267000003</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="6">
-        <v>13.191000000000001</v>
+        <v>14.85</v>
       </c>
       <c r="H74" s="7">
-        <v>291.24641985000005</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+        <v>448.12376372000006</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A75" s="4">
-        <v>43890</v>
+        <v>43951</v>
       </c>
       <c r="B75" s="6">
-        <v>76.990960310000006</v>
+        <v>79.787981389999999</v>
       </c>
       <c r="C75" s="6">
-        <v>67.166033560000002</v>
+        <v>53.150789029999999</v>
       </c>
       <c r="D75" s="6">
-        <v>12.330624569999999</v>
+        <v>12.36727795</v>
       </c>
       <c r="E75" s="6">
-        <v>161.91027847000001</v>
+        <v>229.18111266999998</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="6">
-        <v>17.7</v>
+        <v>13.191000000000001</v>
       </c>
       <c r="H75" s="7">
-        <v>336.09789690999997</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+        <v>387.67816103999996</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A76" s="4">
-        <v>43861</v>
+        <v>43921</v>
       </c>
       <c r="B76" s="6">
-        <v>97.600996319999993</v>
+        <v>58.504816509999998</v>
       </c>
       <c r="C76" s="6">
-        <v>67.415007610000004</v>
+        <v>48.68557946</v>
       </c>
       <c r="D76" s="6">
-        <v>14.422042680000001</v>
+        <v>9.0635167600000006</v>
       </c>
       <c r="E76" s="6">
-        <v>186.66685396</v>
+        <v>161.80150712</v>
       </c>
       <c r="F76" s="6"/>
       <c r="G76" s="6">
-        <v>17.7</v>
+        <v>13.191000000000001</v>
       </c>
       <c r="H76" s="7">
-        <v>383.80490057000003</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+        <v>291.24641985000005</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A77" s="4">
-        <v>43830</v>
+        <v>43890</v>
       </c>
       <c r="B77" s="6">
-        <v>116.74715962000001</v>
+        <v>76.990960310000006</v>
       </c>
       <c r="C77" s="6">
-        <v>74.743902129999995</v>
+        <v>67.166033560000002</v>
       </c>
       <c r="D77" s="6">
-        <v>15.56054351</v>
+        <v>12.330624569999999</v>
       </c>
       <c r="E77" s="6">
-        <v>188.22830662000001</v>
+        <v>161.91027847000001</v>
       </c>
       <c r="F77" s="6"/>
       <c r="G77" s="6">
-        <v>21.527000000000001</v>
+        <v>17.7</v>
       </c>
       <c r="H77" s="7">
-        <v>416.80691187999997</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+        <v>336.09789690999997</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A78" s="4">
-        <v>43799</v>
+        <v>43861</v>
       </c>
       <c r="B78" s="6">
-        <v>104.09154212999999</v>
+        <v>97.600996319999993</v>
       </c>
       <c r="C78" s="6">
-        <v>95.622428599999992</v>
+        <v>67.415007610000004</v>
       </c>
       <c r="D78" s="6">
-        <v>13.62710468</v>
+        <v>14.422042680000001</v>
       </c>
       <c r="E78" s="6">
-        <v>169.26862358000002</v>
+        <v>186.66685396</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" s="6">
-        <v>23.001000000000001</v>
+        <v>17.7</v>
       </c>
       <c r="H78" s="7">
-        <v>405.61069899</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
+        <v>383.80490057000003</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A79" s="4">
-        <v>43769</v>
+        <v>43830</v>
       </c>
       <c r="B79" s="6">
-        <v>102.13134034000001</v>
+        <v>116.74715962000001</v>
       </c>
       <c r="C79" s="6">
-        <v>93.515590209999999</v>
+        <v>74.743902129999995</v>
       </c>
       <c r="D79" s="6">
-        <v>13.154936769999999</v>
+        <v>15.56054351</v>
       </c>
       <c r="E79" s="6">
-        <v>170.39291222</v>
+        <v>188.22830662000001</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" s="6">
-        <v>22.9</v>
+        <v>21.527000000000001</v>
       </c>
       <c r="H79" s="7">
-        <v>402.09477954000005</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+        <v>416.80691187999997</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A80" s="4">
-        <v>43738</v>
+        <v>43799</v>
       </c>
       <c r="B80" s="6">
-        <v>114.79362445000001</v>
+        <v>104.09154212999999</v>
       </c>
       <c r="C80" s="6">
-        <v>135.18668687000002</v>
+        <v>95.622428599999992</v>
       </c>
       <c r="D80" s="6">
-        <v>14.43032039</v>
+        <v>13.62710468</v>
       </c>
       <c r="E80" s="6">
-        <v>163.68875262999998</v>
+        <v>169.26862358000002</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="6">
-        <v>23.6</v>
+        <v>23.001000000000001</v>
       </c>
       <c r="H80" s="7">
-        <v>451.69938433999999</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+        <v>405.61069899</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A81" s="4">
-        <v>43708</v>
+        <v>43769</v>
       </c>
       <c r="B81" s="6">
-        <v>120.47050017000001</v>
+        <v>102.13134034000001</v>
       </c>
       <c r="C81" s="6">
-        <v>131.11762343999999</v>
+        <v>93.515590209999999</v>
       </c>
       <c r="D81" s="6">
-        <v>15.420458890000001</v>
+        <v>13.154936769999999</v>
       </c>
       <c r="E81" s="6">
-        <v>184.42623962000002</v>
+        <v>170.39291222</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" s="6">
-        <v>24.84</v>
+        <v>22.9</v>
       </c>
       <c r="H81" s="7">
-        <v>476.27482212000001</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+        <v>402.09477954000005</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A82" s="4">
-        <v>43677</v>
+        <v>43738</v>
       </c>
       <c r="B82" s="6">
-        <v>123.94593795</v>
+        <v>114.79362445000001</v>
       </c>
       <c r="C82" s="6">
-        <v>136.20122596000002</v>
+        <v>135.18668687000002</v>
       </c>
       <c r="D82" s="6">
-        <v>15.749986470000001</v>
+        <v>14.43032039</v>
       </c>
       <c r="E82" s="6">
-        <v>159.86283429</v>
+        <v>163.68875262999998</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" s="6">
-        <v>25.693000000000001</v>
+        <v>23.6</v>
       </c>
       <c r="H82" s="7">
-        <v>461.45298467000009</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+        <v>451.69938433999999</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A83" s="4">
-        <v>43646</v>
+        <v>43708</v>
       </c>
       <c r="B83" s="6">
-        <v>122.49710635</v>
+        <v>120.47050017000001</v>
       </c>
       <c r="C83" s="6">
-        <v>166.90914541000001</v>
+        <v>131.11762343999999</v>
       </c>
       <c r="D83" s="6">
-        <v>15.041134169999999</v>
+        <v>15.420458890000001</v>
       </c>
       <c r="E83" s="6">
-        <v>144.89451458000002</v>
+        <v>184.42623962000002</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="6">
-        <v>24.35</v>
+        <v>24.84</v>
       </c>
       <c r="H83" s="7">
-        <v>473.69190050999998</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+        <v>476.27482212000001</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A84" s="4">
-        <v>43616</v>
+        <v>43677</v>
       </c>
       <c r="B84" s="6">
-        <v>112.68350468000001</v>
+        <v>123.94593795</v>
       </c>
       <c r="C84" s="6">
-        <v>160.50592446000002</v>
+        <v>136.20122596000002</v>
       </c>
       <c r="D84" s="6">
-        <v>13.677407499999999</v>
+        <v>15.749986470000001</v>
       </c>
       <c r="E84" s="6">
-        <v>126.5150174</v>
+        <v>159.86283429</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" s="6">
-        <v>24.829000000000001</v>
+        <v>25.693000000000001</v>
       </c>
       <c r="H84" s="7">
-        <v>438.21085403999996</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:8" x14ac:dyDescent="0.25">
+        <v>461.45298467000009</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A85" s="4">
-        <v>43585</v>
+        <v>43646</v>
       </c>
       <c r="B85" s="6">
-        <v>124.53690476</v>
+        <v>122.49710635</v>
       </c>
       <c r="C85" s="6">
-        <v>167.56159608999999</v>
+        <v>166.90914541000001</v>
       </c>
       <c r="D85" s="6">
-        <v>14.878815810000001</v>
+        <v>15.041134169999999</v>
       </c>
       <c r="E85" s="6">
-        <v>127.67400523000001</v>
+        <v>144.89451458000002</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" s="6">
-        <v>25.696999999999999</v>
+        <v>24.35</v>
       </c>
       <c r="H85" s="7">
-        <v>460.34832189000002</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+        <v>473.69190050999998</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A86" s="4">
-        <v>43555</v>
+        <v>43616</v>
       </c>
       <c r="B86" s="6">
-        <v>153.27702206000001</v>
+        <v>112.68350468000001</v>
       </c>
       <c r="C86" s="6">
-        <v>193.17032230000001</v>
+        <v>160.50592446000002</v>
       </c>
       <c r="D86" s="6">
-        <v>15.62051031</v>
+        <v>13.677407499999999</v>
       </c>
       <c r="E86" s="6">
-        <v>134.87767299999999</v>
+        <v>126.5150174</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="6">
-        <v>26.024999999999999</v>
+        <v>24.829000000000001</v>
       </c>
       <c r="H86" s="7">
-        <v>522.97052767000002</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+        <v>438.21085403999996</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A87" s="4">
-        <v>43524</v>
+        <v>43585</v>
       </c>
       <c r="B87" s="6">
-        <v>159.18651022</v>
+        <v>124.53690476</v>
       </c>
       <c r="C87" s="6">
-        <v>192.44203883</v>
+        <v>167.56159608999999</v>
       </c>
       <c r="D87" s="6">
-        <v>16.105183440000001</v>
+        <v>14.878815810000001</v>
       </c>
       <c r="E87" s="6">
-        <v>109.590283</v>
+        <v>127.67400523000001</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" s="6">
-        <v>26.8</v>
+        <v>25.696999999999999</v>
       </c>
       <c r="H87" s="7">
-        <v>504.12401549000003</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+        <v>460.34832189000002</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A88" s="4">
-        <v>43496</v>
+        <v>43555</v>
       </c>
       <c r="B88" s="6">
-        <v>150.0421375</v>
+        <v>153.27702206000001</v>
       </c>
       <c r="C88" s="6">
-        <v>190.26377216999998</v>
+        <v>193.17032230000001</v>
       </c>
       <c r="D88" s="6">
-        <v>14.975981939999999</v>
+        <v>15.62051031</v>
       </c>
       <c r="E88" s="6">
-        <v>88.462711349999992</v>
+        <v>134.87767299999999</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" s="6">
-        <v>26.152999999999999</v>
+        <v>26.024999999999999</v>
       </c>
       <c r="H88" s="7">
-        <v>469.89760295999992</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" x14ac:dyDescent="0.25">
+        <v>522.97052767000002</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A89" s="4">
-        <v>43465</v>
+        <v>43524</v>
       </c>
       <c r="B89" s="6">
-        <v>143.95849118000001</v>
+        <v>159.18651022</v>
       </c>
       <c r="C89" s="6">
-        <v>195.70463065999999</v>
+        <v>192.44203883</v>
       </c>
       <c r="D89" s="6">
-        <v>15.18785377</v>
+        <v>16.105183440000001</v>
       </c>
       <c r="E89" s="6">
-        <v>77.227083730000004</v>
+        <v>109.590283</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" s="6">
-        <v>24.1</v>
+        <v>26.8</v>
       </c>
       <c r="H89" s="7">
-        <v>456.17805934000006</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+        <v>504.12401549000003</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A90" s="4">
-        <v>43434</v>
+        <v>43496</v>
       </c>
       <c r="B90" s="6">
-        <v>153.31190940000002</v>
+        <v>150.0421375</v>
       </c>
       <c r="C90" s="6">
-        <v>200.41486262999999</v>
+        <v>190.26377216999998</v>
       </c>
       <c r="D90" s="6">
-        <v>15.85932843</v>
+        <v>14.975981939999999</v>
       </c>
       <c r="E90" s="6">
-        <v>75.588369900000004</v>
+        <v>88.462711349999992</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" s="6">
-        <v>30.597000000000001</v>
+        <v>26.152999999999999</v>
       </c>
       <c r="H90" s="7">
-        <v>475.77147036000002</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
+        <v>469.89760295999992</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A91" s="4">
-        <v>43404</v>
+        <v>43465</v>
       </c>
       <c r="B91" s="6">
-        <v>167.03878030999999</v>
+        <v>143.95849118000001</v>
       </c>
       <c r="C91" s="6">
-        <v>197.96138271000001</v>
+        <v>195.70463065999999</v>
       </c>
       <c r="D91" s="6">
-        <v>16.71041228</v>
+        <v>15.18785377</v>
       </c>
       <c r="E91" s="6">
-        <v>78.637611359999994</v>
+        <v>77.227083730000004</v>
       </c>
       <c r="F91" s="6"/>
       <c r="G91" s="6">
-        <v>33.652000000000001</v>
+        <v>24.1</v>
       </c>
       <c r="H91" s="7">
-        <v>494.00018665999994</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+        <v>456.17805934000006</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A92" s="4">
-        <v>43373</v>
+        <v>43434</v>
       </c>
       <c r="B92" s="6">
-        <v>191.24025072999999</v>
+        <v>153.31190940000002</v>
       </c>
       <c r="C92" s="6">
-        <v>212.87893880000001</v>
+        <v>200.41486262999999</v>
       </c>
       <c r="D92" s="6">
-        <v>20.37324486</v>
+        <v>15.85932843</v>
       </c>
       <c r="E92" s="6">
-        <v>72.313965159999995</v>
+        <v>75.588369900000004</v>
       </c>
       <c r="F92" s="6"/>
       <c r="G92" s="6">
-        <v>41.037999999999997</v>
+        <v>30.597000000000001</v>
       </c>
       <c r="H92" s="7">
-        <v>537.84439954999993</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:8" x14ac:dyDescent="0.25">
+        <v>475.77147036000002</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A93" s="4">
-        <v>43343</v>
+        <v>43404</v>
       </c>
       <c r="B93" s="6">
-        <v>188.88303949000002</v>
+        <v>167.03878030999999</v>
       </c>
       <c r="C93" s="6">
-        <v>216.13860038999999</v>
+        <v>197.96138271000001</v>
       </c>
       <c r="D93" s="6">
-        <v>20.43075103</v>
+        <v>16.71041228</v>
       </c>
       <c r="E93" s="6">
-        <v>73.576688810000007</v>
+        <v>78.637611359999994</v>
       </c>
       <c r="F93" s="6"/>
       <c r="G93" s="6">
-        <v>40.198999999999998</v>
+        <v>33.652000000000001</v>
       </c>
       <c r="H93" s="7">
-        <v>539.22807971999998</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+        <v>494.00018665999994</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A94" s="4">
-        <v>43312</v>
+        <v>43373</v>
       </c>
       <c r="B94" s="6">
-        <v>212.02681977</v>
+        <v>191.24025072999999</v>
       </c>
       <c r="C94" s="6">
-        <v>221.86431163</v>
+        <v>212.87893880000001</v>
       </c>
       <c r="D94" s="6">
-        <v>22.273342589999999</v>
+        <v>20.37324486</v>
       </c>
       <c r="E94" s="6">
-        <v>82.051705330000004</v>
+        <v>72.313965159999995</v>
       </c>
       <c r="F94" s="6"/>
       <c r="G94" s="6">
-        <v>44.975999999999999</v>
+        <v>41.037999999999997</v>
       </c>
       <c r="H94" s="7">
-        <v>583.19217931999992</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+        <v>537.84439954999993</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A95" s="4">
-        <v>43281</v>
+        <v>43343</v>
       </c>
       <c r="B95" s="6">
-        <v>224.07846784999998</v>
+        <v>188.88303949000002</v>
       </c>
       <c r="C95" s="6">
-        <v>224.49712521000001</v>
+        <v>216.13860038999999</v>
       </c>
       <c r="D95" s="6">
-        <v>30.647361979999999</v>
+        <v>20.43075103</v>
       </c>
       <c r="E95" s="6">
-        <v>87.948035750000003</v>
+        <v>73.576688810000007</v>
       </c>
       <c r="F95" s="6"/>
       <c r="G95" s="6">
-        <v>44.893000000000001</v>
+        <v>40.198999999999998</v>
       </c>
       <c r="H95" s="7">
-        <v>612.06399078999993</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+        <v>539.22807971999998</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A96" s="4">
-        <v>43251</v>
+        <v>43312</v>
       </c>
       <c r="B96" s="6">
-        <v>241.12918794000001</v>
+        <v>212.02681977</v>
       </c>
       <c r="C96" s="6">
-        <v>232.89025927</v>
+        <v>221.86431163</v>
       </c>
       <c r="D96" s="6">
-        <v>32.233001120000004</v>
+        <v>22.273342589999999</v>
       </c>
       <c r="E96" s="6">
-        <v>91.952950250000001</v>
+        <v>82.051705330000004</v>
       </c>
       <c r="F96" s="6"/>
       <c r="G96" s="6">
-        <v>50.030999999999999</v>
+        <v>44.975999999999999</v>
       </c>
       <c r="H96" s="7">
-        <v>648.23639858000001</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
+        <v>583.19217931999992</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A97" s="4">
-        <v>43220</v>
+        <v>43281</v>
       </c>
       <c r="B97" s="6">
-        <v>253.47239413999998</v>
+        <v>224.07846784999998</v>
       </c>
       <c r="C97" s="6">
-        <v>241.76034959</v>
+        <v>224.49712521000001</v>
       </c>
       <c r="D97" s="6">
-        <v>33.725230830000001</v>
+        <v>30.647361979999999</v>
       </c>
       <c r="E97" s="6">
-        <v>74.001073629999993</v>
+        <v>87.948035750000003</v>
       </c>
       <c r="F97" s="6"/>
       <c r="G97" s="6">
-        <v>52.555999999999997</v>
+        <v>44.893000000000001</v>
       </c>
       <c r="H97" s="7">
-        <v>655.51504819000002</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+        <v>612.06399078999993</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A98" s="4">
-        <v>43190</v>
+        <v>43251</v>
       </c>
       <c r="B98" s="6">
-        <v>235.59284757</v>
+        <v>241.12918794000001</v>
       </c>
       <c r="C98" s="6">
-        <v>248.65555583000003</v>
+        <v>232.89025927</v>
       </c>
       <c r="D98" s="6">
-        <v>35.04920405</v>
+        <v>32.233001120000004</v>
       </c>
       <c r="E98" s="6">
-        <v>71.612941090000007</v>
+        <v>91.952950250000001</v>
       </c>
       <c r="F98" s="6"/>
       <c r="G98" s="6">
-        <v>47.045000000000002</v>
+        <v>50.030999999999999</v>
       </c>
       <c r="H98" s="7">
-        <v>637.95554854</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+        <v>648.23639858000001</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A99" s="4">
-        <v>43159</v>
+        <v>43220</v>
       </c>
       <c r="B99" s="6">
-        <v>239.29593616999998</v>
+        <v>253.47239413999998</v>
       </c>
       <c r="C99" s="6">
-        <v>246.06051052999999</v>
+        <v>241.76034959</v>
       </c>
       <c r="D99" s="6">
-        <v>35.481188880000005</v>
+        <v>33.725230830000001</v>
       </c>
       <c r="E99" s="6">
-        <v>74.201173659999995</v>
+        <v>74.001073629999993</v>
       </c>
       <c r="F99" s="6"/>
       <c r="G99" s="6">
-        <v>46.418999999999997</v>
+        <v>52.555999999999997</v>
       </c>
       <c r="H99" s="7">
-        <v>641.45780923999996</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:8" x14ac:dyDescent="0.25">
+        <v>655.51504819000002</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A100" s="4">
-        <v>43131</v>
+        <v>43190</v>
       </c>
       <c r="B100" s="6">
-        <v>259.39312553000002</v>
+        <v>235.59284757</v>
       </c>
       <c r="C100" s="6">
-        <v>254.53522277000002</v>
+        <v>248.65555583000003</v>
       </c>
       <c r="D100" s="6">
-        <v>37.714032969999998</v>
+        <v>35.04920405</v>
       </c>
       <c r="E100" s="6">
-        <v>79.963658099999989</v>
+        <v>71.612941090000007</v>
       </c>
       <c r="F100" s="6"/>
       <c r="G100" s="6">
-        <v>52.531799999999997</v>
+        <v>47.045000000000002</v>
       </c>
       <c r="H100" s="7">
-        <v>684.13783937000005</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+        <v>637.95554854</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A101" s="4">
-        <v>43100</v>
+        <v>43159</v>
       </c>
       <c r="B101" s="6">
-        <v>273.74978383999996</v>
+        <v>239.29593616999998</v>
       </c>
       <c r="C101" s="6">
-        <v>257.36476367</v>
+        <v>246.06051052999999</v>
       </c>
       <c r="D101" s="6">
-        <v>38.609951170000002</v>
+        <v>35.481188880000005</v>
       </c>
       <c r="E101" s="6">
-        <v>80.118290819999999</v>
+        <v>74.201173659999995</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" s="6">
-        <v>54.689</v>
+        <v>46.418999999999997</v>
       </c>
       <c r="H101" s="7">
-        <v>704.53178949999995</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+        <v>641.45780923999996</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A102" s="4">
-        <v>43069</v>
+        <v>43131</v>
       </c>
       <c r="B102" s="6">
-        <v>269.87282856000002</v>
+        <v>259.39312553000002</v>
       </c>
       <c r="C102" s="6">
-        <v>256.82905588</v>
+        <v>254.53522277000002</v>
       </c>
       <c r="D102" s="6">
-        <v>38.757677979999997</v>
+        <v>37.714032969999998</v>
       </c>
       <c r="E102" s="6">
-        <v>74.285820959999995</v>
+        <v>79.963658099999989</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" s="6">
-        <v>59.478000000000002</v>
+        <v>52.531799999999997</v>
       </c>
       <c r="H102" s="7">
-        <v>699.22338337999997</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+        <v>684.13783937000005</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A103" s="4">
-        <v>43039</v>
+        <v>43100</v>
       </c>
       <c r="B103" s="6">
-        <v>272.38616137000002</v>
+        <v>273.74978383999996</v>
       </c>
       <c r="C103" s="6">
-        <v>257.82200433000003</v>
+        <v>257.36476367</v>
       </c>
       <c r="D103" s="6">
-        <v>39.431123229999997</v>
+        <v>38.609951170000002</v>
       </c>
       <c r="E103" s="6">
-        <v>72.21131145999999</v>
+        <v>80.118290819999999</v>
       </c>
       <c r="F103" s="6"/>
       <c r="G103" s="6">
-        <v>59.898000000000003</v>
+        <v>54.689</v>
       </c>
       <c r="H103" s="7">
-        <v>701.74860039000009</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+        <v>704.53178949999995</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A104" s="4">
-        <v>43008</v>
+        <v>43069</v>
       </c>
       <c r="B104" s="6">
-        <v>274.76475635000003</v>
+        <v>269.87282856000002</v>
       </c>
       <c r="C104" s="6">
-        <v>254.46870737999998</v>
+        <v>256.82905588</v>
       </c>
       <c r="D104" s="6">
-        <v>40.574101169999999</v>
+        <v>38.757677979999997</v>
       </c>
       <c r="E104" s="6">
-        <v>77.01225925</v>
+        <v>74.285820959999995</v>
       </c>
       <c r="F104" s="6"/>
       <c r="G104" s="6">
-        <v>63.152000000000001</v>
+        <v>59.478000000000002</v>
       </c>
       <c r="H104" s="7">
-        <v>709.97182414999997</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+        <v>699.22338337999997</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A105" s="4">
-        <v>42978</v>
+        <v>43039</v>
       </c>
       <c r="B105" s="6">
-        <v>272.76559931999998</v>
+        <v>272.38616137000002</v>
       </c>
       <c r="C105" s="6">
-        <v>250.11339753999999</v>
+        <v>257.82200433000003</v>
       </c>
       <c r="D105" s="6">
-        <v>40.280489029999998</v>
+        <v>39.431123229999997</v>
       </c>
       <c r="E105" s="6">
-        <v>82.502441939999997</v>
+        <v>72.21131145999999</v>
       </c>
       <c r="F105" s="6"/>
       <c r="G105" s="6">
-        <v>59.366999999999997</v>
+        <v>59.898000000000003</v>
       </c>
       <c r="H105" s="7">
-        <v>705.02892782999993</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+        <v>701.74860039000009</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A106" s="4">
-        <v>42947</v>
+        <v>43008</v>
       </c>
       <c r="B106" s="6">
-        <v>266.68084908999998</v>
+        <v>274.76475635000003</v>
       </c>
       <c r="C106" s="6">
-        <v>250.04458337</v>
+        <v>254.46870737999998</v>
       </c>
       <c r="D106" s="6">
-        <v>39.555110190000001</v>
+        <v>40.574101169999999</v>
       </c>
       <c r="E106" s="6">
-        <v>79.51186779999999</v>
+        <v>77.01225925</v>
       </c>
       <c r="F106" s="6"/>
       <c r="G106" s="6">
-        <v>59.457999999999998</v>
+        <v>63.152000000000001</v>
       </c>
       <c r="H106" s="7">
-        <v>695.25041045</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+        <v>709.97182414999997</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A107" s="4">
-        <v>42916</v>
+        <v>42978</v>
       </c>
       <c r="B107" s="6">
-        <v>251.27603261000002</v>
+        <v>272.76559931999998</v>
       </c>
       <c r="C107" s="6">
-        <v>256.17816194</v>
+        <v>250.11339753999999</v>
       </c>
       <c r="D107" s="6">
-        <v>41.260742969999995</v>
+        <v>40.280489029999998</v>
       </c>
       <c r="E107" s="6">
-        <v>75.948978990000001</v>
+        <v>82.502441939999997</v>
       </c>
       <c r="F107" s="6"/>
       <c r="G107" s="6">
-        <v>56.828000000000003</v>
+        <v>59.366999999999997</v>
       </c>
       <c r="H107" s="7">
-        <v>681.49191651000001</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+        <v>705.02892782999993</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A108" s="4">
-        <v>42886</v>
+        <v>42947</v>
       </c>
       <c r="B108" s="6">
-        <v>248.27673999000001</v>
+        <v>266.68084908999998</v>
       </c>
       <c r="C108" s="6">
-        <v>253.73807859000001</v>
+        <v>250.04458337</v>
       </c>
       <c r="D108" s="6">
-        <v>41.90964795</v>
+        <v>39.555110190000001</v>
       </c>
       <c r="E108" s="6">
-        <v>74.795261430000011</v>
+        <v>79.51186779999999</v>
       </c>
       <c r="F108" s="6"/>
       <c r="G108" s="6">
-        <v>68.765000000000001</v>
+        <v>59.457999999999998</v>
       </c>
       <c r="H108" s="7">
-        <v>687.48472795999999</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+        <v>695.25041045</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A109" s="4">
-        <v>42855</v>
+        <v>42916</v>
       </c>
       <c r="B109" s="6">
-        <v>247.42779669000001</v>
+        <v>251.27603261000002</v>
       </c>
       <c r="C109" s="6">
-        <v>248.90938799</v>
+        <v>256.17816194</v>
       </c>
       <c r="D109" s="6">
-        <v>41.387970090000003</v>
+        <v>41.260742969999995</v>
       </c>
       <c r="E109" s="6">
-        <v>75.493275690000004</v>
+        <v>75.948978990000001</v>
       </c>
       <c r="F109" s="6"/>
       <c r="G109" s="6">
-        <v>67.671999999999997</v>
+        <v>56.828000000000003</v>
       </c>
       <c r="H109" s="7">
-        <v>680.89043046000006</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+        <v>681.49191651000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A110" s="4">
-        <v>42825</v>
+        <v>42886</v>
       </c>
       <c r="B110" s="6">
-        <v>267.89796222999996</v>
+        <v>248.27673999000001</v>
       </c>
       <c r="C110" s="6">
-        <v>244.12348853</v>
+        <v>253.73807859000001</v>
       </c>
       <c r="D110" s="6">
-        <v>46.115657770000006</v>
+        <v>41.90964795</v>
       </c>
       <c r="E110" s="6">
-        <v>70.355156590000007</v>
+        <v>74.795261430000011</v>
       </c>
       <c r="F110" s="6"/>
       <c r="G110" s="6">
-        <v>70.784000000000006</v>
+        <v>68.765000000000001</v>
       </c>
       <c r="H110" s="7">
-        <v>699.27626511999995</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+        <v>687.48472795999999</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A111" s="4">
-        <v>42794</v>
+        <v>42855</v>
       </c>
       <c r="B111" s="6">
-        <v>272.03786694000001</v>
+        <v>247.42779669000001</v>
       </c>
       <c r="C111" s="6">
-        <v>236.5588893</v>
+        <v>248.90938799</v>
       </c>
       <c r="D111" s="6">
-        <v>47.277921649999996</v>
+        <v>41.387970090000003</v>
       </c>
       <c r="E111" s="6">
-        <v>70.806514959999987</v>
+        <v>75.493275690000004</v>
       </c>
       <c r="F111" s="6"/>
       <c r="G111" s="6">
-        <v>74.367000000000004</v>
+        <v>67.671999999999997</v>
       </c>
       <c r="H111" s="7">
-        <v>701.04819285000008</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+        <v>680.89043046000006</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A112" s="4">
-        <v>42766</v>
+        <v>42825</v>
       </c>
       <c r="B112" s="6">
-        <v>278.19153918000001</v>
+        <v>267.89796222999996</v>
       </c>
       <c r="C112" s="6">
-        <v>234.32552609000001</v>
+        <v>244.12348853</v>
       </c>
       <c r="D112" s="6">
-        <v>48.241504119999995</v>
+        <v>46.115657770000006</v>
       </c>
       <c r="E112" s="6">
-        <v>76.597588170000009</v>
+        <v>70.355156590000007</v>
       </c>
       <c r="F112" s="6"/>
       <c r="G112" s="6">
-        <v>75.58</v>
+        <v>70.784000000000006</v>
       </c>
       <c r="H112" s="7">
-        <v>712.93615755999997</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+        <v>699.27626511999995</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A113" s="4">
-        <v>42735</v>
+        <v>42794</v>
       </c>
       <c r="B113" s="6">
-        <v>254.74276934</v>
+        <v>272.03786694000001</v>
       </c>
       <c r="C113" s="6">
-        <v>252.14900108000001</v>
+        <v>236.5588893</v>
       </c>
       <c r="D113" s="6">
-        <v>45.19865575</v>
+        <v>47.277921649999996</v>
       </c>
       <c r="E113" s="6">
-        <v>63.490133239999999</v>
+        <v>70.806514959999987</v>
       </c>
       <c r="F113" s="6"/>
       <c r="G113" s="6">
-        <v>77.134</v>
+        <v>74.367000000000004</v>
       </c>
       <c r="H113" s="7">
-        <v>692.71455941000011</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+        <v>701.04819285000008</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A114" s="4">
-        <v>42704</v>
+        <v>42766</v>
       </c>
       <c r="B114" s="6">
-        <v>256.06830437000002</v>
+        <v>278.19153918000001</v>
       </c>
       <c r="C114" s="6">
-        <v>247.94518178000001</v>
+        <v>234.32552609000001</v>
       </c>
       <c r="D114" s="6">
-        <v>50.199023969999999</v>
+        <v>48.241504119999995</v>
       </c>
       <c r="E114" s="6">
-        <v>62.963792270000006</v>
+        <v>76.597588170000009</v>
       </c>
       <c r="F114" s="6"/>
       <c r="G114" s="6">
-        <v>77.518000000000001</v>
+        <v>75.58</v>
       </c>
       <c r="H114" s="7">
-        <v>694.69430238999996</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+        <v>712.93615755999997</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A115" s="4">
-        <v>42674</v>
+        <v>42735</v>
       </c>
       <c r="B115" s="6">
-        <v>256.69784327000002</v>
+        <v>254.74276934</v>
       </c>
       <c r="C115" s="6">
-        <v>247.89146044999998</v>
+        <v>252.14900108000001</v>
       </c>
       <c r="D115" s="6">
-        <v>50.54514107</v>
+        <v>45.19865575</v>
       </c>
       <c r="E115" s="6">
-        <v>76.356935559999997</v>
+        <v>63.490133239999999</v>
       </c>
       <c r="F115" s="6"/>
       <c r="G115" s="6">
-        <v>73.885999999999996</v>
+        <v>77.134</v>
       </c>
       <c r="H115" s="7">
-        <v>705.37738035000018</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+        <v>692.71455941000011</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A116" s="4">
-        <v>42643</v>
+        <v>42704</v>
       </c>
       <c r="B116" s="6">
-        <v>295.93076354000004</v>
+        <v>256.06830437000002</v>
       </c>
       <c r="C116" s="6">
-        <v>267.85582829999998</v>
+        <v>247.94518178000001</v>
       </c>
       <c r="D116" s="6">
-        <v>62.570011899999997</v>
+        <v>50.199023969999999</v>
       </c>
       <c r="E116" s="6">
-        <v>82.116285169999998</v>
+        <v>62.963792270000006</v>
       </c>
       <c r="F116" s="6"/>
       <c r="G116" s="6">
-        <v>75.626999999999995</v>
+        <v>77.518000000000001</v>
       </c>
       <c r="H116" s="7">
-        <v>784.09988891</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+        <v>694.69430238999996</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A117" s="4">
-        <v>42613</v>
+        <v>42674</v>
       </c>
       <c r="B117" s="6">
-        <v>292.40721047000005</v>
+        <v>256.69784327000002</v>
       </c>
       <c r="C117" s="6">
-        <v>268.78980968000002</v>
+        <v>247.89146044999998</v>
       </c>
       <c r="D117" s="6">
-        <v>62.200233969999999</v>
+        <v>50.54514107</v>
       </c>
       <c r="E117" s="6">
-        <v>79.712276410000001</v>
+        <v>76.356935559999997</v>
       </c>
       <c r="F117" s="6"/>
       <c r="G117" s="6">
-        <v>73.748000000000005</v>
+        <v>73.885999999999996</v>
       </c>
       <c r="H117" s="7">
-        <v>776.85753053000008</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+        <v>705.37738035000018</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A118" s="4">
-        <v>42582</v>
+        <v>42643</v>
       </c>
       <c r="B118" s="6">
-        <v>296.41877958999999</v>
+        <v>295.93076354000004</v>
       </c>
       <c r="C118" s="6">
-        <v>262.94513305000004</v>
+        <v>267.85582829999998</v>
       </c>
       <c r="D118" s="6">
-        <v>61.867888030000003</v>
+        <v>62.570011899999997</v>
       </c>
       <c r="E118" s="6">
-        <v>92.301443069999991</v>
+        <v>82.116285169999998</v>
       </c>
       <c r="F118" s="6"/>
       <c r="G118" s="6">
-        <v>74.64</v>
+        <v>75.626999999999995</v>
       </c>
       <c r="H118" s="7">
-        <v>788.17324373999998</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+        <v>784.09988891</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A119" s="4">
-        <v>42551</v>
+        <v>42613</v>
       </c>
       <c r="B119" s="6">
-        <v>288.11219460000001</v>
+        <v>292.40721047000005</v>
       </c>
       <c r="C119" s="6">
-        <v>259.95735308000002</v>
+        <v>268.78980968000002</v>
       </c>
       <c r="D119" s="6">
-        <v>64.516802089999999</v>
+        <v>62.200233969999999</v>
       </c>
       <c r="E119" s="6">
-        <v>82.263968359999993</v>
+        <v>79.712276410000001</v>
       </c>
       <c r="F119" s="6"/>
       <c r="G119" s="6">
-        <v>93.463999999999999</v>
+        <v>73.748000000000005</v>
       </c>
       <c r="H119" s="7">
-        <v>788.31431813000006</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+        <v>776.85753053000008</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A120" s="4">
-        <v>42521</v>
+        <v>42582</v>
       </c>
       <c r="B120" s="6">
-        <v>353.18434819999999</v>
+        <v>296.41877958999999</v>
       </c>
       <c r="C120" s="6">
-        <v>345.34850394</v>
+        <v>262.94513305000004</v>
       </c>
       <c r="D120" s="6">
-        <v>89.670762299999993</v>
+        <v>61.867888030000003</v>
       </c>
       <c r="E120" s="6">
-        <v>59.223416130000004</v>
+        <v>92.301443069999991</v>
       </c>
       <c r="F120" s="6"/>
       <c r="G120" s="6">
-        <v>93.384</v>
+        <v>74.64</v>
       </c>
       <c r="H120" s="7">
-        <v>940.81103056999996</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+        <v>788.17324373999998</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A121" s="4">
-        <v>42490</v>
+        <v>42551</v>
       </c>
       <c r="B121" s="6">
-        <v>330.43738027999996</v>
+        <v>288.11219460000001</v>
       </c>
       <c r="C121" s="6">
-        <v>344.61993713999999</v>
+        <v>259.95735308000002</v>
       </c>
       <c r="D121" s="6">
-        <v>92.841423919999997</v>
+        <v>64.516802089999999</v>
       </c>
       <c r="E121" s="6">
-        <v>64.26934215</v>
+        <v>82.263968359999993</v>
       </c>
       <c r="F121" s="6"/>
       <c r="G121" s="6">
-        <v>95.271000000000001</v>
+        <v>93.463999999999999</v>
       </c>
       <c r="H121" s="7">
-        <v>927.43908348999992</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+        <v>788.31431813000006</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A122" s="4">
-        <v>42460</v>
+        <v>42521</v>
       </c>
       <c r="B122" s="6">
-        <v>253.32654633999999</v>
+        <v>353.18434819999999</v>
       </c>
       <c r="C122" s="6">
-        <v>330.97657011000001</v>
+        <v>345.34850394</v>
       </c>
       <c r="D122" s="6">
-        <v>78.857776650000005</v>
+        <v>89.670762299999993</v>
       </c>
       <c r="E122" s="6">
-        <v>0</v>
+        <v>59.223416130000004</v>
       </c>
       <c r="F122" s="6"/>
       <c r="G122" s="6">
-        <v>80.259</v>
+        <v>93.384</v>
       </c>
       <c r="H122" s="7">
-        <v>743.41989309999997</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
+        <v>940.81103056999996</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A123" s="4">
-        <v>42429</v>
+        <v>42490</v>
       </c>
       <c r="B123" s="6">
-        <v>230.42158885000001</v>
+        <v>330.43738027999996</v>
       </c>
       <c r="C123" s="6">
-        <v>322.10952773000002</v>
+        <v>344.61993713999999</v>
       </c>
       <c r="D123" s="6">
-        <v>70.313847890000005</v>
+        <v>92.841423919999997</v>
       </c>
       <c r="E123" s="6">
-        <v>0</v>
+        <v>64.26934215</v>
       </c>
       <c r="F123" s="6"/>
       <c r="G123" s="6">
-        <v>71.763000000000005</v>
+        <v>95.271000000000001</v>
       </c>
       <c r="H123" s="7">
-        <v>694.60796447000007</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
+        <v>927.43908348999992</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A124" s="4">
-        <v>42400</v>
+        <v>42460</v>
       </c>
       <c r="B124" s="6">
-        <v>222.04860890999998</v>
+        <v>253.32654633999999</v>
       </c>
       <c r="C124" s="6">
-        <v>318.47907810000004</v>
+        <v>330.97657011000001</v>
       </c>
       <c r="D124" s="6">
-        <v>69.200207879999994</v>
+        <v>78.857776650000005</v>
       </c>
       <c r="E124" s="6">
         <v>0</v>
       </c>
       <c r="F124" s="6"/>
       <c r="G124" s="6">
-        <v>72.116500000000002</v>
+        <v>80.259</v>
       </c>
       <c r="H124" s="7">
-        <v>681.84439488999999</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+        <v>743.41989309999997</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A125" s="4">
-        <v>42369</v>
+        <v>42429</v>
       </c>
       <c r="B125" s="6">
-        <v>241.9853076</v>
+        <v>230.42158885000001</v>
       </c>
       <c r="C125" s="6">
-        <v>320.47527387000002</v>
+        <v>322.10952773000002</v>
       </c>
       <c r="D125" s="6">
-        <v>72.397196530000002</v>
+        <v>70.313847890000005</v>
       </c>
       <c r="E125" s="6">
         <v>0</v>
       </c>
       <c r="F125" s="6"/>
       <c r="G125" s="6">
-        <v>73.283000000000001</v>
+        <v>71.763000000000005</v>
       </c>
       <c r="H125" s="7">
-        <v>708.14077799999995</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
+        <v>694.60796447000007</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A126" s="4">
-        <v>42338</v>
+        <v>42400</v>
       </c>
       <c r="B126" s="6">
-        <v>304.49033800000001</v>
+        <v>222.04860890999998</v>
       </c>
       <c r="C126" s="6">
-        <v>330.55560641000005</v>
+        <v>318.47907810000004</v>
       </c>
       <c r="D126" s="6">
-        <v>81.389092760000011</v>
+        <v>69.200207879999994</v>
       </c>
       <c r="E126" s="6">
         <v>0</v>
       </c>
       <c r="F126" s="6"/>
       <c r="G126" s="6">
-        <v>81.06</v>
+        <v>72.116500000000002</v>
       </c>
       <c r="H126" s="7">
-        <v>797.49503717000005</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
+        <v>681.84439488999999</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A127" s="4">
-        <v>42308</v>
+        <v>42369</v>
       </c>
       <c r="B127" s="6">
-        <v>390.44930569999997</v>
+        <v>241.9853076</v>
       </c>
       <c r="C127" s="6">
-        <v>335.05409393999997</v>
+        <v>320.47527387000002</v>
       </c>
       <c r="D127" s="6">
-        <v>100.25447809000001</v>
+        <v>72.397196530000002</v>
       </c>
       <c r="E127" s="6">
         <v>0</v>
       </c>
       <c r="F127" s="6"/>
       <c r="G127" s="6">
-        <v>84.748000000000005</v>
+        <v>73.283000000000001</v>
       </c>
       <c r="H127" s="7">
-        <v>910.50587773000007</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
+        <v>708.14077799999995</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A128" s="4">
-        <v>42277</v>
+        <v>42338</v>
       </c>
       <c r="B128" s="6">
-        <v>360.61494419000002</v>
+        <v>304.49033800000001</v>
       </c>
       <c r="C128" s="6">
-        <v>302.11020897000003</v>
+        <v>330.55560641000005</v>
       </c>
       <c r="D128" s="6">
-        <v>93.105647069999989</v>
+        <v>81.389092760000011</v>
       </c>
       <c r="E128" s="6">
         <v>0</v>
       </c>
       <c r="F128" s="6"/>
       <c r="G128" s="6">
-        <v>81.245000000000005</v>
+        <v>81.06</v>
       </c>
       <c r="H128" s="7">
-        <v>837.07580023000003</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:8" x14ac:dyDescent="0.25">
+        <v>797.49503717000005</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A129" s="4">
-        <v>42247</v>
+        <v>42308</v>
       </c>
       <c r="B129" s="6">
-        <v>423.76911891000003</v>
+        <v>390.44930569999997</v>
       </c>
       <c r="C129" s="6">
-        <v>311.45600741999999</v>
+        <v>335.05409393999997</v>
       </c>
       <c r="D129" s="6">
-        <v>101.81682116</v>
+        <v>100.25447809000001</v>
       </c>
       <c r="E129" s="6">
         <v>0</v>
       </c>
       <c r="F129" s="6"/>
       <c r="G129" s="6">
-        <v>86.834999999999994</v>
+        <v>84.748000000000005</v>
       </c>
       <c r="H129" s="7">
-        <v>923.87694749000002</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:8" x14ac:dyDescent="0.25">
+        <v>910.50587773000007</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A130" s="4">
-        <v>42216</v>
+        <v>42277</v>
       </c>
       <c r="B130" s="6">
-        <v>460.88735333999995</v>
+        <v>360.61494419000002</v>
       </c>
       <c r="C130" s="6">
-        <v>345.67584375000001</v>
+        <v>302.11020897000003</v>
       </c>
       <c r="D130" s="6">
-        <v>111.89470107</v>
+        <v>93.105647069999989</v>
       </c>
       <c r="E130" s="6">
         <v>0</v>
       </c>
       <c r="F130" s="6"/>
       <c r="G130" s="6">
-        <v>90.198999999999998</v>
+        <v>81.245000000000005</v>
       </c>
       <c r="H130" s="7">
-        <v>1008.6568981599999</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:8" x14ac:dyDescent="0.25">
+        <v>837.07580023000003</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A131" s="4">
-        <v>42185</v>
+        <v>42247</v>
       </c>
       <c r="B131" s="6">
-        <v>520.85665326000003</v>
+        <v>423.76911891000003</v>
       </c>
       <c r="C131" s="6">
-        <v>316.38237004000001</v>
+        <v>311.45600741999999</v>
       </c>
       <c r="D131" s="6">
-        <v>121.6242721</v>
+        <v>101.81682116</v>
       </c>
       <c r="E131" s="6">
         <v>0</v>
       </c>
       <c r="F131" s="6"/>
       <c r="G131" s="6">
-        <v>100.312</v>
+        <v>86.834999999999994</v>
       </c>
       <c r="H131" s="7">
-        <v>1059.1752953999999</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:8" x14ac:dyDescent="0.25">
+        <v>923.87694749000002</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A132" s="4">
-        <v>42155</v>
+        <v>42216</v>
       </c>
       <c r="B132" s="6">
-        <v>561.96625052000002</v>
+        <v>460.88735333999995</v>
       </c>
       <c r="C132" s="6">
-        <v>349.52142441000001</v>
+        <v>345.67584375000001</v>
       </c>
       <c r="D132" s="6">
-        <v>135.45715876</v>
+        <v>111.89470107</v>
       </c>
       <c r="E132" s="6">
         <v>0</v>
       </c>
       <c r="F132" s="6"/>
       <c r="G132" s="6">
-        <v>104.373</v>
+        <v>90.198999999999998</v>
       </c>
       <c r="H132" s="7">
-        <v>1151.31783369</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1008.6568981599999</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A133" s="4">
-        <v>42124</v>
+        <v>42185</v>
       </c>
       <c r="B133" s="6">
-        <v>598.19582373000003</v>
+        <v>520.85665326000003</v>
       </c>
       <c r="C133" s="6">
-        <v>362.38565038000002</v>
+        <v>316.38237004000001</v>
       </c>
       <c r="D133" s="6">
-        <v>137.35452946000001</v>
+        <v>121.6242721</v>
       </c>
       <c r="E133" s="6">
         <v>0</v>
       </c>
       <c r="F133" s="6"/>
       <c r="G133" s="6">
-        <v>108.792</v>
+        <v>100.312</v>
       </c>
       <c r="H133" s="7">
-        <v>1206.7280035699998</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1059.1752953999999</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A134" s="4">
-        <v>42094</v>
+        <v>42155</v>
       </c>
       <c r="B134" s="6">
-        <v>554.53319705999991</v>
+        <v>561.96625052000002</v>
       </c>
       <c r="C134" s="6">
-        <v>340.72149641999999</v>
+        <v>349.52142441000001</v>
       </c>
       <c r="D134" s="6">
-        <v>129.72922192999999</v>
+        <v>135.45715876</v>
       </c>
       <c r="E134" s="6">
         <v>0</v>
       </c>
       <c r="F134" s="6"/>
       <c r="G134" s="6">
-        <v>97.641000000000005</v>
+        <v>104.373</v>
       </c>
       <c r="H134" s="7">
-        <v>1122.6249154100001</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1151.31783369</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A135" s="4">
-        <v>42063</v>
+        <v>42124</v>
       </c>
       <c r="B135" s="6">
-        <v>655.43159935000006</v>
+        <v>598.19582373000003</v>
       </c>
       <c r="C135" s="6">
-        <v>356.62175400000001</v>
+        <v>362.38565038000002</v>
       </c>
       <c r="D135" s="6">
-        <v>141.86387984999999</v>
+        <v>137.35452946000001</v>
       </c>
       <c r="E135" s="6">
         <v>0</v>
       </c>
       <c r="F135" s="6"/>
       <c r="G135" s="6">
-        <v>97.459000000000003</v>
+        <v>108.792</v>
       </c>
       <c r="H135" s="7">
-        <v>1251.3762332000001</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1206.7280035699998</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A136" s="4">
-        <v>42035</v>
+        <v>42094</v>
       </c>
       <c r="B136" s="6">
-        <v>620.26526913999999</v>
+        <v>554.53319705999991</v>
       </c>
       <c r="C136" s="6">
-        <v>334.97840995000001</v>
+        <v>340.72149641999999</v>
       </c>
       <c r="D136" s="6">
-        <v>133.27389056000001</v>
+        <v>129.72922192999999</v>
       </c>
       <c r="E136" s="6">
         <v>0</v>
       </c>
       <c r="F136" s="6"/>
       <c r="G136" s="6">
-        <v>75.837000000000003</v>
+        <v>97.641000000000005</v>
       </c>
       <c r="H136" s="7">
-        <v>1164.3545696499998</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1122.6249154100001</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A137" s="4">
-        <v>42004</v>
+        <v>42063</v>
       </c>
       <c r="B137" s="6">
-        <v>644.56085900000005</v>
+        <v>655.43159935000006</v>
       </c>
       <c r="C137" s="6">
-        <v>287.62826175999999</v>
+        <v>356.62175400000001</v>
       </c>
       <c r="D137" s="6">
-        <v>135.64105122999999</v>
+        <v>141.86387984999999</v>
       </c>
       <c r="E137" s="6">
         <v>0</v>
       </c>
       <c r="F137" s="6"/>
       <c r="G137" s="6">
-        <v>56.3</v>
+        <v>97.459000000000003</v>
       </c>
       <c r="H137" s="7">
-        <v>1124.13017199</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1251.3762332000001</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A138" s="4">
-        <v>41973</v>
+        <v>42035</v>
       </c>
       <c r="B138" s="6">
-        <v>693.98970832000009</v>
+        <v>620.26526913999999</v>
       </c>
       <c r="C138" s="6">
-        <v>317.08398165</v>
+        <v>334.97840995000001</v>
       </c>
       <c r="D138" s="6">
-        <v>146.48474804</v>
+        <v>133.27389056000001</v>
       </c>
       <c r="E138" s="6">
         <v>0</v>
       </c>
       <c r="F138" s="6"/>
       <c r="G138" s="6">
-        <v>59.704000000000001</v>
+        <v>75.837000000000003</v>
       </c>
       <c r="H138" s="7">
-        <v>1217.2624380100001</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1164.3545696499998</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A139" s="4">
-        <v>41943</v>
+        <v>42004</v>
       </c>
       <c r="B139" s="6">
-        <v>725.50475036</v>
+        <v>644.56085900000005</v>
       </c>
       <c r="C139" s="6">
-        <v>324.65544345999996</v>
+        <v>287.62826175999999</v>
       </c>
       <c r="D139" s="6">
-        <v>153.53734568000002</v>
+        <v>135.64105122999999</v>
       </c>
       <c r="E139" s="6">
         <v>0</v>
       </c>
       <c r="F139" s="6"/>
       <c r="G139" s="6">
-        <v>60.7</v>
+        <v>56.3</v>
       </c>
       <c r="H139" s="7">
-        <v>1264.3975395</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1124.13017199</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A140" s="4">
-        <v>41912</v>
+        <v>41973</v>
       </c>
       <c r="B140" s="6">
-        <v>817.09449909</v>
+        <v>693.98970832000009</v>
       </c>
       <c r="C140" s="6">
-        <v>303.89614702999995</v>
+        <v>317.08398165</v>
       </c>
       <c r="D140" s="6">
-        <v>162.65038715</v>
+        <v>146.48474804</v>
       </c>
       <c r="E140" s="6">
         <v>0</v>
       </c>
       <c r="F140" s="6"/>
       <c r="G140" s="6">
-        <v>62.2</v>
+        <v>59.704000000000001</v>
       </c>
       <c r="H140" s="7">
-        <v>1345.84103327</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1217.2624380100001</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A141" s="4">
-        <v>41882</v>
+        <v>41943</v>
       </c>
       <c r="B141" s="6">
-        <v>892.83703046000005</v>
+        <v>725.50475036</v>
       </c>
       <c r="C141" s="6">
-        <v>316.46108095</v>
+        <v>324.65544345999996</v>
       </c>
       <c r="D141" s="6">
-        <v>175.57640259999999</v>
+        <v>153.53734568000002</v>
       </c>
       <c r="E141" s="6">
         <v>0</v>
       </c>
       <c r="F141" s="6"/>
       <c r="G141" s="6">
-        <v>63.247999999999998</v>
+        <v>60.7</v>
       </c>
       <c r="H141" s="7">
-        <v>1448.12251401</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1264.3975395</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A142" s="4">
-        <v>41851</v>
+        <v>41912</v>
       </c>
       <c r="B142" s="6">
-        <v>912.70657821999998</v>
+        <v>817.09449909</v>
       </c>
       <c r="C142" s="6">
-        <v>319.46493443999998</v>
+        <v>303.89614702999995</v>
       </c>
       <c r="D142" s="6">
-        <v>173.07235763</v>
+        <v>162.65038715</v>
       </c>
       <c r="E142" s="6">
         <v>0</v>
       </c>
       <c r="F142" s="6"/>
       <c r="G142" s="6">
-        <v>62.311</v>
+        <v>62.2</v>
       </c>
       <c r="H142" s="7">
-        <v>1467.5548702900001</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1345.84103327</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A143" s="4">
-        <v>41820</v>
+        <v>41882</v>
       </c>
       <c r="B143" s="6">
-        <v>942.26943158000006</v>
+        <v>892.83703046000005</v>
       </c>
       <c r="C143" s="6">
-        <v>305.54044658999999</v>
+        <v>316.46108095</v>
       </c>
       <c r="D143" s="6">
-        <v>177.00506356</v>
+        <v>175.57640259999999</v>
       </c>
       <c r="E143" s="6">
         <v>0</v>
       </c>
       <c r="F143" s="6"/>
       <c r="G143" s="6">
-        <v>61.073999999999998</v>
+        <v>63.247999999999998</v>
       </c>
       <c r="H143" s="7">
-        <v>1485.8889417299999</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1448.12251401</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A144" s="4">
-        <v>41790</v>
+        <v>41851</v>
       </c>
       <c r="B144" s="6">
-        <v>938.58249983000007</v>
+        <v>912.70657821999998</v>
       </c>
       <c r="C144" s="6">
-        <v>302.97916019000002</v>
+        <v>319.46493443999998</v>
       </c>
       <c r="D144" s="6">
-        <v>181.59038484000001</v>
+        <v>173.07235763</v>
       </c>
       <c r="E144" s="6">
         <v>0</v>
       </c>
       <c r="F144" s="6"/>
       <c r="G144" s="6">
-        <v>63.252000000000002</v>
+        <v>62.311</v>
       </c>
       <c r="H144" s="7">
-        <v>1486.4040448599999</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1467.5548702900001</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A145" s="4">
-        <v>41759</v>
+        <v>41820</v>
       </c>
       <c r="B145" s="6">
-        <v>922.43800367999995</v>
+        <v>942.26943158000006</v>
       </c>
       <c r="C145" s="6">
-        <v>300.17492172999999</v>
+        <v>305.54044658999999</v>
       </c>
       <c r="D145" s="6">
-        <v>178.59529381999999</v>
+        <v>177.00506356</v>
       </c>
       <c r="E145" s="6">
         <v>0</v>
       </c>
       <c r="F145" s="6"/>
       <c r="G145" s="6">
-        <v>63.433999999999997</v>
+        <v>61.073999999999998</v>
       </c>
       <c r="H145" s="7">
-        <v>1464.6422192299997</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1485.8889417299999</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A146" s="4">
-        <v>41729</v>
+        <v>41790</v>
       </c>
       <c r="B146" s="6">
-        <v>887.99830026999996</v>
+        <v>938.58249983000007</v>
       </c>
       <c r="C146" s="6">
-        <v>297.83430291000002</v>
+        <v>302.97916019000002</v>
       </c>
       <c r="D146" s="6">
-        <v>173.29012871</v>
+        <v>181.59038484000001</v>
       </c>
       <c r="E146" s="6">
         <v>0</v>
       </c>
       <c r="F146" s="6"/>
       <c r="G146" s="6">
-        <v>62.594000000000001</v>
+        <v>63.252000000000002</v>
       </c>
       <c r="H146" s="7">
-        <v>1421.7167318900001</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1486.4040448599999</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A147" s="4">
-        <v>41698</v>
+        <v>41759</v>
       </c>
       <c r="B147" s="6">
-        <v>944.80168299000002</v>
+        <v>922.43800367999995</v>
       </c>
       <c r="C147" s="6">
-        <v>333.48493529000001</v>
+        <v>300.17492172999999</v>
       </c>
       <c r="D147" s="6">
-        <v>173.65035354</v>
+        <v>178.59529381999999</v>
       </c>
       <c r="E147" s="6">
         <v>0</v>
       </c>
       <c r="F147" s="6"/>
       <c r="G147" s="6">
-        <v>63.405000000000001</v>
+        <v>63.433999999999997</v>
       </c>
       <c r="H147" s="7">
-        <v>1515.34197182</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1464.6422192299997</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A148" s="4">
-        <v>41670</v>
+        <v>41729</v>
       </c>
       <c r="B148" s="6">
-        <v>900.45591211999999</v>
+        <v>887.99830026999996</v>
       </c>
       <c r="C148" s="6">
-        <v>325.37404314999998</v>
+        <v>297.83430291000002</v>
       </c>
       <c r="D148" s="6">
-        <v>166.89143862</v>
+        <v>173.29012871</v>
       </c>
       <c r="E148" s="6">
         <v>0</v>
       </c>
       <c r="F148" s="6"/>
       <c r="G148" s="6">
-        <v>61.787999999999997</v>
+        <v>62.594000000000001</v>
       </c>
       <c r="H148" s="7">
-        <v>1454.50939389</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1421.7167318900001</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A149" s="4">
-        <v>41639</v>
+        <v>41698</v>
       </c>
       <c r="B149" s="6">
-        <v>894.13556009000001</v>
+        <v>944.80168299000002</v>
       </c>
       <c r="C149" s="6">
-        <v>347.23463202999994</v>
+        <v>333.48493529000001</v>
       </c>
       <c r="D149" s="6">
-        <v>171.69580640000001</v>
+        <v>173.65035354</v>
       </c>
       <c r="E149" s="6">
         <v>0</v>
       </c>
       <c r="F149" s="6"/>
       <c r="G149" s="6">
-        <v>60.387</v>
+        <v>63.405000000000001</v>
       </c>
       <c r="H149" s="7">
-        <v>1473.4529985199999</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1515.34197182</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A150" s="4">
-        <v>41608</v>
+        <v>41670</v>
       </c>
       <c r="B150" s="6">
-        <v>1006.88288662</v>
+        <v>900.45591211999999</v>
       </c>
       <c r="C150" s="6">
-        <v>345.23986517000003</v>
+        <v>325.37404314999998</v>
       </c>
       <c r="D150" s="6">
-        <v>171.90540943000002</v>
+        <v>166.89143862</v>
       </c>
       <c r="E150" s="6">
         <v>0</v>
       </c>
       <c r="F150" s="6"/>
       <c r="G150" s="6">
-        <v>60.64</v>
+        <v>61.787999999999997</v>
       </c>
       <c r="H150" s="7">
-        <v>1584.66816122</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1454.50939389</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A151" s="4">
-        <v>41578</v>
+        <v>41639</v>
       </c>
       <c r="B151" s="6">
-        <v>1051.42158561</v>
+        <v>894.13556009000001</v>
       </c>
       <c r="C151" s="6">
-        <v>349.75354256999998</v>
+        <v>347.23463202999994</v>
       </c>
       <c r="D151" s="6">
-        <v>178.29626832</v>
+        <v>171.69580640000001</v>
       </c>
       <c r="E151" s="6">
         <v>0</v>
       </c>
       <c r="F151" s="6"/>
       <c r="G151" s="6">
-        <v>61.86</v>
+        <v>60.387</v>
       </c>
       <c r="H151" s="7">
-        <v>1641.3313965</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1473.4529985199999</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A152" s="4">
-        <v>41547</v>
+        <v>41608</v>
       </c>
       <c r="B152" s="6">
-        <v>1018.6280726799999</v>
+        <v>1006.88288662</v>
       </c>
       <c r="C152" s="6">
-        <v>339.10339696</v>
+        <v>345.23986517000003</v>
       </c>
       <c r="D152" s="6">
-        <v>177.13008253999999</v>
+        <v>171.90540943000002</v>
       </c>
       <c r="E152" s="6">
         <v>0</v>
       </c>
       <c r="F152" s="6"/>
       <c r="G152" s="6">
-        <v>60.66</v>
+        <v>60.64</v>
       </c>
       <c r="H152" s="7">
-        <v>1595.5215521799998</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1584.66816122</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A153" s="4">
-        <v>41517</v>
+        <v>41578</v>
       </c>
       <c r="B153" s="6">
-        <v>1049.1648260700001</v>
+        <v>1051.42158561</v>
       </c>
       <c r="C153" s="6">
-        <v>351.04692054000003</v>
+        <v>349.75354256999998</v>
       </c>
       <c r="D153" s="6">
-        <v>188.39447905</v>
+        <v>178.29626832</v>
       </c>
       <c r="E153" s="6">
         <v>0</v>
       </c>
       <c r="F153" s="6"/>
       <c r="G153" s="6">
-        <v>60.817999999999998</v>
+        <v>61.86</v>
       </c>
       <c r="H153" s="7">
-        <v>1649.42422566</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1641.3313965</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A154" s="4">
-        <v>41486</v>
+        <v>41547</v>
       </c>
       <c r="B154" s="6">
-        <v>1045.1844549899999</v>
+        <v>1018.6280726799999</v>
       </c>
       <c r="C154" s="6">
-        <v>375.58946426</v>
+        <v>339.10339696</v>
       </c>
       <c r="D154" s="6">
-        <v>189.84613322000001</v>
+        <v>177.13008253999999</v>
       </c>
       <c r="E154" s="6">
         <v>0</v>
       </c>
       <c r="F154" s="6"/>
       <c r="G154" s="6">
-        <v>61.042000000000002</v>
+        <v>60.66</v>
       </c>
       <c r="H154" s="7">
-        <v>1671.6620524699999</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1595.5215521799998</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A155" s="4">
-        <v>41455</v>
+        <v>41517</v>
       </c>
       <c r="B155" s="6">
-        <v>974.79459128999997</v>
+        <v>1049.1648260700001</v>
       </c>
       <c r="C155" s="6">
-        <v>378.62824405000003</v>
+        <v>351.04692054000003</v>
       </c>
       <c r="D155" s="6">
-        <v>185.97480747999998</v>
+        <v>188.39447905</v>
       </c>
       <c r="E155" s="6">
         <v>0</v>
       </c>
       <c r="F155" s="6"/>
       <c r="G155" s="6">
-        <v>59.478999999999999</v>
+        <v>60.817999999999998</v>
       </c>
       <c r="H155" s="7">
-        <v>1598.8766428199999</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1649.42422566</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A156" s="4">
-        <v>41425</v>
+        <v>41486</v>
       </c>
       <c r="B156" s="6">
-        <v>1064.4960474500001</v>
+        <v>1045.1844549899999</v>
       </c>
       <c r="C156" s="6">
-        <v>413.90579875999998</v>
+        <v>375.58946426</v>
       </c>
       <c r="D156" s="6">
-        <v>203.39906059</v>
+        <v>189.84613322000001</v>
       </c>
       <c r="E156" s="6">
         <v>0</v>
       </c>
       <c r="F156" s="6"/>
       <c r="G156" s="6">
-        <v>63.250999999999998</v>
+        <v>61.042000000000002</v>
       </c>
       <c r="H156" s="7">
-        <v>1745.0519067999999</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1671.6620524699999</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A157" s="4">
-        <v>41394</v>
+        <v>41455</v>
       </c>
       <c r="B157" s="6">
-        <v>1053.0218952800001</v>
+        <v>974.79459128999997</v>
       </c>
       <c r="C157" s="6">
-        <v>399.25415767000004</v>
+        <v>378.62824405000003</v>
       </c>
       <c r="D157" s="6">
-        <v>204.64796962</v>
+        <v>185.97480747999998</v>
       </c>
       <c r="E157" s="6">
         <v>0</v>
       </c>
       <c r="F157" s="6"/>
       <c r="G157" s="6">
-        <v>62.917000000000002</v>
+        <v>59.478999999999999</v>
       </c>
       <c r="H157" s="7">
-        <v>1719.8410225700002</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1598.8766428199999</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A158" s="4">
-        <v>41364</v>
+        <v>41425</v>
       </c>
       <c r="B158" s="6">
-        <v>1083.6063307899999</v>
+        <v>1064.4960474500001</v>
       </c>
       <c r="C158" s="6">
-        <v>390.50748486000003</v>
+        <v>413.90579875999998</v>
       </c>
       <c r="D158" s="6">
-        <v>208.78947563999998</v>
+        <v>203.39906059</v>
       </c>
       <c r="E158" s="6">
         <v>0</v>
       </c>
       <c r="F158" s="6"/>
       <c r="G158" s="6">
-        <v>63.527000000000001</v>
+        <v>63.250999999999998</v>
       </c>
       <c r="H158" s="7">
-        <v>1746.43029129</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1745.0519067999999</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A159" s="4">
-        <v>41333</v>
+        <v>41394</v>
       </c>
       <c r="B159" s="6">
-        <v>1096.9277648599998</v>
+        <v>1053.0218952800001</v>
       </c>
       <c r="C159" s="6">
-        <v>392.08129244999998</v>
+        <v>399.25415767000004</v>
       </c>
       <c r="D159" s="6">
-        <v>206.86651762</v>
+        <v>204.64796962</v>
       </c>
       <c r="E159" s="6">
         <v>0</v>
       </c>
       <c r="F159" s="6"/>
       <c r="G159" s="6">
-        <v>61.835000000000001</v>
+        <v>62.917000000000002</v>
       </c>
       <c r="H159" s="7">
-        <v>1757.7105749299999</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1719.8410225700002</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A160" s="4">
-        <v>41305</v>
+        <v>41364</v>
       </c>
       <c r="B160" s="6">
-        <v>1177.0223890899999</v>
+        <v>1083.6063307899999</v>
       </c>
       <c r="C160" s="6">
-        <v>404.87584577999996</v>
+        <v>390.50748486000003</v>
       </c>
       <c r="D160" s="6">
-        <v>211.32644790999998</v>
+        <v>208.78947563999998</v>
       </c>
       <c r="E160" s="6">
         <v>0</v>
       </c>
       <c r="F160" s="6"/>
       <c r="G160" s="6">
-        <v>63.223999999999997</v>
+        <v>63.527000000000001</v>
       </c>
       <c r="H160" s="7">
-        <v>1856.4486827799999</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1746.43029129</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A161" s="4">
-        <v>41274</v>
+        <v>41333</v>
       </c>
       <c r="B161" s="6">
-        <v>1079.5236591800001</v>
+        <v>1096.9277648599998</v>
       </c>
       <c r="C161" s="6">
-        <v>388.47166770999996</v>
+        <v>392.08129244999998</v>
       </c>
       <c r="D161" s="6">
-        <v>208.53980663999999</v>
+        <v>206.86651762</v>
       </c>
       <c r="E161" s="6">
         <v>0</v>
       </c>
       <c r="F161" s="6"/>
       <c r="G161" s="6">
-        <v>61.017000000000003</v>
+        <v>61.835000000000001</v>
       </c>
       <c r="H161" s="7">
-        <v>1737.5521335300002</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1757.7105749299999</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A162" s="4">
-        <v>41243</v>
+        <v>41305</v>
       </c>
       <c r="B162" s="6">
-        <v>1075.9318326500002</v>
+        <v>1177.0223890899999</v>
       </c>
       <c r="C162" s="6">
-        <v>385.21165443000001</v>
+        <v>404.87584577999996</v>
       </c>
       <c r="D162" s="6">
-        <v>206.45128468999999</v>
+        <v>211.32644790999998</v>
       </c>
       <c r="E162" s="6">
         <v>0</v>
       </c>
       <c r="F162" s="6"/>
       <c r="G162" s="6">
-        <v>63.76</v>
+        <v>63.223999999999997</v>
       </c>
       <c r="H162" s="7">
-        <v>1731.3547717700003</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1856.4486827799999</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A163" s="4">
-        <v>41213</v>
+        <v>41274</v>
       </c>
       <c r="B163" s="6">
-        <v>1110.6197917100001</v>
+        <v>1079.5236591800001</v>
       </c>
       <c r="C163" s="6">
-        <v>382.93992407999997</v>
+        <v>388.47166770999996</v>
       </c>
       <c r="D163" s="6">
-        <v>208.68419878999998</v>
+        <v>208.53980663999999</v>
       </c>
       <c r="E163" s="6">
         <v>0</v>
       </c>
       <c r="F163" s="6"/>
       <c r="G163" s="6">
-        <v>62.76</v>
+        <v>61.017000000000003</v>
       </c>
       <c r="H163" s="7">
-        <v>1765.0039145799999</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1737.5521335300002</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A164" s="4">
-        <v>41182</v>
+        <v>41243</v>
       </c>
       <c r="B164" s="6">
-        <v>1100.3356736600001</v>
+        <v>1075.9318326500002</v>
       </c>
       <c r="C164" s="6">
-        <v>372.47556458999998</v>
+        <v>385.21165443000001</v>
       </c>
       <c r="D164" s="6">
-        <v>210.26885605000001</v>
+        <v>206.45128468999999</v>
       </c>
       <c r="E164" s="6">
         <v>0</v>
       </c>
       <c r="F164" s="6"/>
       <c r="G164" s="6">
-        <v>61.496000000000002</v>
+        <v>63.76</v>
       </c>
       <c r="H164" s="7">
-        <v>1744.5760943</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1731.3547717700003</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A165" s="4">
-        <v>41152</v>
+        <v>41213</v>
       </c>
       <c r="B165" s="6">
-        <v>1099.1882067700001</v>
+        <v>1110.6197917100001</v>
       </c>
       <c r="C165" s="6">
-        <v>357.93984091000004</v>
+        <v>382.93992407999997</v>
       </c>
       <c r="D165" s="6">
-        <v>201.21966519</v>
+        <v>208.68419878999998</v>
       </c>
       <c r="E165" s="6">
         <v>0</v>
       </c>
       <c r="F165" s="6"/>
       <c r="G165" s="6">
-        <v>58.593000000000004</v>
+        <v>62.76</v>
       </c>
       <c r="H165" s="7">
-        <v>1716.9407128700002</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1765.0039145799999</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A166" s="4">
-        <v>41121</v>
+        <v>41182</v>
       </c>
       <c r="B166" s="6">
-        <v>1041.3314514400001</v>
+        <v>1100.3356736600001</v>
       </c>
       <c r="C166" s="6">
-        <v>347.12974300000002</v>
+        <v>372.47556458999998</v>
       </c>
       <c r="D166" s="6">
-        <v>192.47526198</v>
+        <v>210.26885605000001</v>
       </c>
       <c r="E166" s="6">
         <v>0</v>
       </c>
       <c r="F166" s="6"/>
       <c r="G166" s="6">
-        <v>55.690199999999997</v>
+        <v>61.496000000000002</v>
       </c>
       <c r="H166" s="7">
-        <v>1636.62665642</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1744.5760943</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A167" s="4">
-        <v>41090</v>
+        <v>41152</v>
       </c>
       <c r="B167" s="6">
-        <v>997.49096021000003</v>
+        <v>1099.1882067700001</v>
       </c>
       <c r="C167" s="6">
-        <v>333.37235043999999</v>
+        <v>357.93984091000004</v>
       </c>
       <c r="D167" s="6">
-        <v>183.63535739</v>
+        <v>201.21966519</v>
       </c>
       <c r="E167" s="6">
         <v>0</v>
       </c>
       <c r="F167" s="6"/>
       <c r="G167" s="6">
-        <v>51.892000000000003</v>
+        <v>58.593000000000004</v>
       </c>
       <c r="H167" s="7">
-        <v>1566.39066804</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1716.9407128700002</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A168" s="4">
-        <v>41060</v>
+        <v>41121</v>
       </c>
       <c r="B168" s="6">
-        <v>1020.74620937</v>
+        <v>1041.3314514400001</v>
       </c>
       <c r="C168" s="6">
-        <v>337.47027094999999</v>
+        <v>347.12974300000002</v>
       </c>
       <c r="D168" s="6">
-        <v>182.67460116999999</v>
+        <v>192.47526198</v>
       </c>
       <c r="E168" s="6">
         <v>0</v>
       </c>
       <c r="F168" s="6"/>
       <c r="G168" s="6">
-        <v>58.8</v>
+        <v>55.690199999999997</v>
       </c>
       <c r="H168" s="7">
-        <v>1599.69108149</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1636.62665642</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A169" s="4">
-        <v>41029</v>
+        <v>41090</v>
       </c>
       <c r="B169" s="6">
-        <v>1183.69220275</v>
+        <v>997.49096021000003</v>
       </c>
       <c r="C169" s="6">
-        <v>371.52630843999998</v>
+        <v>333.37235043999999</v>
       </c>
       <c r="D169" s="6">
-        <v>198.13354525</v>
+        <v>183.63535739</v>
       </c>
       <c r="E169" s="6">
         <v>0</v>
       </c>
       <c r="F169" s="6"/>
       <c r="G169" s="6">
-        <v>63.45</v>
+        <v>51.892000000000003</v>
       </c>
       <c r="H169" s="7">
-        <v>1816.8020564400001</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1566.39066804</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A170" s="4">
-        <v>40999</v>
+        <v>41060</v>
       </c>
       <c r="B170" s="6">
-        <v>1207.31008247</v>
+        <v>1020.74620937</v>
       </c>
       <c r="C170" s="6">
-        <v>368.09870420999999</v>
+        <v>337.47027094999999</v>
       </c>
       <c r="D170" s="6">
-        <v>201.16222166999998</v>
+        <v>182.67460116999999</v>
       </c>
       <c r="E170" s="6">
         <v>0</v>
       </c>
       <c r="F170" s="6"/>
       <c r="G170" s="6">
-        <v>63.65</v>
+        <v>58.8</v>
       </c>
       <c r="H170" s="7">
-        <v>1840.2210083500001</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1599.69108149</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A171" s="4">
-        <v>40968</v>
+        <v>41029</v>
       </c>
       <c r="B171" s="6">
-        <v>1291.9029051</v>
+        <v>1183.69220275</v>
       </c>
       <c r="C171" s="6">
-        <v>359.17622662999997</v>
+        <v>371.52630843999998</v>
       </c>
       <c r="D171" s="6">
-        <v>206.97053391</v>
+        <v>198.13354525</v>
       </c>
       <c r="E171" s="6">
         <v>0</v>
       </c>
       <c r="F171" s="6"/>
       <c r="G171" s="6">
-        <v>65.441000000000003</v>
+        <v>63.45</v>
       </c>
       <c r="H171" s="7">
-        <v>1923.4906656400001</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1816.8020564400001</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A172" s="4">
-        <v>40939</v>
+        <v>40999</v>
       </c>
       <c r="B172" s="6">
-        <v>1223.3492305</v>
+        <v>1207.31008247</v>
       </c>
       <c r="C172" s="6">
-        <v>347.78104327</v>
+        <v>368.09870420999999</v>
       </c>
       <c r="D172" s="6">
-        <v>199.13349159999999</v>
+        <v>201.16222166999998</v>
       </c>
       <c r="E172" s="6">
         <v>0</v>
       </c>
       <c r="F172" s="6"/>
       <c r="G172" s="6">
-        <v>63.634</v>
+        <v>63.65</v>
       </c>
       <c r="H172" s="7">
-        <v>1833.8977653699999</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1840.2210083500001</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A173" s="4">
-        <v>40908</v>
+        <v>40968</v>
       </c>
       <c r="B173" s="6">
-        <v>1083.74700224</v>
+        <v>1291.9029051</v>
       </c>
       <c r="C173" s="6">
-        <v>327.09709502999999</v>
+        <v>359.17622662999997</v>
       </c>
       <c r="D173" s="6">
-        <v>184.81035688999998</v>
+        <v>206.97053391</v>
       </c>
       <c r="E173" s="6">
         <v>0</v>
       </c>
       <c r="F173" s="6"/>
       <c r="G173" s="6">
-        <v>60.957000000000001</v>
+        <v>65.441000000000003</v>
       </c>
       <c r="H173" s="7">
-        <v>1656.6114541599998</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1923.4906656400001</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A174" s="4">
-        <v>40877</v>
+        <v>40939</v>
       </c>
       <c r="B174" s="6">
-        <v>1215.5229479500001</v>
+        <v>1223.3492305</v>
       </c>
       <c r="C174" s="6">
-        <v>343.30474216000005</v>
+        <v>347.78104327</v>
       </c>
       <c r="D174" s="6">
-        <v>197.04752068000002</v>
+        <v>199.13349159999999</v>
       </c>
       <c r="E174" s="6">
         <v>0</v>
       </c>
       <c r="F174" s="6"/>
       <c r="G174" s="6">
-        <v>62.384999999999998</v>
+        <v>63.634</v>
       </c>
       <c r="H174" s="7">
-        <v>1818.2602107900002</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1833.8977653699999</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A175" s="4">
-        <v>40847</v>
+        <v>40908</v>
       </c>
       <c r="B175" s="6">
-        <v>1248.9317360699999</v>
+        <v>1083.74700224</v>
       </c>
       <c r="C175" s="6">
-        <v>355.10461617999999</v>
+        <v>327.09709502999999</v>
       </c>
       <c r="D175" s="6">
-        <v>199.00208144999999</v>
+        <v>184.81035688999998</v>
       </c>
       <c r="E175" s="6">
         <v>0</v>
       </c>
       <c r="F175" s="6"/>
       <c r="G175" s="6">
-        <v>64.436199999999999</v>
+        <v>60.957000000000001</v>
       </c>
       <c r="H175" s="7">
-        <v>1867.4746337000001</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1656.6114541599998</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A176" s="4">
-        <v>40816</v>
+        <v>40877</v>
       </c>
       <c r="B176" s="6">
-        <v>1114.3375189100002</v>
+        <v>1215.5229479500001</v>
       </c>
       <c r="C176" s="6">
-        <v>341.17080679000003</v>
+        <v>343.30474216000005</v>
       </c>
       <c r="D176" s="6">
-        <v>182.83271159999998</v>
+        <v>197.04752068000002</v>
       </c>
       <c r="E176" s="6">
         <v>0</v>
       </c>
       <c r="F176" s="6"/>
       <c r="G176" s="6">
-        <v>62.116</v>
+        <v>62.384999999999998</v>
       </c>
       <c r="H176" s="7">
-        <v>1700.4570372999999</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1818.2602107900002</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A177" s="4">
-        <v>40786</v>
+        <v>40847</v>
       </c>
       <c r="B177" s="6">
-        <v>1316.7384670199999</v>
+        <v>1248.9317360699999</v>
       </c>
       <c r="C177" s="6">
-        <v>372.86392192</v>
+        <v>355.10461617999999</v>
       </c>
       <c r="D177" s="6">
-        <v>209.19717331000001</v>
+        <v>199.00208144999999</v>
       </c>
       <c r="E177" s="6">
         <v>0</v>
       </c>
       <c r="F177" s="6"/>
       <c r="G177" s="6">
-        <v>67.95</v>
+        <v>64.436199999999999</v>
       </c>
       <c r="H177" s="7">
-        <v>1966.7495622500001</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1867.4746337000001</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A178" s="4">
-        <v>40755</v>
+        <v>40816</v>
       </c>
       <c r="B178" s="6">
-        <v>1403.00869392</v>
+        <v>1114.3375189100002</v>
       </c>
       <c r="C178" s="6">
-        <v>397.82013599999999</v>
+        <v>341.17080679000003</v>
       </c>
       <c r="D178" s="6">
-        <v>217.81732458000002</v>
+        <v>182.83271159999998</v>
       </c>
       <c r="E178" s="6">
         <v>0</v>
       </c>
       <c r="F178" s="6"/>
       <c r="G178" s="6">
-        <v>69.995000000000005</v>
+        <v>62.116</v>
       </c>
       <c r="H178" s="7">
-        <v>2088.6411545000001</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1700.4570372999999</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A179" s="4">
-        <v>40724</v>
+        <v>40786</v>
       </c>
       <c r="B179" s="6">
-        <v>1346.14436355</v>
+        <v>1316.7384670199999</v>
       </c>
       <c r="C179" s="6">
-        <v>379.69909181999998</v>
+        <v>372.86392192</v>
       </c>
       <c r="D179" s="6">
-        <v>211.18561043</v>
+        <v>209.19717331000001</v>
       </c>
       <c r="E179" s="6">
         <v>0</v>
       </c>
       <c r="F179" s="6"/>
       <c r="G179" s="6">
-        <v>68.492000000000004</v>
+        <v>67.95</v>
       </c>
       <c r="H179" s="7">
-        <v>2005.5210657999999</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1966.7495622500001</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A180" s="4">
-        <v>40694</v>
+        <v>40755</v>
       </c>
       <c r="B180" s="6">
-        <v>1405.42876097</v>
+        <v>1403.00869392</v>
       </c>
       <c r="C180" s="6">
-        <v>390.38513279</v>
+        <v>397.82013599999999</v>
       </c>
       <c r="D180" s="6">
-        <v>223.23424416</v>
+        <v>217.81732458000002</v>
       </c>
       <c r="E180" s="6">
         <v>0</v>
       </c>
       <c r="F180" s="6"/>
       <c r="G180" s="6">
-        <v>69.7</v>
+        <v>69.995000000000005</v>
       </c>
       <c r="H180" s="7">
-        <v>2088.7481379199999</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:8" x14ac:dyDescent="0.25">
+        <v>2088.6411545000001</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A181" s="4">
-        <v>40663</v>
+        <v>40724</v>
       </c>
       <c r="B181" s="6">
-        <v>1470.7007328699999</v>
+        <v>1346.14436355</v>
       </c>
       <c r="C181" s="6">
-        <v>391.10088360000003</v>
+        <v>379.69909181999998</v>
       </c>
       <c r="D181" s="6">
-        <v>230.20041334999999</v>
+        <v>211.18561043</v>
       </c>
       <c r="E181" s="6">
         <v>0</v>
       </c>
       <c r="F181" s="6"/>
       <c r="G181" s="6">
-        <v>71.069999999999993</v>
+        <v>68.492000000000004</v>
       </c>
       <c r="H181" s="7">
-        <v>2163.0720298199999</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:8" x14ac:dyDescent="0.25">
+        <v>2005.5210657999999</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A182" s="4">
-        <v>40633</v>
+        <v>40694</v>
       </c>
       <c r="B182" s="6">
-        <v>1382.1970975300001</v>
+        <v>1405.42876097</v>
       </c>
       <c r="C182" s="6">
-        <v>378.12180923</v>
+        <v>390.38513279</v>
       </c>
       <c r="D182" s="6">
-        <v>226.06389761000003</v>
+        <v>223.23424416</v>
       </c>
       <c r="E182" s="6">
         <v>0</v>
       </c>
       <c r="F182" s="6"/>
       <c r="G182" s="6">
-        <v>69.090999999999994</v>
+        <v>69.7</v>
       </c>
       <c r="H182" s="7">
-        <v>2055.4738043699999</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:8" x14ac:dyDescent="0.25">
+        <v>2088.7481379199999</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A183" s="4">
-        <v>40602</v>
+        <v>40663</v>
       </c>
       <c r="B183" s="6">
-        <v>1358.8512814999999</v>
+        <v>1470.7007328699999</v>
       </c>
       <c r="C183" s="6">
-        <v>359.67008170999998</v>
+        <v>391.10088360000003</v>
       </c>
       <c r="D183" s="6">
-        <v>215.16422643000001</v>
+        <v>230.20041334999999</v>
       </c>
       <c r="E183" s="6">
         <v>0</v>
       </c>
       <c r="F183" s="6"/>
       <c r="G183" s="6">
-        <v>67.569000000000003</v>
+        <v>71.069999999999993</v>
       </c>
       <c r="H183" s="7">
-        <v>2001.2545896400002</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:8" x14ac:dyDescent="0.25">
+        <v>2163.0720298199999</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A184" s="4">
-        <v>40574</v>
+        <v>40633</v>
       </c>
       <c r="B184" s="6">
-        <v>1325.4542123900001</v>
+        <v>1382.1970975300001</v>
       </c>
       <c r="C184" s="6">
-        <v>358.272222</v>
+        <v>378.12180923</v>
       </c>
       <c r="D184" s="6">
-        <v>209.47020661000002</v>
+        <v>226.06389761000003</v>
       </c>
       <c r="E184" s="6">
         <v>0</v>
       </c>
       <c r="F184" s="6"/>
       <c r="G184" s="6">
-        <v>66.823499999999996</v>
+        <v>69.090999999999994</v>
       </c>
       <c r="H184" s="7">
-        <v>1960.020141</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:8" x14ac:dyDescent="0.25">
+        <v>2055.4738043699999</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A185" s="4">
-        <v>40543</v>
+        <v>40602</v>
       </c>
       <c r="B185" s="6">
-        <v>1318.44488699</v>
+        <v>1358.8512814999999</v>
       </c>
       <c r="C185" s="6">
-        <v>401.26741876</v>
+        <v>359.67008170999998</v>
       </c>
       <c r="D185" s="6">
-        <v>232.68952752000001</v>
+        <v>215.16422643000001</v>
       </c>
       <c r="E185" s="6">
         <v>0</v>
       </c>
       <c r="F185" s="6"/>
       <c r="G185" s="6">
-        <v>66.849999999999994</v>
+        <v>67.569000000000003</v>
       </c>
       <c r="H185" s="7">
-        <v>2019.2518332699999</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:8" x14ac:dyDescent="0.25">
+        <v>2001.2545896400002</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A186" s="4">
-        <v>40512</v>
+        <v>40574</v>
       </c>
       <c r="B186" s="6">
-        <v>1284.4356477700001</v>
+        <v>1325.4542123900001</v>
       </c>
       <c r="C186" s="6">
-        <v>395.29282425000002</v>
+        <v>358.272222</v>
       </c>
       <c r="D186" s="6">
-        <v>220.36534072000001</v>
+        <v>209.47020661000002</v>
       </c>
       <c r="E186" s="6">
         <v>0</v>
       </c>
       <c r="F186" s="6"/>
       <c r="G186" s="6">
-        <v>64.861999999999995</v>
+        <v>66.823499999999996</v>
       </c>
       <c r="H186" s="7">
-        <v>1964.9558127400001</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1960.020141</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A187" s="4">
-        <v>40482</v>
+        <v>40543</v>
       </c>
       <c r="B187" s="6">
-        <v>1223.9283741400002</v>
+        <v>1318.44488699</v>
       </c>
       <c r="C187" s="6">
-        <v>401.91698964</v>
+        <v>401.26741876</v>
       </c>
       <c r="D187" s="6">
-        <v>210.38557977000002</v>
+        <v>232.68952752000001</v>
       </c>
       <c r="E187" s="6">
         <v>0</v>
       </c>
       <c r="F187" s="6"/>
       <c r="G187" s="6">
-        <v>63.066000000000003</v>
+        <v>66.849999999999994</v>
       </c>
       <c r="H187" s="7">
-        <v>1899.2969435500002</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:8" x14ac:dyDescent="0.25">
+        <v>2019.2518332699999</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A188" s="4">
-        <v>40451</v>
+        <v>40512</v>
       </c>
       <c r="B188" s="6">
-        <v>1096.195651</v>
+        <v>1284.4356477700001</v>
       </c>
       <c r="C188" s="6">
-        <v>382.06484381999996</v>
+        <v>395.29282425000002</v>
       </c>
       <c r="D188" s="6">
-        <v>202.27963600999999</v>
+        <v>220.36534072000001</v>
       </c>
       <c r="E188" s="6">
         <v>0</v>
       </c>
       <c r="F188" s="6"/>
       <c r="G188" s="6">
-        <v>58.1038</v>
+        <v>64.861999999999995</v>
       </c>
       <c r="H188" s="7">
-        <v>1738.6439308299998</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1964.9558127400001</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A189" s="4">
-        <v>40421</v>
+        <v>40482</v>
       </c>
       <c r="B189" s="6">
-        <v>990.15355536000004</v>
+        <v>1223.9283741400002</v>
       </c>
       <c r="C189" s="6">
-        <v>332.93761354000003</v>
+        <v>401.91698964</v>
       </c>
       <c r="D189" s="6">
-        <v>187.35553821000002</v>
+        <v>210.38557977000002</v>
       </c>
       <c r="E189" s="6">
         <v>0</v>
       </c>
       <c r="F189" s="6"/>
       <c r="G189" s="6">
-        <v>50.558999999999997</v>
+        <v>63.066000000000003</v>
       </c>
       <c r="H189" s="7">
-        <v>1561.0057071100002</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1899.2969435500002</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A190" s="4">
-        <v>40390</v>
+        <v>40451</v>
       </c>
       <c r="B190" s="6">
-        <v>964.19533897000008</v>
+        <v>1096.195651</v>
       </c>
       <c r="C190" s="6">
-        <v>324.31455016000001</v>
+        <v>382.06484381999996</v>
       </c>
       <c r="D190" s="6">
-        <v>180.26173875999999</v>
+        <v>202.27963600999999</v>
       </c>
       <c r="E190" s="6">
         <v>0</v>
       </c>
       <c r="F190" s="6"/>
       <c r="G190" s="6">
-        <v>45.77</v>
+        <v>58.1038</v>
       </c>
       <c r="H190" s="7">
-        <v>1514.5416278900002</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1738.6439308299998</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A191" s="4">
-        <v>40359</v>
+        <v>40421</v>
       </c>
       <c r="B191" s="6">
-        <v>856.12426784000002</v>
+        <v>990.15355536000004</v>
       </c>
       <c r="C191" s="6">
-        <v>312.15889116000005</v>
+        <v>332.93761354000003</v>
       </c>
       <c r="D191" s="6">
-        <v>174.77497018</v>
+        <v>187.35553821000002</v>
       </c>
       <c r="E191" s="6">
         <v>0</v>
       </c>
       <c r="F191" s="6"/>
       <c r="G191" s="6">
-        <v>45.77</v>
+        <v>50.558999999999997</v>
       </c>
       <c r="H191" s="7">
-        <v>1388.8281291800001</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1561.0057071100002</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A192" s="4">
-        <v>40329</v>
+        <v>40390</v>
       </c>
       <c r="B192" s="6">
-        <v>877.24156809999999</v>
+        <v>964.19533897000008</v>
       </c>
       <c r="C192" s="6">
-        <v>300.36430873</v>
+        <v>324.31455016000001</v>
       </c>
       <c r="D192" s="6">
-        <v>169.81149390000002</v>
+        <v>180.26173875999999</v>
       </c>
       <c r="E192" s="6">
         <v>0</v>
       </c>
       <c r="F192" s="6"/>
       <c r="G192" s="6">
-        <v>49.22</v>
+        <v>45.77</v>
       </c>
       <c r="H192" s="7">
-        <v>1396.6373707299999</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1514.5416278900002</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A193" s="4">
-        <v>40298</v>
+        <v>40359</v>
       </c>
       <c r="B193" s="6">
-        <v>922.16837923000003</v>
+        <v>856.12426784000002</v>
       </c>
       <c r="C193" s="6">
-        <v>319.85063004</v>
+        <v>312.15889116000005</v>
       </c>
       <c r="D193" s="6">
-        <v>177.70396862000001</v>
+        <v>174.77497018</v>
       </c>
       <c r="E193" s="6">
         <v>0</v>
       </c>
       <c r="F193" s="6"/>
       <c r="G193" s="6">
-        <v>51.451000000000001</v>
+        <v>45.77</v>
       </c>
       <c r="H193" s="7">
-        <v>1471.1739778899998</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1388.8281291800001</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A194" s="4">
-        <v>40268</v>
+        <v>40329</v>
       </c>
       <c r="B194" s="6">
-        <v>819.65960899000004</v>
+        <v>877.24156809999999</v>
       </c>
       <c r="C194" s="6">
-        <v>295.49582393000003</v>
+        <v>300.36430873</v>
       </c>
       <c r="D194" s="6">
-        <v>167.47121884999999</v>
+        <v>169.81149390000002</v>
       </c>
       <c r="E194" s="6">
         <v>0</v>
       </c>
       <c r="F194" s="6"/>
       <c r="G194" s="6">
-        <v>48.875</v>
+        <v>49.22</v>
       </c>
       <c r="H194" s="7">
-        <v>1331.5016517700001</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1396.6373707299999</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A195" s="4">
-        <v>40237</v>
+        <v>40298</v>
       </c>
       <c r="B195" s="6">
-        <v>785.41528347000008</v>
+        <v>922.16837923000003</v>
       </c>
       <c r="C195" s="6">
-        <v>273.96117430999999</v>
+        <v>319.85063004</v>
       </c>
       <c r="D195" s="6">
-        <v>163.42241612999999</v>
+        <v>177.70396862000001</v>
       </c>
       <c r="E195" s="6">
         <v>0</v>
       </c>
       <c r="F195" s="6"/>
       <c r="G195" s="6">
-        <v>47.81</v>
+        <v>51.451000000000001</v>
       </c>
       <c r="H195" s="7">
-        <v>1270.6088739099998</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1471.1739778899998</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A196" s="4">
-        <v>40209</v>
+        <v>40268</v>
       </c>
       <c r="B196" s="6">
-        <v>751.78691872000002</v>
+        <v>819.65960899000004</v>
       </c>
       <c r="C196" s="6">
-        <v>270.47121660000005</v>
+        <v>295.49582393000003</v>
       </c>
       <c r="D196" s="6">
-        <v>157.09730819999999</v>
+        <v>167.47121884999999</v>
       </c>
       <c r="E196" s="6">
         <v>0</v>
       </c>
       <c r="F196" s="6"/>
       <c r="G196" s="6">
-        <v>46.384</v>
+        <v>48.875</v>
       </c>
       <c r="H196" s="7">
-        <v>1225.7394435199999</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1331.5016517700001</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A197" s="4">
-        <v>40178</v>
+        <v>40237</v>
       </c>
       <c r="B197" s="6">
-        <v>735.80027187999997</v>
+        <v>785.41528347000008</v>
       </c>
       <c r="C197" s="6">
-        <v>270.94990311000004</v>
+        <v>273.96117430999999</v>
       </c>
       <c r="D197" s="6">
-        <v>161.93401391999998</v>
+        <v>163.42241612999999</v>
       </c>
       <c r="E197" s="6">
         <v>0</v>
       </c>
       <c r="F197" s="6"/>
       <c r="G197" s="6">
-        <v>45.89</v>
+        <v>47.81</v>
       </c>
       <c r="H197" s="7">
-        <v>1214.57418891</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1270.6088739099998</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A198" s="4">
-        <v>40147</v>
+        <v>40209</v>
       </c>
       <c r="B198" s="6">
-        <v>755.71632072</v>
+        <v>751.78691872000002</v>
       </c>
       <c r="C198" s="6">
-        <v>289.54256972000002</v>
+        <v>270.47121660000005</v>
       </c>
       <c r="D198" s="6">
-        <v>162.52489062999999</v>
+        <v>157.09730819999999</v>
       </c>
       <c r="E198" s="6">
         <v>0</v>
       </c>
       <c r="F198" s="6"/>
       <c r="G198" s="6">
-        <v>44.201900000000002</v>
+        <v>46.384</v>
       </c>
       <c r="H198" s="7">
-        <v>1251.9856810700003</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1225.7394435199999</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A199" s="4">
-        <v>40117</v>
+        <v>40178</v>
       </c>
       <c r="B199" s="6">
-        <v>684.84159676000002</v>
+        <v>735.80027187999997</v>
       </c>
       <c r="C199" s="6">
-        <v>279.36735182000001</v>
+        <v>270.94990311000004</v>
       </c>
       <c r="D199" s="6">
-        <v>150.78940802000002</v>
+        <v>161.93401391999998</v>
       </c>
       <c r="E199" s="6">
         <v>0</v>
       </c>
       <c r="F199" s="6"/>
       <c r="G199" s="6">
-        <v>41.8</v>
+        <v>45.89</v>
       </c>
       <c r="H199" s="7">
-        <v>1156.7983565999998</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1214.57418891</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A200" s="4">
-        <v>40086</v>
+        <v>40147</v>
       </c>
       <c r="B200" s="6">
-        <v>657.63279398999998</v>
+        <v>755.71632072</v>
       </c>
       <c r="C200" s="6">
-        <v>274.17454701999998</v>
+        <v>289.54256972000002</v>
       </c>
       <c r="D200" s="6">
-        <v>144.47474516</v>
+        <v>162.52489062999999</v>
       </c>
       <c r="E200" s="6">
         <v>0</v>
       </c>
       <c r="F200" s="6"/>
       <c r="G200" s="6">
-        <v>40.374000000000002</v>
+        <v>44.201900000000002</v>
       </c>
       <c r="H200" s="7">
-        <v>1116.65608617</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1251.9856810700003</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A201" s="4">
-        <v>40056</v>
+        <v>40117</v>
       </c>
       <c r="B201" s="6">
-        <v>582.75947383000005</v>
+        <v>684.84159676000002</v>
       </c>
       <c r="C201" s="6">
-        <v>254.51995323</v>
+        <v>279.36735182000001</v>
       </c>
       <c r="D201" s="6">
-        <v>131.72360598</v>
+        <v>150.78940802000002</v>
       </c>
       <c r="E201" s="6">
         <v>0</v>
       </c>
       <c r="F201" s="6"/>
       <c r="G201" s="6">
-        <v>37.799999999999997</v>
+        <v>41.8</v>
       </c>
       <c r="H201" s="7">
-        <v>1006.8030330400001</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1156.7983565999998</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A202" s="4">
-        <v>40025</v>
+        <v>40086</v>
       </c>
       <c r="B202" s="6">
-        <v>559.43591955999989</v>
+        <v>657.63279398999998</v>
       </c>
       <c r="C202" s="6">
-        <v>249.68820097</v>
+        <v>274.17454701999998</v>
       </c>
       <c r="D202" s="6">
-        <v>127.20203382</v>
+        <v>144.47474516</v>
       </c>
       <c r="E202" s="6">
         <v>0</v>
       </c>
       <c r="F202" s="6"/>
       <c r="G202" s="6">
-        <v>36.299999999999997</v>
+        <v>40.374000000000002</v>
       </c>
       <c r="H202" s="7">
-        <v>972.62615434999987</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1116.65608617</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A203" s="4">
-        <v>39994</v>
+        <v>40056</v>
       </c>
       <c r="B203" s="6">
-        <v>478.49128247000004</v>
+        <v>582.75947383000005</v>
       </c>
       <c r="C203" s="6">
-        <v>236.83033406000001</v>
+        <v>254.51995323</v>
       </c>
       <c r="D203" s="6">
-        <v>120.9733837</v>
+        <v>131.72360598</v>
       </c>
       <c r="E203" s="6">
         <v>0</v>
       </c>
       <c r="F203" s="6"/>
       <c r="G203" s="6">
-        <v>35</v>
+        <v>37.799999999999997</v>
       </c>
       <c r="H203" s="7">
-        <v>871.29500023000003</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1006.8030330400001</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A204" s="4">
-        <v>39964</v>
+        <v>40025</v>
       </c>
       <c r="B204" s="6">
-        <v>546.24358792999999</v>
+        <v>559.43591955999989</v>
       </c>
       <c r="C204" s="6">
-        <v>238.57466385000001</v>
+        <v>249.68820097</v>
       </c>
       <c r="D204" s="6">
-        <v>119.21746127999999</v>
+        <v>127.20203382</v>
       </c>
       <c r="E204" s="6">
         <v>0</v>
       </c>
       <c r="F204" s="6"/>
       <c r="G204" s="6">
-        <v>34.700000000000003</v>
+        <v>36.299999999999997</v>
       </c>
       <c r="H204" s="7">
-        <v>938.73571305999997</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:8" x14ac:dyDescent="0.25">
+        <v>972.62615434999987</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A205" s="4">
-        <v>39933</v>
+        <v>39994</v>
       </c>
       <c r="B205" s="6">
-        <v>405.84504982999999</v>
+        <v>478.49128247000004</v>
       </c>
       <c r="C205" s="6">
-        <v>184.94248894999998</v>
+        <v>236.83033406000001</v>
       </c>
       <c r="D205" s="6">
-        <v>95.721806479999998</v>
+        <v>120.9733837</v>
       </c>
       <c r="E205" s="6">
         <v>0</v>
       </c>
       <c r="F205" s="6"/>
       <c r="G205" s="6">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H205" s="7">
-        <v>719.50934526000003</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:8" x14ac:dyDescent="0.25">
+        <v>871.29500023000003</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A206" s="4">
-        <v>39903</v>
+        <v>39964</v>
       </c>
       <c r="B206" s="6">
-        <v>322.61949139000001</v>
+        <v>546.24358792999999</v>
       </c>
       <c r="C206" s="6">
-        <v>153.42437903999999</v>
+        <v>238.57466385000001</v>
       </c>
       <c r="D206" s="6">
-        <v>83.203729069999994</v>
+        <v>119.21746127999999</v>
       </c>
       <c r="E206" s="6">
         <v>0</v>
       </c>
       <c r="F206" s="6"/>
       <c r="G206" s="6">
-        <v>30.9</v>
+        <v>34.700000000000003</v>
       </c>
       <c r="H206" s="7">
-        <v>590.14759949999996</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:8" x14ac:dyDescent="0.25">
+        <v>938.73571305999997</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A207" s="4">
-        <v>39872</v>
+        <v>39933</v>
       </c>
       <c r="B207" s="6">
-        <v>455.36637915</v>
+        <v>405.84504982999999</v>
       </c>
       <c r="C207" s="6">
-        <v>174.97241005000001</v>
+        <v>184.94248894999998</v>
       </c>
       <c r="D207" s="6">
-        <v>86.285142190000002</v>
+        <v>95.721806479999998</v>
       </c>
       <c r="E207" s="6">
         <v>0</v>
       </c>
       <c r="F207" s="6"/>
       <c r="G207" s="6">
-        <v>30.5</v>
+        <v>33</v>
       </c>
       <c r="H207" s="7">
-        <v>747.12393139000005</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:8" x14ac:dyDescent="0.25">
+        <v>719.50934526000003</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A208" s="4">
-        <v>39844</v>
+        <v>39903</v>
       </c>
       <c r="B208" s="6">
-        <v>474.69465522000002</v>
+        <v>322.61949139000001</v>
       </c>
       <c r="C208" s="6">
-        <v>196.30047303000001</v>
+        <v>153.42437903999999</v>
       </c>
       <c r="D208" s="6">
-        <v>89.342601110000004</v>
+        <v>83.203729069999994</v>
       </c>
       <c r="E208" s="6">
         <v>0</v>
       </c>
       <c r="F208" s="6"/>
       <c r="G208" s="6">
-        <v>32.200000000000003</v>
+        <v>30.9</v>
       </c>
       <c r="H208" s="7">
-        <v>792.53772935999996</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:8" x14ac:dyDescent="0.25">
+        <v>590.14759949999996</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A209" s="4">
-        <v>39813</v>
+        <v>39872</v>
       </c>
       <c r="B209" s="6">
-        <v>443.45724773000001</v>
+        <v>455.36637915</v>
       </c>
       <c r="C209" s="6">
-        <v>206.36463883000002</v>
+        <v>174.97241005000001</v>
       </c>
       <c r="D209" s="6">
-        <v>88.057455599999997</v>
+        <v>86.285142190000002</v>
       </c>
       <c r="E209" s="6">
         <v>0</v>
       </c>
       <c r="F209" s="6"/>
       <c r="G209" s="6">
-        <v>31.4</v>
+        <v>30.5</v>
       </c>
       <c r="H209" s="7">
-        <v>769.27934216000006</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:8" x14ac:dyDescent="0.25">
+        <v>747.12393139000005</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A210" s="4">
-        <v>39782</v>
+        <v>39844</v>
       </c>
       <c r="B210" s="6">
-        <v>417.74939228</v>
+        <v>474.69465522000002</v>
       </c>
       <c r="C210" s="6">
-        <v>205.34864563999997</v>
+        <v>196.30047303000001</v>
       </c>
       <c r="D210" s="6">
-        <v>80.607214290000002</v>
+        <v>89.342601110000004</v>
       </c>
       <c r="E210" s="6">
         <v>0</v>
       </c>
       <c r="F210" s="6"/>
       <c r="G210" s="6">
-        <v>29.5</v>
+        <v>32.200000000000003</v>
       </c>
       <c r="H210" s="7">
-        <v>733.20525220999991</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:8" x14ac:dyDescent="0.25">
+        <v>792.53772935999996</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A211" s="4">
-        <v>39752</v>
+        <v>39813</v>
       </c>
       <c r="B211" s="6">
-        <v>460.74419189999998</v>
+        <v>443.45724773000001</v>
       </c>
       <c r="C211" s="6">
-        <v>223.31965678</v>
+        <v>206.36463883000002</v>
       </c>
       <c r="D211" s="6">
-        <v>85.115149930000001</v>
+        <v>88.057455599999997</v>
       </c>
       <c r="E211" s="6">
         <v>0</v>
       </c>
       <c r="F211" s="6"/>
       <c r="G211" s="6">
         <v>31.4</v>
       </c>
       <c r="H211" s="7">
-        <v>800.57899860999987</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:8" x14ac:dyDescent="0.25">
+        <v>769.27934216000006</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A212" s="4">
-        <v>39721</v>
+        <v>39782</v>
       </c>
       <c r="B212" s="6">
-        <v>571.22524634000001</v>
+        <v>417.74939228</v>
       </c>
       <c r="C212" s="6">
-        <v>362.79966452999997</v>
+        <v>205.34864563999997</v>
       </c>
       <c r="D212" s="6">
-        <v>105.50951863</v>
+        <v>80.607214290000002</v>
       </c>
       <c r="E212" s="6">
         <v>0</v>
       </c>
       <c r="F212" s="6"/>
       <c r="G212" s="6">
-        <v>38.4</v>
+        <v>29.5</v>
       </c>
       <c r="H212" s="7">
-        <v>1077.9344295000001</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:8" x14ac:dyDescent="0.25">
+        <v>733.20525220999991</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A213" s="4">
-        <v>39691</v>
+        <v>39752</v>
       </c>
       <c r="B213" s="6">
-        <v>644.35909044000005</v>
+        <v>460.74419189999998</v>
       </c>
       <c r="C213" s="6">
-        <v>398.63510581000003</v>
+        <v>223.31965678</v>
       </c>
       <c r="D213" s="6">
-        <v>118.78801401999999</v>
+        <v>85.115149930000001</v>
       </c>
       <c r="E213" s="6">
         <v>0</v>
       </c>
       <c r="F213" s="6"/>
       <c r="G213" s="6">
-        <v>43.1</v>
+        <v>31.4</v>
       </c>
       <c r="H213" s="7">
-        <v>1204.8822102700001</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:8" x14ac:dyDescent="0.25">
+        <v>800.57899860999987</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A214" s="4">
-        <v>39660</v>
+        <v>39721</v>
       </c>
       <c r="B214" s="6">
-        <v>707.46274144000006</v>
+        <v>571.22524634000001</v>
       </c>
       <c r="C214" s="6">
-        <v>427.469157</v>
+        <v>362.79966452999997</v>
       </c>
       <c r="D214" s="6">
-        <v>127.21259489000001</v>
+        <v>105.50951863</v>
       </c>
       <c r="E214" s="6">
         <v>0</v>
       </c>
       <c r="F214" s="6"/>
       <c r="G214" s="6">
-        <v>45.4</v>
+        <v>38.4</v>
       </c>
       <c r="H214" s="7">
-        <v>1307.5444933300003</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1077.9344295000001</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A215" s="4">
-        <v>39629</v>
+        <v>39691</v>
       </c>
       <c r="B215" s="6">
-        <v>726.29076439999994</v>
+        <v>644.35909044000005</v>
       </c>
       <c r="C215" s="6">
-        <v>464.34123523</v>
+        <v>398.63510581000003</v>
       </c>
       <c r="D215" s="6">
-        <v>133.98200170000001</v>
+        <v>118.78801401999999</v>
       </c>
       <c r="E215" s="6">
         <v>0</v>
       </c>
       <c r="F215" s="6"/>
       <c r="G215" s="6">
-        <v>45.6</v>
+        <v>43.1</v>
       </c>
       <c r="H215" s="7">
-        <v>1370.2140013300002</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1204.8822102700001</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A216" s="4">
-        <v>39599</v>
+        <v>39660</v>
       </c>
       <c r="B216" s="6">
-        <v>713.12344904999998</v>
+        <v>707.46274144000006</v>
       </c>
       <c r="C216" s="6">
-        <v>500.17089262999997</v>
+        <v>427.469157</v>
       </c>
       <c r="D216" s="6">
-        <v>133.53243645000001</v>
+        <v>127.21259489000001</v>
       </c>
       <c r="E216" s="6">
         <v>0</v>
       </c>
       <c r="F216" s="6"/>
       <c r="G216" s="6">
-        <v>46.8</v>
+        <v>45.4</v>
       </c>
       <c r="H216" s="7">
-        <v>1393.6267781299998</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1307.5444933300003</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A217" s="4">
-        <v>39568</v>
+        <v>39629</v>
       </c>
       <c r="B217" s="6">
-        <v>664.77325586999996</v>
+        <v>726.29076439999994</v>
       </c>
       <c r="C217" s="6">
-        <v>498.9075325</v>
+        <v>464.34123523</v>
       </c>
       <c r="D217" s="6">
-        <v>128.8497653</v>
+        <v>133.98200170000001</v>
       </c>
       <c r="E217" s="6">
         <v>0</v>
       </c>
       <c r="F217" s="6"/>
       <c r="G217" s="6">
-        <v>45.2</v>
+        <v>45.6</v>
       </c>
       <c r="H217" s="7">
-        <v>1337.7305536699998</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1370.2140013300002</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A218" s="4">
-        <v>39538</v>
+        <v>39599</v>
       </c>
       <c r="B218" s="6">
-        <v>644.09725023999999</v>
+        <v>713.12344904999998</v>
       </c>
       <c r="C218" s="6">
-        <v>514.04207903999998</v>
+        <v>500.17089262999997</v>
       </c>
       <c r="D218" s="6">
-        <v>133.08853692</v>
+        <v>133.53243645000001</v>
       </c>
       <c r="E218" s="6">
         <v>0</v>
       </c>
       <c r="F218" s="6"/>
       <c r="G218" s="6">
-        <v>46</v>
+        <v>46.8</v>
       </c>
       <c r="H218" s="7">
-        <v>1337.2278662000001</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1393.6267781299998</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A219" s="4">
-        <v>39507</v>
+        <v>39568</v>
       </c>
       <c r="B219" s="6">
-        <v>693.22103319000007</v>
+        <v>664.77325586999996</v>
       </c>
       <c r="C219" s="6">
-        <v>546.29442238000001</v>
+        <v>498.9075325</v>
       </c>
       <c r="D219" s="6">
-        <v>136.16173241999999</v>
+        <v>128.8497653</v>
       </c>
       <c r="E219" s="6">
         <v>0</v>
       </c>
       <c r="F219" s="6"/>
       <c r="G219" s="6">
-        <v>47.7</v>
+        <v>45.2</v>
       </c>
       <c r="H219" s="7">
-        <v>1423.3771879900003</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1337.7305536699998</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A220" s="4">
-        <v>39478</v>
+        <v>39538</v>
       </c>
       <c r="B220" s="6">
-        <v>637.70379248999996</v>
+        <v>644.09725023999999</v>
       </c>
       <c r="C220" s="6">
-        <v>556.37092946000007</v>
+        <v>514.04207903999998</v>
       </c>
       <c r="D220" s="6">
-        <v>130.73961023999999</v>
+        <v>133.08853692</v>
       </c>
       <c r="E220" s="6">
         <v>0</v>
       </c>
       <c r="F220" s="6"/>
       <c r="G220" s="6">
-        <v>45.3</v>
+        <v>46</v>
       </c>
       <c r="H220" s="7">
-        <v>1370.1143321900001</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1337.2278662000001</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A221" s="4">
-        <v>39447</v>
+        <v>39507</v>
       </c>
       <c r="B221" s="6">
-        <v>613.73700482000004</v>
+        <v>693.22103319000007</v>
       </c>
       <c r="C221" s="6">
-        <v>585.62747116999992</v>
+        <v>546.29442238000001</v>
       </c>
       <c r="D221" s="6">
-        <v>125.4</v>
+        <v>136.16173241999999</v>
       </c>
       <c r="E221" s="6">
         <v>0</v>
       </c>
       <c r="F221" s="6"/>
       <c r="G221" s="6">
-        <v>43</v>
+        <v>47.7</v>
       </c>
       <c r="H221" s="7">
-        <v>1369.04946681</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1423.3771879900003</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A222" s="4">
-        <v>39416</v>
+        <v>39478</v>
       </c>
       <c r="B222" s="6">
-        <v>565.21069910000006</v>
+        <v>637.70379248999996</v>
       </c>
       <c r="C222" s="6">
-        <v>552.24708428999998</v>
+        <v>556.37092946000007</v>
       </c>
       <c r="D222" s="6">
-        <v>125.9</v>
+        <v>130.73961023999999</v>
       </c>
       <c r="E222" s="6">
         <v>0</v>
       </c>
       <c r="F222" s="6"/>
       <c r="G222" s="6">
-        <v>42</v>
+        <v>45.3</v>
       </c>
       <c r="H222" s="7">
-        <v>1159.4577833899998</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1370.1143321900001</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A223" s="4">
-        <v>39386</v>
+        <v>39447</v>
       </c>
       <c r="B223" s="6">
-        <v>587.28789938</v>
+        <v>613.73700482000004</v>
       </c>
       <c r="C223" s="6">
-        <v>557.51260258000002</v>
+        <v>585.62747116999992</v>
       </c>
       <c r="D223" s="6">
-        <v>133.5</v>
+        <v>125.4</v>
       </c>
       <c r="E223" s="6">
         <v>0</v>
       </c>
       <c r="F223" s="6"/>
       <c r="G223" s="6">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H223" s="7">
-        <v>1188.80050196</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1369.04946681</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A224" s="4">
-        <v>39355</v>
+        <v>39416</v>
       </c>
       <c r="B224" s="6">
-        <v>535.22779958000001</v>
+        <v>565.21069910000006</v>
       </c>
       <c r="C224" s="6">
-        <v>578.97590044000003</v>
+        <v>552.24708428999998</v>
       </c>
       <c r="D224" s="6">
-        <v>125</v>
+        <v>125.9</v>
       </c>
       <c r="E224" s="6">
         <v>0</v>
       </c>
       <c r="F224" s="6"/>
       <c r="G224" s="6">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H224" s="7">
-        <v>1155.20370002</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1159.4577833899998</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A225" s="4">
-        <v>39325</v>
+        <v>39386</v>
       </c>
       <c r="B225" s="6">
-        <v>491.74963430999998</v>
+        <v>587.28789938</v>
       </c>
       <c r="C225" s="6">
-        <v>546.07606088</v>
+        <v>557.51260258000002</v>
       </c>
       <c r="D225" s="6">
-        <v>122</v>
+        <v>133.5</v>
       </c>
       <c r="E225" s="6">
         <v>0</v>
       </c>
       <c r="F225" s="6"/>
       <c r="G225" s="6">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H225" s="7">
-        <v>1076.82569519</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1188.80050196</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A226" s="4">
-        <v>39294</v>
+        <v>39355</v>
       </c>
       <c r="B226" s="6">
-        <v>520.80051308999998</v>
+        <v>535.22779958000001</v>
       </c>
       <c r="C226" s="6">
-        <v>573.14266775999999</v>
+        <v>578.97590044000003</v>
       </c>
       <c r="D226" s="6">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E226" s="6">
         <v>0</v>
       </c>
       <c r="F226" s="6"/>
       <c r="G226" s="6">
         <v>41</v>
       </c>
       <c r="H226" s="7">
-        <v>1134.9431808499999</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1155.20370002</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A227" s="4">
-        <v>39263</v>
+        <v>39325</v>
       </c>
       <c r="B227" s="6">
-        <v>478.65865811999998</v>
+        <v>491.74963430999998</v>
       </c>
       <c r="C227" s="6">
-        <v>556.61064177000003</v>
+        <v>546.07606088</v>
       </c>
       <c r="D227" s="6">
-        <v>186</v>
+        <v>122</v>
       </c>
       <c r="E227" s="6">
         <v>0</v>
       </c>
       <c r="F227" s="6"/>
       <c r="G227" s="6">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H227" s="7">
-        <v>1068.26929989</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1076.82569519</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A228" s="4">
-        <v>39233</v>
+        <v>39294</v>
       </c>
       <c r="B228" s="6">
-        <v>452.02908599</v>
+        <v>520.80051308999998</v>
       </c>
       <c r="C228" s="6">
-        <v>536.26929744999995</v>
+        <v>573.14266775999999</v>
       </c>
       <c r="D228" s="6">
-        <v>189.4</v>
+        <v>122</v>
       </c>
       <c r="E228" s="6">
         <v>0</v>
       </c>
       <c r="F228" s="6"/>
       <c r="G228" s="6">
-        <v>31.5</v>
+        <v>41</v>
       </c>
       <c r="H228" s="7">
-        <v>1019.7983834400001</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1134.9431808499999</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A229" s="4">
-        <v>39202</v>
+        <v>39263</v>
       </c>
       <c r="B229" s="6">
-        <v>444.09844451999999</v>
+        <v>478.65865811999998</v>
       </c>
       <c r="C229" s="6">
-        <v>508.18056388999997</v>
+        <v>556.61064177000003</v>
       </c>
       <c r="D229" s="6">
-        <v>203.4</v>
+        <v>186</v>
       </c>
       <c r="E229" s="6">
         <v>0</v>
       </c>
       <c r="F229" s="6"/>
       <c r="G229" s="6">
-        <v>29.2</v>
+        <v>33</v>
       </c>
       <c r="H229" s="7">
-        <v>981.47900841000001</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1068.26929989</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A230" s="4">
-        <v>39172</v>
+        <v>39233</v>
       </c>
       <c r="B230" s="6">
-        <v>423.81533379000001</v>
+        <v>452.02908599</v>
       </c>
       <c r="C230" s="6">
-        <v>496.90916076999997</v>
+        <v>536.26929744999995</v>
       </c>
       <c r="D230" s="6">
-        <v>205.4</v>
+        <v>189.4</v>
       </c>
       <c r="E230" s="6">
         <v>0</v>
       </c>
       <c r="F230" s="6"/>
       <c r="G230" s="6">
-        <v>24.4</v>
+        <v>31.5</v>
       </c>
       <c r="H230" s="7">
-        <v>945.1244945599999</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1019.7983834400001</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A231" s="4">
-        <v>39141</v>
+        <v>39202</v>
       </c>
       <c r="B231" s="6">
-        <v>417.64718048000003</v>
+        <v>444.09844451999999</v>
       </c>
       <c r="C231" s="6">
-        <v>494.13139613999999</v>
+        <v>508.18056388999997</v>
       </c>
       <c r="D231" s="6">
-        <v>201.6</v>
+        <v>203.4</v>
       </c>
       <c r="E231" s="6">
         <v>0</v>
       </c>
       <c r="F231" s="6"/>
       <c r="G231" s="6">
-        <v>24.2</v>
+        <v>29.2</v>
       </c>
       <c r="H231" s="7">
-        <v>935.97857662000001</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:8" x14ac:dyDescent="0.25">
+        <v>981.47900841000001</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A232" s="4">
-        <v>39113</v>
+        <v>39172</v>
       </c>
       <c r="B232" s="6">
-        <v>423.169848</v>
+        <v>423.81533379000001</v>
       </c>
       <c r="C232" s="6">
-        <v>494.10610700000001</v>
+        <v>496.90916076999997</v>
       </c>
       <c r="D232" s="6">
-        <v>197.7</v>
+        <v>205.4</v>
       </c>
       <c r="E232" s="6">
         <v>0</v>
       </c>
       <c r="F232" s="6"/>
       <c r="G232" s="6">
-        <v>23.5</v>
+        <v>24.4</v>
       </c>
       <c r="H232" s="7">
-        <v>940.77595499999995</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:8" x14ac:dyDescent="0.25">
+        <v>945.1244945599999</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A233" s="4">
-        <v>39082</v>
+        <v>39141</v>
       </c>
       <c r="B233" s="6">
-        <v>398</v>
+        <v>417.64718048000003</v>
       </c>
       <c r="C233" s="6">
-        <v>473.9</v>
+        <v>494.13139613999999</v>
       </c>
       <c r="D233" s="6">
-        <v>190.3</v>
+        <v>201.6</v>
       </c>
       <c r="E233" s="6">
         <v>0</v>
       </c>
       <c r="F233" s="6"/>
       <c r="G233" s="6">
-        <v>0</v>
+        <v>24.2</v>
       </c>
       <c r="H233" s="7">
-        <v>1062.2</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:8" x14ac:dyDescent="0.25">
+        <v>935.97857662000001</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A234" s="4">
-        <v>39051</v>
+        <v>39113</v>
       </c>
       <c r="B234" s="6">
-        <v>411</v>
+        <v>423.169848</v>
       </c>
       <c r="C234" s="6">
-        <v>523</v>
+        <v>494.10610700000001</v>
       </c>
       <c r="D234" s="6">
-        <v>191.7</v>
+        <v>197.7</v>
       </c>
       <c r="E234" s="6">
         <v>0</v>
       </c>
       <c r="F234" s="6"/>
       <c r="G234" s="6">
-        <v>0</v>
+        <v>23.5</v>
       </c>
       <c r="H234" s="7">
-        <v>1125.7</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:8" x14ac:dyDescent="0.25">
+        <v>940.77595499999995</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A235" s="4">
-        <v>39021</v>
+        <v>39082</v>
       </c>
       <c r="B235" s="6">
         <v>398</v>
       </c>
       <c r="C235" s="6">
-        <v>504</v>
+        <v>473.9</v>
       </c>
       <c r="D235" s="6">
-        <v>196.2</v>
+        <v>190.3</v>
       </c>
       <c r="E235" s="6">
         <v>0</v>
       </c>
       <c r="F235" s="6"/>
       <c r="G235" s="6">
         <v>0</v>
       </c>
       <c r="H235" s="7">
-        <v>1098.2</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1062.2</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A236" s="4">
-        <v>38990</v>
+        <v>39051</v>
       </c>
       <c r="B236" s="6">
-        <v>378.1</v>
+        <v>411</v>
       </c>
       <c r="C236" s="6">
-        <v>495</v>
+        <v>523</v>
       </c>
       <c r="D236" s="6">
-        <v>197.7</v>
+        <v>191.7</v>
       </c>
       <c r="E236" s="6">
         <v>0</v>
       </c>
       <c r="F236" s="6"/>
       <c r="G236" s="6">
         <v>0</v>
       </c>
       <c r="H236" s="7">
-        <v>1070.8</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1125.7</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A237" s="4">
-        <v>38960</v>
+        <v>39021</v>
       </c>
       <c r="B237" s="6">
-        <v>404.8</v>
+        <v>398</v>
       </c>
       <c r="C237" s="6">
-        <v>483</v>
+        <v>504</v>
       </c>
       <c r="D237" s="6">
-        <v>198.1</v>
+        <v>196.2</v>
       </c>
       <c r="E237" s="6">
         <v>0</v>
       </c>
       <c r="F237" s="6"/>
       <c r="G237" s="6">
         <v>0</v>
       </c>
       <c r="H237" s="7">
-        <v>1085.8999999999999</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1098.2</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A238" s="4">
-        <v>38929</v>
+        <v>38990</v>
       </c>
       <c r="B238" s="6">
-        <v>405.7</v>
+        <v>378.1</v>
       </c>
       <c r="C238" s="6">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="D238" s="6">
-        <v>200.4</v>
+        <v>197.7</v>
       </c>
       <c r="E238" s="6">
         <v>0</v>
       </c>
       <c r="F238" s="6"/>
       <c r="G238" s="6">
         <v>0</v>
       </c>
       <c r="H238" s="7">
-        <v>1088.1000000000001</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1070.8</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A239" s="4">
-        <v>38898</v>
+        <v>38960</v>
       </c>
       <c r="B239" s="6">
-        <v>401.9</v>
+        <v>404.8</v>
       </c>
       <c r="C239" s="6">
-        <v>490.6</v>
+        <v>483</v>
       </c>
       <c r="D239" s="6">
-        <v>202.6</v>
+        <v>198.1</v>
       </c>
       <c r="E239" s="6">
         <v>0</v>
       </c>
       <c r="F239" s="6"/>
       <c r="G239" s="6">
         <v>0</v>
       </c>
       <c r="H239" s="7">
-        <v>1095.0999999999999</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1085.8999999999999</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A240" s="4">
-        <v>38868</v>
+        <v>38929</v>
       </c>
       <c r="B240" s="6">
-        <v>418.6</v>
+        <v>405.7</v>
       </c>
       <c r="C240" s="6">
-        <v>506.7</v>
+        <v>482</v>
       </c>
       <c r="D240" s="6">
-        <v>200.2</v>
+        <v>200.4</v>
       </c>
       <c r="E240" s="6">
         <v>0</v>
       </c>
       <c r="F240" s="6"/>
       <c r="G240" s="6">
         <v>0</v>
       </c>
       <c r="H240" s="7">
-        <v>1125.5</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1088.1000000000001</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A241" s="4">
-        <v>38837</v>
+        <v>38898</v>
       </c>
       <c r="B241" s="6">
-        <v>443.9</v>
+        <v>401.9</v>
       </c>
       <c r="C241" s="6">
-        <v>552.9</v>
+        <v>490.6</v>
       </c>
       <c r="D241" s="6">
-        <v>187.5</v>
+        <v>202.6</v>
       </c>
       <c r="E241" s="6">
         <v>0</v>
       </c>
       <c r="F241" s="6"/>
       <c r="G241" s="6">
         <v>0</v>
       </c>
       <c r="H241" s="7">
-        <v>1184.3</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1095.0999999999999</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A242" s="4">
-        <v>38807</v>
+        <v>38868</v>
       </c>
       <c r="B242" s="6">
-        <v>350.4</v>
+        <v>418.6</v>
       </c>
       <c r="C242" s="6">
-        <v>507.8</v>
+        <v>506.7</v>
       </c>
       <c r="D242" s="6">
-        <v>185.1</v>
+        <v>200.2</v>
       </c>
       <c r="E242" s="6">
         <v>0</v>
       </c>
       <c r="F242" s="6"/>
       <c r="G242" s="6">
         <v>0</v>
       </c>
       <c r="H242" s="7">
-        <v>1043.3</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1125.5</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A243" s="4">
-        <v>38776</v>
+        <v>38837</v>
       </c>
       <c r="B243" s="6">
-        <v>329.6</v>
+        <v>443.9</v>
       </c>
       <c r="C243" s="6">
-        <v>488.5</v>
+        <v>552.9</v>
       </c>
       <c r="D243" s="6">
-        <v>183.4</v>
+        <v>187.5</v>
       </c>
       <c r="E243" s="6">
         <v>0</v>
       </c>
       <c r="F243" s="6"/>
       <c r="G243" s="6">
         <v>0</v>
       </c>
       <c r="H243" s="7">
-        <v>1001.5</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1184.3</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A244" s="4">
-        <v>38748</v>
+        <v>38807</v>
       </c>
       <c r="B244" s="6">
-        <v>331.3</v>
+        <v>350.4</v>
       </c>
       <c r="C244" s="6">
-        <v>477.6</v>
+        <v>507.8</v>
       </c>
       <c r="D244" s="6">
-        <v>175.6</v>
+        <v>185.1</v>
       </c>
       <c r="E244" s="6">
         <v>0</v>
       </c>
       <c r="F244" s="6"/>
       <c r="G244" s="6">
         <v>0</v>
       </c>
       <c r="H244" s="7">
-        <v>984.50000000000011</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1043.3</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A245" s="4">
-        <v>38717</v>
+        <v>38776</v>
       </c>
       <c r="B245" s="6">
-        <v>241</v>
+        <v>329.6</v>
       </c>
       <c r="C245" s="6">
-        <v>439</v>
+        <v>488.5</v>
       </c>
       <c r="D245" s="6">
-        <v>172.4</v>
+        <v>183.4</v>
       </c>
       <c r="E245" s="6">
         <v>0</v>
       </c>
       <c r="F245" s="6"/>
       <c r="G245" s="6">
         <v>0</v>
       </c>
       <c r="H245" s="7">
-        <v>852.4</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:8" x14ac:dyDescent="0.25">
+        <v>1001.5</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A246" s="4">
-        <v>38686</v>
+        <v>38748</v>
       </c>
       <c r="B246" s="6">
-        <v>228.5</v>
+        <v>331.3</v>
       </c>
       <c r="C246" s="6">
-        <v>420.9</v>
+        <v>477.6</v>
       </c>
       <c r="D246" s="6">
-        <v>171.5</v>
+        <v>175.6</v>
       </c>
       <c r="E246" s="6">
         <v>0</v>
       </c>
       <c r="F246" s="6"/>
       <c r="G246" s="6">
         <v>0</v>
       </c>
       <c r="H246" s="7">
-        <v>820.9</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:8" x14ac:dyDescent="0.25">
+        <v>984.50000000000011</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A247" s="4">
-        <v>38656</v>
+        <v>38717</v>
       </c>
       <c r="B247" s="6">
-        <v>216.3</v>
+        <v>241</v>
       </c>
       <c r="C247" s="6">
-        <v>396.6</v>
+        <v>439</v>
       </c>
       <c r="D247" s="6">
-        <v>160.30000000000001</v>
+        <v>172.4</v>
       </c>
       <c r="E247" s="6">
         <v>0</v>
       </c>
       <c r="F247" s="6"/>
       <c r="G247" s="6">
         <v>0</v>
       </c>
       <c r="H247" s="7">
-        <v>773.2</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:8" x14ac:dyDescent="0.25">
+        <v>852.4</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A248" s="4">
-        <v>38625</v>
+        <v>38686</v>
       </c>
       <c r="B248" s="6">
-        <v>187.1</v>
+        <v>228.5</v>
       </c>
       <c r="C248" s="6">
-        <v>412.9</v>
+        <v>420.9</v>
       </c>
       <c r="D248" s="6">
-        <v>153.5</v>
+        <v>171.5</v>
       </c>
       <c r="E248" s="6">
         <v>0</v>
       </c>
       <c r="F248" s="6"/>
       <c r="G248" s="6">
         <v>0</v>
       </c>
       <c r="H248" s="7">
-        <v>753.5</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:8" x14ac:dyDescent="0.25">
+        <v>820.9</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A249" s="4">
-        <v>38595</v>
+        <v>38656</v>
       </c>
       <c r="B249" s="6">
-        <v>168.3</v>
+        <v>216.3</v>
       </c>
       <c r="C249" s="6">
-        <v>400.1</v>
+        <v>396.6</v>
       </c>
       <c r="D249" s="6">
-        <v>151.1</v>
+        <v>160.30000000000001</v>
       </c>
       <c r="E249" s="6">
         <v>0</v>
       </c>
       <c r="F249" s="6"/>
       <c r="G249" s="6">
         <v>0</v>
       </c>
       <c r="H249" s="7">
-        <v>719.50000000000011</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:8" x14ac:dyDescent="0.25">
+        <v>773.2</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A250" s="4">
-        <v>38564</v>
+        <v>38625</v>
       </c>
       <c r="B250" s="6">
-        <v>163.30000000000001</v>
+        <v>187.1</v>
       </c>
       <c r="C250" s="6">
-        <v>402.4</v>
+        <v>412.9</v>
       </c>
       <c r="D250" s="6">
-        <v>149.80000000000001</v>
+        <v>153.5</v>
       </c>
       <c r="E250" s="6">
         <v>0</v>
       </c>
       <c r="F250" s="6"/>
       <c r="G250" s="6">
         <v>0</v>
       </c>
       <c r="H250" s="7">
-        <v>715.5</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:8" x14ac:dyDescent="0.25">
+        <v>753.5</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A251" s="4">
-        <v>38533</v>
+        <v>38595</v>
       </c>
       <c r="B251" s="6">
-        <v>151</v>
+        <v>168.3</v>
       </c>
       <c r="C251" s="6">
-        <v>346.1</v>
+        <v>400.1</v>
       </c>
       <c r="D251" s="6">
-        <v>149.19999999999999</v>
+        <v>151.1</v>
       </c>
       <c r="E251" s="6">
         <v>0</v>
       </c>
       <c r="F251" s="6"/>
       <c r="G251" s="6">
         <v>0</v>
       </c>
       <c r="H251" s="7">
-        <v>646.29999999999995</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:8" x14ac:dyDescent="0.25">
+        <v>719.50000000000011</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A252" s="4">
-        <v>38503</v>
+        <v>38564</v>
       </c>
       <c r="B252" s="6">
-        <v>140.80000000000001</v>
+        <v>163.30000000000001</v>
       </c>
       <c r="C252" s="6">
-        <v>326.8</v>
+        <v>402.4</v>
       </c>
       <c r="D252" s="6">
-        <v>143.1</v>
+        <v>149.80000000000001</v>
       </c>
       <c r="E252" s="6">
         <v>0</v>
       </c>
       <c r="F252" s="6"/>
       <c r="G252" s="6">
         <v>0</v>
       </c>
       <c r="H252" s="7">
-        <v>610.70000000000005</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:8" x14ac:dyDescent="0.25">
+        <v>715.5</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A253" s="4">
-        <v>38472</v>
+        <v>38533</v>
       </c>
       <c r="B253" s="6">
-        <v>142.1</v>
+        <v>151</v>
       </c>
       <c r="C253" s="6">
-        <v>320.8</v>
+        <v>346.1</v>
       </c>
       <c r="D253" s="6">
-        <v>139.5</v>
+        <v>149.19999999999999</v>
       </c>
       <c r="E253" s="6">
         <v>0</v>
       </c>
       <c r="F253" s="6"/>
       <c r="G253" s="6">
         <v>0</v>
       </c>
       <c r="H253" s="7">
-        <v>602.4</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:8" x14ac:dyDescent="0.25">
+        <v>646.29999999999995</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A254" s="4">
-        <v>38442</v>
+        <v>38503</v>
       </c>
       <c r="B254" s="6">
-        <v>132.9</v>
+        <v>140.80000000000001</v>
       </c>
       <c r="C254" s="6">
-        <v>290.3</v>
+        <v>326.8</v>
       </c>
       <c r="D254" s="6">
-        <v>137.9</v>
+        <v>143.1</v>
       </c>
       <c r="E254" s="6">
         <v>0</v>
       </c>
       <c r="F254" s="6"/>
       <c r="G254" s="6">
         <v>0</v>
       </c>
       <c r="H254" s="7">
-        <v>561.1</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:8" x14ac:dyDescent="0.25">
+        <v>610.70000000000005</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A255" s="4">
-        <v>38411</v>
+        <v>38472</v>
       </c>
       <c r="B255" s="6">
-        <v>134.6</v>
+        <v>142.1</v>
       </c>
       <c r="C255" s="6">
-        <v>304.5</v>
+        <v>320.8</v>
       </c>
       <c r="D255" s="6">
-        <v>132.1</v>
+        <v>139.5</v>
       </c>
       <c r="E255" s="6">
         <v>0</v>
       </c>
       <c r="F255" s="6"/>
       <c r="G255" s="6">
         <v>0</v>
       </c>
       <c r="H255" s="7">
-        <v>571.20000000000005</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:8" x14ac:dyDescent="0.25">
+        <v>602.4</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A256" s="4">
-        <v>38383</v>
+        <v>38442</v>
       </c>
       <c r="B256" s="6">
-        <v>119.2</v>
+        <v>132.9</v>
       </c>
       <c r="C256" s="6">
-        <v>281.10000000000002</v>
+        <v>290.3</v>
       </c>
       <c r="D256" s="6">
-        <v>128.69999999999999</v>
+        <v>137.9</v>
       </c>
       <c r="E256" s="6">
         <v>0</v>
       </c>
       <c r="F256" s="6"/>
       <c r="G256" s="6">
         <v>0</v>
       </c>
       <c r="H256" s="7">
-        <v>529</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:8" x14ac:dyDescent="0.25">
+        <v>561.1</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A257" s="4">
-        <v>38352</v>
+        <v>38411</v>
       </c>
       <c r="B257" s="6">
-        <v>93.3</v>
+        <v>134.6</v>
       </c>
       <c r="C257" s="6">
-        <v>218.5</v>
+        <v>304.5</v>
       </c>
       <c r="D257" s="6">
-        <v>125.6</v>
+        <v>132.1</v>
       </c>
       <c r="E257" s="6">
         <v>0</v>
       </c>
       <c r="F257" s="6"/>
       <c r="G257" s="6">
         <v>0</v>
       </c>
       <c r="H257" s="7">
-        <v>437.4</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:8" x14ac:dyDescent="0.25">
+        <v>571.20000000000005</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A258" s="4">
-        <v>38321</v>
+        <v>38383</v>
       </c>
       <c r="B258" s="6">
-        <v>97.1</v>
+        <v>119.2</v>
       </c>
       <c r="C258" s="6">
-        <v>207.1</v>
+        <v>281.10000000000002</v>
       </c>
       <c r="D258" s="6">
-        <v>120.7</v>
+        <v>128.69999999999999</v>
       </c>
       <c r="E258" s="6">
         <v>0</v>
       </c>
       <c r="F258" s="6"/>
       <c r="G258" s="6">
         <v>0</v>
       </c>
       <c r="H258" s="7">
-        <v>424.9</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:8" x14ac:dyDescent="0.25">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A259" s="4">
-        <v>38291</v>
+        <v>38352</v>
       </c>
       <c r="B259" s="6">
-        <v>89.7</v>
+        <v>93.3</v>
       </c>
       <c r="C259" s="6">
-        <v>183.9</v>
+        <v>218.5</v>
       </c>
       <c r="D259" s="6">
-        <v>118</v>
+        <v>125.6</v>
       </c>
       <c r="E259" s="6">
         <v>0</v>
       </c>
       <c r="F259" s="6"/>
       <c r="G259" s="6">
         <v>0</v>
       </c>
       <c r="H259" s="7">
-        <v>391.6</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:8" x14ac:dyDescent="0.25">
+        <v>437.4</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A260" s="4">
-        <v>38260</v>
+        <v>38321</v>
       </c>
       <c r="B260" s="6">
-        <v>86.7</v>
+        <v>97.1</v>
       </c>
       <c r="C260" s="6">
-        <v>132.30000000000001</v>
+        <v>207.1</v>
       </c>
       <c r="D260" s="6">
-        <v>110.5</v>
+        <v>120.7</v>
       </c>
       <c r="E260" s="6">
         <v>0</v>
       </c>
       <c r="F260" s="6"/>
       <c r="G260" s="6">
         <v>0</v>
       </c>
       <c r="H260" s="7">
-        <v>329.5</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:8" x14ac:dyDescent="0.25">
+        <v>424.9</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A261" s="4">
-        <v>38230</v>
+        <v>38291</v>
       </c>
       <c r="B261" s="6">
-        <v>77.5</v>
+        <v>89.7</v>
       </c>
       <c r="C261" s="6">
-        <v>122.5</v>
+        <v>183.9</v>
       </c>
       <c r="D261" s="6">
-        <v>111.6</v>
+        <v>118</v>
       </c>
       <c r="E261" s="6">
         <v>0</v>
       </c>
       <c r="F261" s="6"/>
       <c r="G261" s="6">
         <v>0</v>
       </c>
       <c r="H261" s="7">
-        <v>311.60000000000002</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:8" x14ac:dyDescent="0.25">
+        <v>391.6</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A262" s="4">
-        <v>38199</v>
+        <v>38260</v>
       </c>
       <c r="B262" s="6">
-        <v>78.2</v>
+        <v>86.7</v>
       </c>
       <c r="C262" s="6">
-        <v>122.9</v>
+        <v>132.30000000000001</v>
       </c>
       <c r="D262" s="6">
-        <v>112.2</v>
+        <v>110.5</v>
       </c>
       <c r="E262" s="6">
         <v>0</v>
       </c>
       <c r="F262" s="6"/>
       <c r="G262" s="6">
         <v>0</v>
       </c>
       <c r="H262" s="7">
-        <v>313.3</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:8" x14ac:dyDescent="0.25">
+        <v>329.5</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A263" s="4">
-        <v>38168</v>
+        <v>38230</v>
       </c>
       <c r="B263" s="6">
-        <v>69.7</v>
+        <v>77.5</v>
       </c>
       <c r="C263" s="6">
-        <v>94.5</v>
+        <v>122.5</v>
       </c>
       <c r="D263" s="6">
-        <v>115.8</v>
+        <v>111.6</v>
       </c>
       <c r="E263" s="6">
         <v>0</v>
       </c>
       <c r="F263" s="6"/>
       <c r="G263" s="6">
         <v>0</v>
       </c>
       <c r="H263" s="7">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:8" x14ac:dyDescent="0.25">
+        <v>311.60000000000002</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A264" s="4">
-        <v>38138</v>
+        <v>38199</v>
       </c>
       <c r="B264" s="6">
-        <v>68.900000000000006</v>
+        <v>78.2</v>
       </c>
       <c r="C264" s="6">
-        <v>93.9</v>
+        <v>122.9</v>
       </c>
       <c r="D264" s="6">
-        <v>111</v>
+        <v>112.2</v>
       </c>
       <c r="E264" s="6">
         <v>0</v>
       </c>
       <c r="F264" s="6"/>
       <c r="G264" s="6">
         <v>0</v>
       </c>
       <c r="H264" s="7">
-        <v>273.8</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:8" x14ac:dyDescent="0.25">
+        <v>313.3</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A265" s="4">
-        <v>38107</v>
+        <v>38168</v>
       </c>
       <c r="B265" s="6">
-        <v>70.7</v>
+        <v>69.7</v>
       </c>
       <c r="C265" s="6">
-        <v>101.6</v>
+        <v>94.5</v>
       </c>
       <c r="D265" s="6">
-        <v>114.2</v>
+        <v>115.8</v>
       </c>
       <c r="E265" s="6">
         <v>0</v>
       </c>
       <c r="F265" s="6"/>
       <c r="G265" s="6">
         <v>0</v>
       </c>
       <c r="H265" s="7">
-        <v>286.5</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:8" x14ac:dyDescent="0.25">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A266" s="4">
-        <v>38077</v>
+        <v>38138</v>
       </c>
       <c r="B266" s="6">
-        <v>77.3</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="C266" s="6">
-        <v>77.7</v>
+        <v>93.9</v>
       </c>
       <c r="D266" s="6">
-        <v>115.7</v>
+        <v>111</v>
       </c>
       <c r="E266" s="6">
         <v>0</v>
       </c>
       <c r="F266" s="6"/>
       <c r="G266" s="6">
         <v>0</v>
       </c>
       <c r="H266" s="7">
-        <v>270.7</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:8" x14ac:dyDescent="0.25">
+        <v>273.8</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A267" s="4">
-        <v>38046</v>
+        <v>38107</v>
       </c>
       <c r="B267" s="6">
-        <v>72.099999999999994</v>
+        <v>70.7</v>
       </c>
       <c r="C267" s="6">
-        <v>75.7</v>
+        <v>101.6</v>
       </c>
       <c r="D267" s="6">
-        <v>110.8</v>
+        <v>114.2</v>
       </c>
       <c r="E267" s="6">
         <v>0</v>
       </c>
       <c r="F267" s="6"/>
       <c r="G267" s="6">
         <v>0</v>
       </c>
       <c r="H267" s="7">
-        <v>258.60000000000002</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:8" x14ac:dyDescent="0.25">
+        <v>286.5</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A268" s="4">
-        <v>38017</v>
+        <v>38077</v>
       </c>
       <c r="B268" s="6">
-        <v>60.6</v>
+        <v>77.3</v>
       </c>
       <c r="C268" s="6">
-        <v>66</v>
+        <v>77.7</v>
       </c>
       <c r="D268" s="6">
-        <v>107</v>
+        <v>115.7</v>
       </c>
       <c r="E268" s="6">
         <v>0</v>
       </c>
       <c r="F268" s="6"/>
       <c r="G268" s="6">
         <v>0</v>
       </c>
       <c r="H268" s="7">
-        <v>233.6</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:8" x14ac:dyDescent="0.25">
+        <v>270.7</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A269" s="4">
-        <v>37986</v>
+        <v>38046</v>
       </c>
       <c r="B269" s="6">
-        <v>48</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="C269" s="6">
-        <v>60.6</v>
+        <v>75.7</v>
       </c>
       <c r="D269" s="6">
-        <v>103.4</v>
+        <v>110.8</v>
       </c>
       <c r="E269" s="6">
         <v>0</v>
       </c>
       <c r="F269" s="6"/>
       <c r="G269" s="6">
         <v>0</v>
       </c>
       <c r="H269" s="7">
-        <v>212</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:8" x14ac:dyDescent="0.25">
+        <v>258.60000000000002</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A270" s="4">
-        <v>37955</v>
+        <v>38017</v>
       </c>
       <c r="B270" s="6">
-        <v>42</v>
+        <v>60.6</v>
       </c>
       <c r="C270" s="6">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="D270" s="6">
-        <v>100.2</v>
+        <v>107</v>
       </c>
       <c r="E270" s="6">
         <v>0</v>
       </c>
       <c r="F270" s="6"/>
       <c r="G270" s="6">
         <v>0</v>
       </c>
       <c r="H270" s="7">
-        <v>197.2</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:8" x14ac:dyDescent="0.25">
+        <v>233.6</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A271" s="4">
-        <v>37925</v>
+        <v>37986</v>
       </c>
       <c r="B271" s="6">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="C271" s="6">
-        <v>54.7</v>
+        <v>60.6</v>
       </c>
       <c r="D271" s="6">
-        <v>97.6</v>
+        <v>103.4</v>
       </c>
       <c r="E271" s="6">
         <v>0</v>
       </c>
       <c r="F271" s="6"/>
       <c r="G271" s="6">
         <v>0</v>
       </c>
       <c r="H271" s="7">
-        <v>191.3</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:8" x14ac:dyDescent="0.25">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A272" s="4">
-        <v>37894</v>
+        <v>37955</v>
       </c>
       <c r="B272" s="6">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C272" s="6">
-        <v>46.7</v>
+        <v>55</v>
       </c>
       <c r="D272" s="6">
-        <v>90.2</v>
+        <v>100.2</v>
       </c>
       <c r="E272" s="6">
         <v>0</v>
       </c>
       <c r="F272" s="6"/>
       <c r="G272" s="6">
         <v>0</v>
       </c>
       <c r="H272" s="7">
-        <v>171.9</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:8" x14ac:dyDescent="0.25">
+        <v>197.2</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A273" s="4">
-        <v>37864</v>
+        <v>37925</v>
       </c>
       <c r="B273" s="6">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C273" s="6">
-        <v>44</v>
+        <v>54.7</v>
       </c>
       <c r="D273" s="6">
-        <v>88.1</v>
+        <v>97.6</v>
       </c>
       <c r="E273" s="6">
         <v>0</v>
       </c>
       <c r="F273" s="6"/>
       <c r="G273" s="6">
         <v>0</v>
       </c>
       <c r="H273" s="7">
-        <v>165.1</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:8" x14ac:dyDescent="0.25">
+        <v>191.3</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A274" s="4">
-        <v>37833</v>
+        <v>37894</v>
       </c>
       <c r="B274" s="6">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C274" s="6">
-        <v>39</v>
+        <v>46.7</v>
       </c>
       <c r="D274" s="6">
-        <v>85.7</v>
+        <v>90.2</v>
       </c>
       <c r="E274" s="6">
         <v>0</v>
       </c>
       <c r="F274" s="6"/>
       <c r="G274" s="6">
         <v>0</v>
       </c>
       <c r="H274" s="7">
-        <v>153.69999999999999</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:8" x14ac:dyDescent="0.25">
+        <v>171.9</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A275" s="4">
-        <v>37802</v>
+        <v>37864</v>
       </c>
       <c r="B275" s="6">
-        <v>26.8</v>
+        <v>33</v>
       </c>
       <c r="C275" s="6">
-        <v>38.299999999999997</v>
+        <v>44</v>
       </c>
       <c r="D275" s="6">
-        <v>79.900000000000006</v>
+        <v>88.1</v>
       </c>
       <c r="E275" s="6">
         <v>0</v>
       </c>
       <c r="F275" s="6"/>
       <c r="G275" s="6">
         <v>0</v>
       </c>
       <c r="H275" s="7">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:8" x14ac:dyDescent="0.25">
+        <v>165.1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A276" s="4">
-        <v>37772</v>
+        <v>37833</v>
       </c>
       <c r="B276" s="6">
-        <v>24.9</v>
+        <v>29</v>
       </c>
       <c r="C276" s="6">
-        <v>36.299999999999997</v>
+        <v>39</v>
       </c>
       <c r="D276" s="6">
-        <v>75.099999999999994</v>
+        <v>85.7</v>
       </c>
       <c r="E276" s="6">
         <v>0</v>
       </c>
       <c r="F276" s="6"/>
       <c r="G276" s="6">
         <v>0</v>
       </c>
       <c r="H276" s="7">
-        <v>136.29999999999998</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:8" x14ac:dyDescent="0.25">
+        <v>153.69999999999999</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A277" s="4">
-        <v>37741</v>
+        <v>37802</v>
       </c>
       <c r="B277" s="6">
-        <v>22.1</v>
+        <v>26.8</v>
       </c>
       <c r="C277" s="6">
-        <v>32.299999999999997</v>
+        <v>38.299999999999997</v>
       </c>
       <c r="D277" s="6">
-        <v>69.2</v>
+        <v>79.900000000000006</v>
       </c>
       <c r="E277" s="6">
         <v>0</v>
       </c>
       <c r="F277" s="6"/>
       <c r="G277" s="6">
         <v>0</v>
       </c>
       <c r="H277" s="7">
-        <v>123.6</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:8" x14ac:dyDescent="0.25">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A278" s="4">
-        <v>37711</v>
+        <v>37772</v>
       </c>
       <c r="B278" s="6">
-        <v>20.2</v>
+        <v>24.9</v>
       </c>
       <c r="C278" s="6">
-        <v>29.6</v>
+        <v>36.299999999999997</v>
       </c>
       <c r="D278" s="6">
-        <v>64.2</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="E278" s="6">
         <v>0</v>
       </c>
       <c r="F278" s="6"/>
       <c r="G278" s="6">
         <v>0</v>
       </c>
       <c r="H278" s="7">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:8" x14ac:dyDescent="0.25">
+        <v>136.29999999999998</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A279" s="4">
-        <v>37680</v>
+        <v>37741</v>
       </c>
       <c r="B279" s="6">
-        <v>21.8</v>
+        <v>22.1</v>
       </c>
       <c r="C279" s="6">
-        <v>30.7</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="D279" s="6">
-        <v>64</v>
+        <v>69.2</v>
       </c>
       <c r="E279" s="6">
         <v>0</v>
       </c>
       <c r="F279" s="6"/>
       <c r="G279" s="6">
         <v>0</v>
       </c>
       <c r="H279" s="7">
-        <v>116.5</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:8" x14ac:dyDescent="0.25">
+        <v>123.6</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A280" s="4">
-        <v>37652</v>
+        <v>37711</v>
       </c>
       <c r="B280" s="6">
-        <v>21.6</v>
+        <v>20.2</v>
       </c>
       <c r="C280" s="6">
-        <v>30.9</v>
+        <v>29.6</v>
       </c>
       <c r="D280" s="6">
-        <v>63.4</v>
+        <v>64.2</v>
       </c>
       <c r="E280" s="6">
         <v>0</v>
       </c>
       <c r="F280" s="6"/>
       <c r="G280" s="6">
         <v>0</v>
       </c>
       <c r="H280" s="7">
-        <v>115.9</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:8" x14ac:dyDescent="0.25">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A281" s="4">
-        <v>37621</v>
+        <v>37680</v>
       </c>
       <c r="B281" s="6">
-        <v>19.5</v>
+        <v>21.8</v>
       </c>
       <c r="C281" s="6">
-        <v>27.6</v>
+        <v>30.7</v>
       </c>
       <c r="D281" s="6">
-        <v>63.6</v>
+        <v>64</v>
       </c>
       <c r="E281" s="6">
         <v>0</v>
       </c>
       <c r="F281" s="6"/>
       <c r="G281" s="6">
         <v>0</v>
       </c>
       <c r="H281" s="7">
-        <v>110.7</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:8" x14ac:dyDescent="0.25">
+        <v>116.5</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A282" s="4">
-        <v>37590</v>
+        <v>37652</v>
       </c>
       <c r="B282" s="6">
-        <v>16.399999999999999</v>
+        <v>21.6</v>
       </c>
       <c r="C282" s="6">
-        <v>27.3</v>
+        <v>30.9</v>
       </c>
       <c r="D282" s="6">
-        <v>63.2</v>
+        <v>63.4</v>
       </c>
       <c r="E282" s="6">
         <v>0</v>
       </c>
       <c r="F282" s="6"/>
       <c r="G282" s="6">
         <v>0</v>
       </c>
       <c r="H282" s="7">
-        <v>106.9</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:8" x14ac:dyDescent="0.25">
+        <v>115.9</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A283" s="4">
-        <v>37560</v>
+        <v>37621</v>
       </c>
       <c r="B283" s="6">
-        <v>16.8</v>
+        <v>19.5</v>
       </c>
       <c r="C283" s="6">
-        <v>26.8</v>
+        <v>27.6</v>
       </c>
       <c r="D283" s="6">
-        <v>62</v>
+        <v>63.6</v>
       </c>
       <c r="E283" s="6">
         <v>0</v>
       </c>
       <c r="F283" s="6"/>
       <c r="G283" s="6">
         <v>0</v>
       </c>
       <c r="H283" s="7">
-        <v>105.6</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:8" x14ac:dyDescent="0.25">
+        <v>110.7</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A284" s="4">
-        <v>37529</v>
+        <v>37590</v>
       </c>
       <c r="B284" s="6">
-        <v>17.600000000000001</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="C284" s="6">
-        <v>27.2</v>
+        <v>27.3</v>
       </c>
       <c r="D284" s="6">
-        <v>60.5</v>
+        <v>63.2</v>
       </c>
       <c r="E284" s="6">
         <v>0</v>
       </c>
       <c r="F284" s="6"/>
       <c r="G284" s="6">
         <v>0</v>
       </c>
       <c r="H284" s="7">
-        <v>105.3</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:8" x14ac:dyDescent="0.25">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A285" s="4">
-        <v>37499</v>
+        <v>37560</v>
       </c>
       <c r="B285" s="6">
-        <v>17.8</v>
+        <v>16.8</v>
       </c>
       <c r="C285" s="6">
-        <v>28.6</v>
+        <v>26.8</v>
       </c>
       <c r="D285" s="6">
-        <v>61.2</v>
+        <v>62</v>
       </c>
       <c r="E285" s="6">
         <v>0</v>
       </c>
       <c r="F285" s="6"/>
       <c r="G285" s="6">
         <v>0</v>
       </c>
       <c r="H285" s="7">
-        <v>107.60000000000001</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:8" x14ac:dyDescent="0.25">
+        <v>105.6</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A286" s="4">
-        <v>37468</v>
+        <v>37529</v>
       </c>
       <c r="B286" s="6">
-        <v>15.7</v>
+        <v>17.600000000000001</v>
       </c>
       <c r="C286" s="6">
-        <v>27.8</v>
+        <v>27.2</v>
       </c>
       <c r="D286" s="6">
-        <v>62</v>
+        <v>60.5</v>
       </c>
       <c r="E286" s="6">
         <v>0</v>
       </c>
       <c r="F286" s="6"/>
       <c r="G286" s="6">
         <v>0</v>
       </c>
       <c r="H286" s="7">
-        <v>105.5</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:8" x14ac:dyDescent="0.25">
+        <v>105.3</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A287" s="4">
-        <v>37437</v>
+        <v>37499</v>
       </c>
       <c r="B287" s="6">
-        <v>16.7</v>
+        <v>17.8</v>
       </c>
       <c r="C287" s="6">
-        <v>27.8</v>
+        <v>28.6</v>
       </c>
       <c r="D287" s="6">
-        <v>62.2</v>
+        <v>61.2</v>
       </c>
       <c r="E287" s="6">
         <v>0</v>
       </c>
       <c r="F287" s="6"/>
       <c r="G287" s="6">
         <v>0</v>
       </c>
       <c r="H287" s="7">
-        <v>106.7</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:8" x14ac:dyDescent="0.25">
+        <v>107.60000000000001</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A288" s="4">
-        <v>37407</v>
+        <v>37468</v>
       </c>
       <c r="B288" s="6">
-        <v>17.989999999999998</v>
+        <v>15.7</v>
       </c>
       <c r="C288" s="6">
         <v>27.8</v>
       </c>
       <c r="D288" s="6">
-        <v>61.1</v>
+        <v>62</v>
       </c>
       <c r="E288" s="6">
         <v>0</v>
       </c>
       <c r="F288" s="6"/>
       <c r="G288" s="6">
         <v>0</v>
       </c>
       <c r="H288" s="7">
-        <v>106.89</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:8" x14ac:dyDescent="0.25">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A289" s="4">
-        <v>37376</v>
+        <v>37437</v>
       </c>
       <c r="B289" s="6">
-        <v>16.170000000000002</v>
+        <v>16.7</v>
       </c>
       <c r="C289" s="6">
-        <v>27.7</v>
+        <v>27.8</v>
       </c>
       <c r="D289" s="6">
-        <v>58.4</v>
+        <v>62.2</v>
       </c>
       <c r="E289" s="6">
         <v>0</v>
       </c>
       <c r="F289" s="6"/>
       <c r="G289" s="6">
         <v>0</v>
       </c>
       <c r="H289" s="7">
-        <v>102.27000000000001</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:8" x14ac:dyDescent="0.25">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A290" s="4">
-        <v>37346</v>
+        <v>37407</v>
       </c>
       <c r="B290" s="6">
-        <v>14.49</v>
+        <v>17.989999999999998</v>
       </c>
       <c r="C290" s="6">
-        <v>26</v>
+        <v>27.8</v>
       </c>
       <c r="D290" s="6">
-        <v>55.2</v>
+        <v>61.1</v>
       </c>
       <c r="E290" s="6">
         <v>0</v>
       </c>
       <c r="F290" s="6"/>
       <c r="G290" s="6">
         <v>0</v>
       </c>
       <c r="H290" s="7">
-        <v>95.69</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:8" x14ac:dyDescent="0.25">
+        <v>106.89</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A291" s="4">
-        <v>37315</v>
+        <v>37376</v>
       </c>
       <c r="B291" s="6">
-        <v>12.16</v>
+        <v>16.170000000000002</v>
       </c>
       <c r="C291" s="6">
-        <v>25</v>
+        <v>27.7</v>
       </c>
       <c r="D291" s="6">
-        <v>53</v>
+        <v>58.4</v>
       </c>
       <c r="E291" s="6">
         <v>0</v>
       </c>
       <c r="F291" s="6"/>
       <c r="G291" s="6">
         <v>0</v>
       </c>
       <c r="H291" s="7">
-        <v>90.16</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:8" x14ac:dyDescent="0.25">
+        <v>102.27000000000001</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A292" s="4">
-        <v>37287</v>
+        <v>37346</v>
       </c>
       <c r="B292" s="6">
-        <v>10.81</v>
+        <v>14.49</v>
       </c>
       <c r="C292" s="6">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D292" s="6">
-        <v>48.2</v>
+        <v>55.2</v>
       </c>
       <c r="E292" s="6">
         <v>0</v>
       </c>
       <c r="F292" s="6"/>
       <c r="G292" s="6">
         <v>0</v>
       </c>
       <c r="H292" s="7">
-        <v>83.01</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:8" x14ac:dyDescent="0.25">
+        <v>95.69</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A293" s="4">
-        <v>37256</v>
+        <v>37315</v>
       </c>
       <c r="B293" s="6">
-        <v>10.029999999999999</v>
+        <v>12.16</v>
       </c>
       <c r="C293" s="6">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D293" s="6">
-        <v>44.5</v>
+        <v>53</v>
       </c>
       <c r="E293" s="6">
         <v>0</v>
       </c>
       <c r="F293" s="6"/>
       <c r="G293" s="6">
         <v>0</v>
       </c>
       <c r="H293" s="7">
-        <v>76.53</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:8" x14ac:dyDescent="0.25">
+        <v>90.16</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A294" s="4">
-        <v>37225</v>
+        <v>37287</v>
       </c>
       <c r="B294" s="6">
-        <v>8.68</v>
+        <v>10.81</v>
       </c>
       <c r="C294" s="6">
-        <v>19.2</v>
+        <v>24</v>
       </c>
       <c r="D294" s="6">
-        <v>44.8</v>
+        <v>48.2</v>
       </c>
       <c r="E294" s="6">
         <v>0</v>
       </c>
       <c r="F294" s="6"/>
       <c r="G294" s="6">
         <v>0</v>
       </c>
       <c r="H294" s="7">
-        <v>72.679999999999993</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:8" x14ac:dyDescent="0.25">
+        <v>83.01</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A295" s="4">
-        <v>37195</v>
+        <v>37256</v>
       </c>
       <c r="B295" s="6">
-        <v>8.98</v>
+        <v>10.029999999999999</v>
       </c>
       <c r="C295" s="6">
-        <v>16.600000000000001</v>
+        <v>22</v>
       </c>
       <c r="D295" s="6">
-        <v>43.4</v>
+        <v>44.5</v>
       </c>
       <c r="E295" s="6">
         <v>0</v>
       </c>
       <c r="F295" s="6"/>
       <c r="G295" s="6">
         <v>0</v>
       </c>
       <c r="H295" s="7">
-        <v>68.98</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:8" x14ac:dyDescent="0.25">
+        <v>76.53</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A296" s="4">
-        <v>37164</v>
+        <v>37225</v>
       </c>
       <c r="B296" s="6">
-        <v>8.6</v>
+        <v>8.68</v>
       </c>
       <c r="C296" s="6">
-        <v>14.5</v>
+        <v>19.2</v>
       </c>
       <c r="D296" s="6">
-        <v>40.1</v>
+        <v>44.8</v>
       </c>
       <c r="E296" s="6">
         <v>0</v>
       </c>
       <c r="F296" s="6"/>
       <c r="G296" s="6">
         <v>0</v>
       </c>
       <c r="H296" s="7">
-        <v>63.2</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:8" x14ac:dyDescent="0.25">
+        <v>72.679999999999993</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A297" s="4">
-        <v>37134</v>
+        <v>37195</v>
       </c>
       <c r="B297" s="6">
-        <v>6.35</v>
+        <v>8.98</v>
       </c>
       <c r="C297" s="6">
-        <v>14.4</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="D297" s="6">
-        <v>40</v>
+        <v>43.4</v>
       </c>
       <c r="E297" s="6">
         <v>0</v>
       </c>
       <c r="F297" s="6"/>
       <c r="G297" s="6">
         <v>0</v>
       </c>
       <c r="H297" s="7">
-        <v>60.75</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:8" x14ac:dyDescent="0.25">
+        <v>68.98</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A298" s="4">
-        <v>37103</v>
+        <v>37164</v>
       </c>
       <c r="B298" s="6">
-        <v>6.14</v>
+        <v>8.6</v>
       </c>
       <c r="C298" s="6">
-        <v>13.9</v>
+        <v>14.5</v>
       </c>
       <c r="D298" s="6">
-        <v>40.5</v>
+        <v>40.1</v>
       </c>
       <c r="E298" s="6">
         <v>0</v>
       </c>
       <c r="F298" s="6"/>
       <c r="G298" s="6">
         <v>0</v>
       </c>
       <c r="H298" s="7">
-        <v>60.54</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:8" x14ac:dyDescent="0.25">
+        <v>63.2</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A299" s="4">
-        <v>37072</v>
+        <v>37134</v>
       </c>
       <c r="B299" s="6">
-        <v>6.38</v>
+        <v>6.35</v>
       </c>
       <c r="C299" s="6">
-        <v>14.9</v>
+        <v>14.4</v>
       </c>
       <c r="D299" s="6">
-        <v>40.9</v>
+        <v>40</v>
       </c>
       <c r="E299" s="6">
         <v>0</v>
       </c>
       <c r="F299" s="6"/>
       <c r="G299" s="6">
         <v>0</v>
       </c>
       <c r="H299" s="7">
-        <v>62.18</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:8" x14ac:dyDescent="0.25">
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A300" s="4">
-        <v>37042</v>
+        <v>37103</v>
       </c>
       <c r="B300" s="6">
-        <v>8.31</v>
+        <v>6.14</v>
       </c>
       <c r="C300" s="6">
-        <v>14.8</v>
+        <v>13.9</v>
       </c>
       <c r="D300" s="6">
-        <v>40.200000000000003</v>
+        <v>40.5</v>
       </c>
       <c r="E300" s="6">
         <v>0</v>
       </c>
       <c r="F300" s="6"/>
       <c r="G300" s="6">
         <v>0</v>
       </c>
       <c r="H300" s="7">
-        <v>63.31</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:8" x14ac:dyDescent="0.25">
+        <v>60.54</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A301" s="4">
-        <v>37011</v>
+        <v>37072</v>
       </c>
       <c r="B301" s="6">
-        <v>7.81</v>
+        <v>6.38</v>
       </c>
       <c r="C301" s="6">
-        <v>13.3</v>
+        <v>14.9</v>
       </c>
       <c r="D301" s="6">
-        <v>39</v>
+        <v>40.9</v>
       </c>
       <c r="E301" s="6">
         <v>0</v>
       </c>
       <c r="F301" s="6"/>
       <c r="G301" s="6">
         <v>0</v>
       </c>
       <c r="H301" s="7">
-        <v>60.11</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:8" x14ac:dyDescent="0.25">
+        <v>62.18</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A302" s="4">
-        <v>36981</v>
+        <v>37042</v>
       </c>
       <c r="B302" s="6">
-        <v>7.95</v>
+        <v>8.31</v>
       </c>
       <c r="C302" s="6">
-        <v>11.7</v>
+        <v>14.8</v>
       </c>
       <c r="D302" s="6">
-        <v>39.200000000000003</v>
+        <v>40.200000000000003</v>
       </c>
       <c r="E302" s="6">
         <v>0</v>
       </c>
       <c r="F302" s="6"/>
       <c r="G302" s="6">
         <v>0</v>
       </c>
       <c r="H302" s="7">
-        <v>58.85</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:8" x14ac:dyDescent="0.25">
+        <v>63.31</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A303" s="4">
-        <v>36950</v>
+        <v>37011</v>
       </c>
       <c r="B303" s="6">
-        <v>7.24</v>
+        <v>7.81</v>
       </c>
       <c r="C303" s="6">
-        <v>11.6</v>
+        <v>13.3</v>
       </c>
       <c r="D303" s="6">
-        <v>38.700000000000003</v>
+        <v>39</v>
       </c>
       <c r="E303" s="6">
         <v>0</v>
       </c>
       <c r="F303" s="6"/>
       <c r="G303" s="6">
         <v>0</v>
       </c>
       <c r="H303" s="7">
-        <v>57.540000000000006</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:8" x14ac:dyDescent="0.25">
+        <v>60.11</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A304" s="4">
-        <v>36922</v>
+        <v>36981</v>
       </c>
       <c r="B304" s="6">
-        <v>6</v>
+        <v>7.95</v>
       </c>
       <c r="C304" s="6">
-        <v>11</v>
+        <v>11.7</v>
       </c>
       <c r="D304" s="6">
-        <v>37</v>
+        <v>39.200000000000003</v>
       </c>
       <c r="E304" s="6">
         <v>0</v>
       </c>
       <c r="F304" s="6"/>
       <c r="G304" s="6">
         <v>0</v>
       </c>
       <c r="H304" s="7">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:8" x14ac:dyDescent="0.25">
+        <v>58.85</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A305" s="4">
-        <v>36891</v>
+        <v>36950</v>
       </c>
       <c r="B305" s="6">
-        <v>6.47</v>
+        <v>7.24</v>
       </c>
       <c r="C305" s="6">
-        <v>11.9</v>
+        <v>11.6</v>
       </c>
       <c r="D305" s="6">
-        <v>36.5</v>
+        <v>38.700000000000003</v>
       </c>
       <c r="E305" s="6">
         <v>0</v>
       </c>
       <c r="F305" s="6"/>
       <c r="G305" s="6">
         <v>0</v>
       </c>
       <c r="H305" s="7">
-        <v>54.870000000000005</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:8" x14ac:dyDescent="0.25">
+        <v>57.540000000000006</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A306" s="4">
-        <v>36860</v>
+        <v>36922</v>
       </c>
       <c r="B306" s="6">
-        <v>5.91</v>
+        <v>6</v>
       </c>
       <c r="C306" s="6">
-        <v>12.4</v>
+        <v>11</v>
       </c>
       <c r="D306" s="6">
-        <v>35.9</v>
+        <v>37</v>
       </c>
       <c r="E306" s="6">
         <v>0</v>
       </c>
       <c r="F306" s="6"/>
       <c r="G306" s="6">
         <v>0</v>
       </c>
       <c r="H306" s="7">
-        <v>54.21</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:8" x14ac:dyDescent="0.25">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A307" s="4">
-        <v>36830</v>
+        <v>36891</v>
       </c>
       <c r="B307" s="6">
-        <v>5.32</v>
+        <v>6.47</v>
       </c>
       <c r="C307" s="6">
-        <v>12.4</v>
+        <v>11.9</v>
       </c>
       <c r="D307" s="6">
-        <v>35</v>
+        <v>36.5</v>
       </c>
       <c r="E307" s="6">
         <v>0</v>
       </c>
       <c r="F307" s="6"/>
       <c r="G307" s="6">
         <v>0</v>
       </c>
       <c r="H307" s="7">
-        <v>52.72</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:8" x14ac:dyDescent="0.25">
+        <v>54.870000000000005</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A308" s="4">
-        <v>36799</v>
+        <v>36860</v>
       </c>
       <c r="B308" s="6">
-        <v>5.48</v>
+        <v>5.91</v>
       </c>
       <c r="C308" s="6">
-        <v>13.5</v>
+        <v>12.4</v>
       </c>
       <c r="D308" s="6">
-        <v>34.4</v>
+        <v>35.9</v>
       </c>
       <c r="E308" s="6">
         <v>0</v>
       </c>
       <c r="F308" s="6"/>
       <c r="G308" s="6">
         <v>0</v>
       </c>
       <c r="H308" s="7">
-        <v>53.379999999999995</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:8" x14ac:dyDescent="0.25">
+        <v>54.21</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A309" s="4">
-        <v>36769</v>
+        <v>36830</v>
       </c>
       <c r="B309" s="6">
-        <v>4.08</v>
+        <v>5.32</v>
       </c>
       <c r="C309" s="6">
-        <v>13.5</v>
+        <v>12.4</v>
       </c>
       <c r="D309" s="6">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E309" s="6">
         <v>0</v>
       </c>
       <c r="F309" s="6"/>
       <c r="G309" s="6">
         <v>0</v>
       </c>
       <c r="H309" s="7">
-        <v>51.58</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:8" x14ac:dyDescent="0.25">
+        <v>52.72</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A310" s="4">
-        <v>36738</v>
+        <v>36799</v>
       </c>
       <c r="B310" s="6">
-        <v>4.04</v>
+        <v>5.48</v>
       </c>
       <c r="C310" s="6">
-        <v>13.2</v>
+        <v>13.5</v>
       </c>
       <c r="D310" s="6">
-        <v>31.8</v>
+        <v>34.4</v>
       </c>
       <c r="E310" s="6">
         <v>0</v>
       </c>
       <c r="F310" s="6"/>
       <c r="G310" s="6">
         <v>0</v>
       </c>
       <c r="H310" s="7">
-        <v>49.04</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:8" x14ac:dyDescent="0.25">
+        <v>53.379999999999995</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A311" s="4">
-        <v>36707</v>
+        <v>36769</v>
       </c>
       <c r="B311" s="6">
-        <v>4.18</v>
+        <v>4.08</v>
       </c>
       <c r="C311" s="6">
-        <v>10.5</v>
+        <v>13.5</v>
       </c>
       <c r="D311" s="6">
-        <v>31.2</v>
+        <v>34</v>
       </c>
       <c r="E311" s="6">
         <v>0</v>
       </c>
       <c r="F311" s="6"/>
       <c r="G311" s="6">
         <v>0</v>
       </c>
       <c r="H311" s="7">
-        <v>45.879999999999995</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:8" x14ac:dyDescent="0.25">
+        <v>51.58</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A312" s="4">
-        <v>36677</v>
+        <v>36738</v>
       </c>
       <c r="B312" s="6">
-        <v>6.4</v>
+        <v>4.04</v>
       </c>
       <c r="C312" s="6">
-        <v>10.9</v>
+        <v>13.2</v>
       </c>
       <c r="D312" s="6">
-        <v>30.8</v>
+        <v>31.8</v>
       </c>
       <c r="E312" s="6">
         <v>0</v>
       </c>
       <c r="F312" s="6"/>
       <c r="G312" s="6">
         <v>0</v>
       </c>
       <c r="H312" s="7">
-        <v>48.1</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:8" x14ac:dyDescent="0.25">
+        <v>49.04</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A313" s="4">
-        <v>36646</v>
+        <v>36707</v>
       </c>
       <c r="B313" s="6">
-        <v>5.96</v>
+        <v>4.18</v>
       </c>
       <c r="C313" s="6">
-        <v>10.6</v>
+        <v>10.5</v>
       </c>
       <c r="D313" s="6">
-        <v>30</v>
+        <v>31.2</v>
       </c>
       <c r="E313" s="6">
         <v>0</v>
       </c>
       <c r="F313" s="6"/>
       <c r="G313" s="6">
         <v>0</v>
       </c>
       <c r="H313" s="7">
-        <v>46.56</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:8" x14ac:dyDescent="0.25">
+        <v>45.879999999999995</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A314" s="4">
-        <v>36616</v>
+        <v>36677</v>
       </c>
       <c r="B314" s="6">
-        <v>5.56</v>
+        <v>6.4</v>
       </c>
       <c r="C314" s="6">
-        <v>13.2</v>
+        <v>10.9</v>
       </c>
       <c r="D314" s="6">
-        <v>29.3</v>
+        <v>30.8</v>
       </c>
       <c r="E314" s="6">
         <v>0</v>
       </c>
       <c r="F314" s="6"/>
       <c r="G314" s="6">
         <v>0</v>
       </c>
       <c r="H314" s="7">
-        <v>48.06</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:8" x14ac:dyDescent="0.25">
+        <v>48.1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A315" s="4">
-        <v>36585</v>
+        <v>36646</v>
       </c>
       <c r="B315" s="6">
-        <v>5.46</v>
+        <v>5.96</v>
       </c>
       <c r="C315" s="6">
-        <v>12.2</v>
+        <v>10.6</v>
       </c>
       <c r="D315" s="6">
-        <v>29.5</v>
+        <v>30</v>
       </c>
       <c r="E315" s="6">
         <v>0</v>
       </c>
       <c r="F315" s="6"/>
       <c r="G315" s="6">
         <v>0</v>
       </c>
       <c r="H315" s="7">
-        <v>47.16</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:8" x14ac:dyDescent="0.25">
+        <v>46.56</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A316" s="4">
-        <v>36556</v>
+        <v>36616</v>
       </c>
       <c r="B316" s="6">
-        <v>6.35</v>
+        <v>5.56</v>
       </c>
       <c r="C316" s="6">
-        <v>14.5</v>
+        <v>13.2</v>
       </c>
       <c r="D316" s="6">
-        <v>29.6</v>
+        <v>29.3</v>
       </c>
       <c r="E316" s="6">
         <v>0</v>
       </c>
       <c r="F316" s="6"/>
       <c r="G316" s="6">
         <v>0</v>
       </c>
       <c r="H316" s="7">
-        <v>50.45</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:8" x14ac:dyDescent="0.25">
+        <v>48.06</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A317" s="4">
-        <v>36525</v>
+        <v>36585</v>
       </c>
       <c r="B317" s="6">
-        <v>6.68</v>
+        <v>5.46</v>
       </c>
       <c r="C317" s="6">
-        <v>13.8</v>
+        <v>12.2</v>
       </c>
       <c r="D317" s="6">
-        <v>29.6</v>
+        <v>29.5</v>
       </c>
       <c r="E317" s="6">
         <v>0</v>
       </c>
       <c r="F317" s="6"/>
       <c r="G317" s="6">
         <v>0</v>
       </c>
       <c r="H317" s="7">
-        <v>50.08</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:8" x14ac:dyDescent="0.25">
+        <v>47.16</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A318" s="4">
-        <v>36494</v>
+        <v>36556</v>
       </c>
       <c r="B318" s="6">
-        <v>10.5</v>
+        <v>6.35</v>
       </c>
       <c r="C318" s="6">
-        <v>11.8</v>
+        <v>14.5</v>
       </c>
       <c r="D318" s="6">
-        <v>31</v>
+        <v>29.6</v>
       </c>
       <c r="E318" s="6">
         <v>0</v>
       </c>
       <c r="F318" s="6"/>
       <c r="G318" s="6">
         <v>0</v>
       </c>
       <c r="H318" s="7">
-        <v>53.3</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:8" x14ac:dyDescent="0.25">
+        <v>50.45</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A319" s="4">
-        <v>36464</v>
+        <v>36525</v>
       </c>
       <c r="B319" s="6">
-        <v>15.17</v>
+        <v>6.68</v>
       </c>
       <c r="C319" s="6">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="D319" s="6">
-        <v>32</v>
+        <v>29.6</v>
       </c>
       <c r="E319" s="6">
         <v>0</v>
       </c>
       <c r="F319" s="6"/>
       <c r="G319" s="6">
         <v>0</v>
       </c>
       <c r="H319" s="7">
-        <v>59.17</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:8" x14ac:dyDescent="0.25">
+        <v>50.08</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A320" s="4">
-        <v>36433</v>
+        <v>36494</v>
       </c>
       <c r="B320" s="6">
-        <v>15.34</v>
+        <v>10.5</v>
       </c>
       <c r="C320" s="6">
-        <v>10.199999999999999</v>
+        <v>11.8</v>
       </c>
       <c r="D320" s="6">
-        <v>32.5</v>
+        <v>31</v>
       </c>
       <c r="E320" s="6">
         <v>0</v>
       </c>
       <c r="F320" s="6"/>
       <c r="G320" s="6">
         <v>0</v>
       </c>
       <c r="H320" s="7">
-        <v>58.04</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:8" x14ac:dyDescent="0.25">
+        <v>53.3</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A321" s="4">
-        <v>36403</v>
+        <v>36464</v>
       </c>
       <c r="B321" s="6">
-        <v>12.37</v>
+        <v>15.17</v>
       </c>
       <c r="C321" s="6">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D321" s="6">
         <v>32</v>
       </c>
       <c r="E321" s="6">
         <v>0</v>
       </c>
       <c r="F321" s="6"/>
       <c r="G321" s="6">
         <v>0</v>
       </c>
       <c r="H321" s="7">
-        <v>54.37</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:8" x14ac:dyDescent="0.25">
+        <v>59.17</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A322" s="4">
-        <v>36372</v>
+        <v>36433</v>
       </c>
       <c r="B322" s="6">
-        <v>12.34</v>
+        <v>15.34</v>
       </c>
       <c r="C322" s="6">
-        <v>9.6</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="D322" s="6">
-        <v>31.4</v>
+        <v>32.5</v>
       </c>
       <c r="E322" s="6">
         <v>0</v>
       </c>
       <c r="F322" s="6"/>
       <c r="G322" s="6">
         <v>0</v>
       </c>
       <c r="H322" s="7">
-        <v>53.339999999999996</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:8" x14ac:dyDescent="0.25">
+        <v>58.04</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A323" s="4">
-        <v>36341</v>
+        <v>36403</v>
       </c>
       <c r="B323" s="6">
-        <v>11.37</v>
+        <v>12.37</v>
       </c>
       <c r="C323" s="6">
-        <v>8.8000000000000007</v>
+        <v>10</v>
       </c>
       <c r="D323" s="6">
-        <v>30.7</v>
+        <v>32</v>
       </c>
       <c r="E323" s="6">
         <v>0</v>
       </c>
       <c r="F323" s="6"/>
       <c r="G323" s="6">
         <v>0</v>
       </c>
       <c r="H323" s="7">
-        <v>50.870000000000005</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:8" x14ac:dyDescent="0.25">
+        <v>54.37</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A324" s="4">
-        <v>36311</v>
+        <v>36372</v>
       </c>
       <c r="B324" s="6">
-        <v>10.6</v>
+        <v>12.34</v>
       </c>
       <c r="C324" s="6">
-        <v>7</v>
+        <v>9.6</v>
       </c>
       <c r="D324" s="6">
-        <v>29.8</v>
+        <v>31.4</v>
       </c>
       <c r="E324" s="6">
         <v>0</v>
       </c>
       <c r="F324" s="6"/>
       <c r="G324" s="6">
         <v>0</v>
       </c>
       <c r="H324" s="7">
-        <v>47.400000000000006</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:8" x14ac:dyDescent="0.25">
+        <v>53.339999999999996</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A325" s="4">
-        <v>36280</v>
+        <v>36341</v>
       </c>
       <c r="B325" s="6">
-        <v>10.31</v>
+        <v>11.37</v>
       </c>
       <c r="C325" s="6">
-        <v>5.9</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="D325" s="6">
-        <v>27</v>
+        <v>30.7</v>
       </c>
       <c r="E325" s="6">
         <v>0</v>
       </c>
       <c r="F325" s="6"/>
       <c r="G325" s="6">
         <v>0</v>
       </c>
       <c r="H325" s="7">
-        <v>43.21</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:8" x14ac:dyDescent="0.25">
+        <v>50.870000000000005</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A326" s="4">
-        <v>36250</v>
+        <v>36311</v>
       </c>
       <c r="B326" s="6">
-        <v>9.7100000000000009</v>
+        <v>10.6</v>
       </c>
       <c r="C326" s="6">
-        <v>3.4</v>
+        <v>7</v>
       </c>
       <c r="D326" s="6">
-        <v>25</v>
+        <v>29.8</v>
       </c>
       <c r="E326" s="6">
         <v>0</v>
       </c>
       <c r="F326" s="6"/>
       <c r="G326" s="6">
         <v>0</v>
       </c>
       <c r="H326" s="7">
-        <v>38.11</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:8" x14ac:dyDescent="0.25">
+        <v>47.400000000000006</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A327" s="4">
-        <v>36219</v>
+        <v>36280</v>
       </c>
       <c r="B327" s="6">
-        <v>12.81</v>
+        <v>10.31</v>
       </c>
       <c r="C327" s="6">
-        <v>3.2</v>
+        <v>5.9</v>
       </c>
       <c r="D327" s="6">
-        <v>24.5</v>
+        <v>27</v>
       </c>
       <c r="E327" s="6">
         <v>0</v>
       </c>
       <c r="F327" s="6"/>
       <c r="G327" s="6">
         <v>0</v>
       </c>
       <c r="H327" s="7">
-        <v>40.510000000000005</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:8" x14ac:dyDescent="0.25">
+        <v>43.21</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A328" s="4">
-        <v>36191</v>
+        <v>36250</v>
       </c>
       <c r="B328" s="6">
-        <v>11.31</v>
+        <v>9.7100000000000009</v>
       </c>
       <c r="C328" s="6">
-        <v>3.2</v>
+        <v>3.4</v>
       </c>
       <c r="D328" s="6">
-        <v>24.2</v>
+        <v>25</v>
       </c>
       <c r="E328" s="6">
         <v>0</v>
       </c>
       <c r="F328" s="6"/>
       <c r="G328" s="6">
         <v>0</v>
       </c>
       <c r="H328" s="7">
-        <v>38.71</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:8" x14ac:dyDescent="0.25">
+        <v>38.11</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A329" s="4">
-        <v>36160</v>
+        <v>36219</v>
       </c>
       <c r="B329" s="6">
-        <v>12.54</v>
-[...1 lines deleted...]
-      <c r="C329" s="6"/>
+        <v>12.81</v>
+      </c>
+      <c r="C329" s="6">
+        <v>3.2</v>
+      </c>
       <c r="D329" s="6">
-        <v>24</v>
+        <v>24.5</v>
       </c>
       <c r="E329" s="6">
         <v>0</v>
       </c>
       <c r="F329" s="6"/>
       <c r="G329" s="6">
         <v>0</v>
       </c>
       <c r="H329" s="7">
-        <v>36.54</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:8" x14ac:dyDescent="0.25">
+        <v>40.510000000000005</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A330" s="4">
-        <v>36129</v>
+        <v>36191</v>
       </c>
       <c r="B330" s="6">
-        <v>9.6300000000000008</v>
-[...1 lines deleted...]
-      <c r="C330" s="6"/>
+        <v>11.31</v>
+      </c>
+      <c r="C330" s="6">
+        <v>3.2</v>
+      </c>
       <c r="D330" s="6">
-        <v>23.2</v>
+        <v>24.2</v>
       </c>
       <c r="E330" s="6">
         <v>0</v>
       </c>
       <c r="F330" s="6"/>
       <c r="G330" s="6">
         <v>0</v>
       </c>
       <c r="H330" s="7">
-        <v>32.83</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:8" x14ac:dyDescent="0.25">
+        <v>38.71</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A331" s="4">
-        <v>36099</v>
+        <v>36160</v>
       </c>
       <c r="B331" s="6">
-        <v>9.4600000000000009</v>
+        <v>12.54</v>
       </c>
       <c r="C331" s="6"/>
       <c r="D331" s="6">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E331" s="6">
         <v>0</v>
       </c>
       <c r="F331" s="6"/>
       <c r="G331" s="6">
         <v>0</v>
       </c>
       <c r="H331" s="7">
-        <v>30.46</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:8" x14ac:dyDescent="0.25">
+        <v>36.54</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A332" s="4">
-        <v>36068</v>
+        <v>36129</v>
       </c>
       <c r="B332" s="6">
-        <v>12.09</v>
+        <v>9.6300000000000008</v>
       </c>
       <c r="C332" s="6"/>
       <c r="D332" s="6">
-        <v>20.3</v>
+        <v>23.2</v>
       </c>
       <c r="E332" s="6">
         <v>0</v>
       </c>
       <c r="F332" s="6"/>
       <c r="G332" s="6">
         <v>0</v>
       </c>
       <c r="H332" s="7">
-        <v>32.39</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:8" x14ac:dyDescent="0.25">
+        <v>32.83</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A333" s="4">
-        <v>36038</v>
+        <v>36099</v>
       </c>
       <c r="B333" s="6">
-        <v>12.24</v>
+        <v>9.4600000000000009</v>
       </c>
       <c r="C333" s="6"/>
       <c r="D333" s="6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E333" s="6">
         <v>0</v>
       </c>
       <c r="F333" s="6"/>
       <c r="G333" s="6">
         <v>0</v>
       </c>
       <c r="H333" s="7">
-        <v>32.24</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:8" x14ac:dyDescent="0.25">
+        <v>30.46</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A334" s="4">
-        <v>36007</v>
+        <v>36068</v>
       </c>
       <c r="B334" s="6">
-        <v>10.47</v>
+        <v>12.09</v>
       </c>
       <c r="C334" s="6"/>
       <c r="D334" s="6">
-        <v>20.6</v>
+        <v>20.3</v>
       </c>
       <c r="E334" s="6">
         <v>0</v>
       </c>
       <c r="F334" s="6"/>
       <c r="G334" s="6">
         <v>0</v>
       </c>
       <c r="H334" s="7">
-        <v>31.07</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:8" x14ac:dyDescent="0.25">
+        <v>32.39</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A335" s="4">
-        <v>35976</v>
+        <v>36038</v>
       </c>
       <c r="B335" s="6">
-        <v>10.26</v>
+        <v>12.24</v>
       </c>
       <c r="C335" s="6"/>
       <c r="D335" s="6">
-        <v>20.7</v>
+        <v>20</v>
       </c>
       <c r="E335" s="6">
         <v>0</v>
       </c>
       <c r="F335" s="6"/>
       <c r="G335" s="6">
         <v>0</v>
       </c>
       <c r="H335" s="7">
-        <v>30.96</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:8" x14ac:dyDescent="0.25">
+        <v>32.24</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A336" s="4">
-        <v>35946</v>
+        <v>36007</v>
       </c>
       <c r="B336" s="6">
-        <v>11.35</v>
+        <v>10.47</v>
       </c>
       <c r="C336" s="6"/>
       <c r="D336" s="6">
-        <v>21</v>
+        <v>20.6</v>
       </c>
       <c r="E336" s="6">
         <v>0</v>
       </c>
       <c r="F336" s="6"/>
       <c r="G336" s="6">
         <v>0</v>
       </c>
       <c r="H336" s="7">
-        <v>32.35</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:8" x14ac:dyDescent="0.25">
+        <v>31.07</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A337" s="4">
-        <v>35915</v>
+        <v>35976</v>
       </c>
       <c r="B337" s="6">
-        <v>11.56</v>
+        <v>10.26</v>
       </c>
       <c r="C337" s="6"/>
       <c r="D337" s="6">
-        <v>21.2</v>
+        <v>20.7</v>
       </c>
       <c r="E337" s="6">
         <v>0</v>
       </c>
       <c r="F337" s="6"/>
       <c r="G337" s="6">
         <v>0</v>
       </c>
       <c r="H337" s="7">
-        <v>32.76</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:8" x14ac:dyDescent="0.25">
+        <v>30.96</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A338" s="4">
-        <v>35885</v>
+        <v>35946</v>
       </c>
       <c r="B338" s="6">
-        <v>11.24</v>
+        <v>11.35</v>
       </c>
       <c r="C338" s="6"/>
       <c r="D338" s="6">
-        <v>21.9</v>
+        <v>21</v>
       </c>
       <c r="E338" s="6">
         <v>0</v>
       </c>
       <c r="F338" s="6"/>
       <c r="G338" s="6">
         <v>0</v>
       </c>
       <c r="H338" s="7">
-        <v>33.14</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:8" x14ac:dyDescent="0.25">
+        <v>32.35</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A339" s="4">
-        <v>35854</v>
+        <v>35915</v>
       </c>
       <c r="B339" s="6">
-        <v>9.85</v>
+        <v>11.56</v>
       </c>
       <c r="C339" s="6"/>
       <c r="D339" s="6">
-        <v>21.8</v>
+        <v>21.2</v>
       </c>
       <c r="E339" s="6">
         <v>0</v>
       </c>
       <c r="F339" s="6"/>
       <c r="G339" s="6">
         <v>0</v>
       </c>
       <c r="H339" s="7">
-        <v>31.65</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:8" x14ac:dyDescent="0.25">
+        <v>32.76</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A340" s="4">
-        <v>35826</v>
+        <v>35885</v>
       </c>
       <c r="B340" s="6">
-        <v>10.44</v>
+        <v>11.24</v>
       </c>
       <c r="C340" s="6"/>
       <c r="D340" s="6">
-        <v>21.3</v>
+        <v>21.9</v>
       </c>
       <c r="E340" s="6">
         <v>0</v>
       </c>
       <c r="F340" s="6"/>
       <c r="G340" s="6">
         <v>0</v>
       </c>
       <c r="H340" s="7">
-        <v>31.740000000000002</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:8" x14ac:dyDescent="0.25">
+        <v>33.14</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A341" s="4">
-        <v>35795</v>
+        <v>35854</v>
       </c>
       <c r="B341" s="6">
-        <v>9.99</v>
+        <v>9.85</v>
       </c>
       <c r="C341" s="6"/>
       <c r="D341" s="6">
-        <v>21</v>
+        <v>21.8</v>
       </c>
       <c r="E341" s="6">
         <v>0</v>
       </c>
       <c r="F341" s="6"/>
       <c r="G341" s="6">
         <v>0</v>
       </c>
       <c r="H341" s="7">
-        <v>30.990000000000002</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:8" x14ac:dyDescent="0.25">
+        <v>31.65</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A342" s="4">
-        <v>35764</v>
+        <v>35826</v>
       </c>
       <c r="B342" s="6">
-        <v>9.36</v>
+        <v>10.44</v>
       </c>
       <c r="C342" s="6"/>
       <c r="D342" s="6">
-        <v>21.2</v>
+        <v>21.3</v>
       </c>
       <c r="E342" s="6">
         <v>0</v>
       </c>
       <c r="F342" s="6"/>
       <c r="G342" s="6">
         <v>0</v>
       </c>
       <c r="H342" s="7">
-        <v>30.56</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:8" x14ac:dyDescent="0.25">
+        <v>31.740000000000002</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A343" s="4">
-        <v>35734</v>
+        <v>35795</v>
       </c>
       <c r="B343" s="6">
-        <v>9.64</v>
+        <v>9.99</v>
       </c>
       <c r="C343" s="6"/>
       <c r="D343" s="6">
-        <v>21.6</v>
+        <v>21</v>
       </c>
       <c r="E343" s="6">
         <v>0</v>
       </c>
       <c r="F343" s="6"/>
       <c r="G343" s="6">
         <v>0</v>
       </c>
       <c r="H343" s="7">
-        <v>31.240000000000002</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:8" x14ac:dyDescent="0.25">
+        <v>30.990000000000002</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A344" s="4">
-        <v>35703</v>
+        <v>35764</v>
       </c>
       <c r="B344" s="6">
-        <v>9.65</v>
+        <v>9.36</v>
       </c>
       <c r="C344" s="6"/>
       <c r="D344" s="6">
-        <v>22</v>
+        <v>21.2</v>
       </c>
       <c r="E344" s="6">
         <v>0</v>
       </c>
       <c r="F344" s="6"/>
       <c r="G344" s="6">
         <v>0</v>
       </c>
       <c r="H344" s="7">
-        <v>31.65</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:8" x14ac:dyDescent="0.25">
+        <v>30.56</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A345" s="4">
-        <v>35673</v>
+        <v>35734</v>
       </c>
       <c r="B345" s="6">
-        <v>9.99</v>
+        <v>9.64</v>
       </c>
       <c r="C345" s="6"/>
       <c r="D345" s="6">
-        <v>21.9</v>
+        <v>21.6</v>
       </c>
       <c r="E345" s="6">
         <v>0</v>
       </c>
       <c r="F345" s="6"/>
       <c r="G345" s="6">
         <v>0</v>
       </c>
       <c r="H345" s="7">
-        <v>31.89</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:8" x14ac:dyDescent="0.25">
+        <v>31.240000000000002</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A346" s="4">
-        <v>35642</v>
+        <v>35703</v>
       </c>
       <c r="B346" s="6">
-        <v>9.84</v>
+        <v>9.65</v>
       </c>
       <c r="C346" s="6"/>
       <c r="D346" s="6">
-        <v>21.7</v>
+        <v>22</v>
       </c>
       <c r="E346" s="6">
         <v>0</v>
       </c>
       <c r="F346" s="6"/>
       <c r="G346" s="6">
         <v>0</v>
       </c>
       <c r="H346" s="7">
-        <v>31.54</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:8" x14ac:dyDescent="0.25">
+        <v>31.65</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A347" s="4">
-        <v>35611</v>
+        <v>35673</v>
       </c>
       <c r="B347" s="6">
-        <v>10.37</v>
+        <v>9.99</v>
       </c>
       <c r="C347" s="6"/>
       <c r="D347" s="6">
-        <v>21.2</v>
+        <v>21.9</v>
       </c>
       <c r="E347" s="6">
         <v>0</v>
       </c>
       <c r="F347" s="6"/>
       <c r="G347" s="6">
         <v>0</v>
       </c>
       <c r="H347" s="7">
-        <v>31.57</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:8" x14ac:dyDescent="0.25">
+        <v>31.89</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A348" s="4">
-        <v>35581</v>
+        <v>35642</v>
       </c>
       <c r="B348" s="6">
-        <v>8.76</v>
+        <v>9.84</v>
       </c>
       <c r="C348" s="6"/>
       <c r="D348" s="6">
-        <v>21.1</v>
+        <v>21.7</v>
       </c>
       <c r="E348" s="6">
         <v>0</v>
       </c>
       <c r="F348" s="6"/>
       <c r="G348" s="6">
         <v>0</v>
       </c>
       <c r="H348" s="7">
-        <v>29.86</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:8" x14ac:dyDescent="0.25">
+        <v>31.54</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A349" s="4">
-        <v>35550</v>
+        <v>35611</v>
       </c>
       <c r="B349" s="6">
-        <v>9.15</v>
+        <v>10.37</v>
       </c>
       <c r="C349" s="6"/>
       <c r="D349" s="6">
-        <v>21</v>
+        <v>21.2</v>
       </c>
       <c r="E349" s="6">
         <v>0</v>
       </c>
       <c r="F349" s="6"/>
       <c r="G349" s="6">
         <v>0</v>
       </c>
       <c r="H349" s="7">
-        <v>30.15</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:8" x14ac:dyDescent="0.25">
+        <v>31.57</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A350" s="4">
-        <v>35520</v>
+        <v>35581</v>
       </c>
       <c r="B350" s="6">
-        <v>9.5299999999999994</v>
+        <v>8.76</v>
       </c>
       <c r="C350" s="6"/>
       <c r="D350" s="6">
-        <v>20.7</v>
+        <v>21.1</v>
       </c>
       <c r="E350" s="6">
         <v>0</v>
       </c>
       <c r="F350" s="6"/>
       <c r="G350" s="6">
         <v>0</v>
       </c>
       <c r="H350" s="7">
-        <v>30.229999999999997</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:8" x14ac:dyDescent="0.25">
+        <v>29.86</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A351" s="4">
-        <v>35489</v>
+        <v>35550</v>
       </c>
       <c r="B351" s="6">
-        <v>8.73</v>
+        <v>9.15</v>
       </c>
       <c r="C351" s="6"/>
       <c r="D351" s="6">
-        <v>21.1</v>
+        <v>21</v>
       </c>
       <c r="E351" s="6">
         <v>0</v>
       </c>
       <c r="F351" s="6"/>
       <c r="G351" s="6">
         <v>0</v>
       </c>
       <c r="H351" s="7">
-        <v>29.830000000000002</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:8" x14ac:dyDescent="0.25">
+        <v>30.15</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A352" s="4">
-        <v>35461</v>
+        <v>35520</v>
       </c>
       <c r="B352" s="6">
-        <v>8.59</v>
+        <v>9.5299999999999994</v>
       </c>
       <c r="C352" s="6"/>
       <c r="D352" s="6">
-        <v>21</v>
+        <v>20.7</v>
       </c>
       <c r="E352" s="6">
         <v>0</v>
       </c>
       <c r="F352" s="6"/>
       <c r="G352" s="6">
         <v>0</v>
       </c>
       <c r="H352" s="7">
-        <v>29.59</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:8" x14ac:dyDescent="0.25">
+        <v>30.229999999999997</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A353" s="4">
-        <v>35430</v>
+        <v>35489</v>
       </c>
       <c r="B353" s="6">
-        <v>8.7799999999999994</v>
+        <v>8.73</v>
       </c>
       <c r="C353" s="6"/>
       <c r="D353" s="6">
-        <v>21.5</v>
+        <v>21.1</v>
       </c>
       <c r="E353" s="6">
         <v>0</v>
       </c>
       <c r="F353" s="6"/>
       <c r="G353" s="6">
         <v>0</v>
       </c>
       <c r="H353" s="7">
-        <v>30.28</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:8" x14ac:dyDescent="0.25">
+        <v>29.830000000000002</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A354" s="4">
-        <v>35399</v>
+        <v>35461</v>
       </c>
       <c r="B354" s="6">
-        <v>8.07</v>
+        <v>8.59</v>
       </c>
       <c r="C354" s="6"/>
       <c r="D354" s="6">
-        <v>21.2</v>
+        <v>21</v>
       </c>
       <c r="E354" s="6">
         <v>0</v>
       </c>
       <c r="F354" s="6"/>
       <c r="G354" s="6">
         <v>0</v>
       </c>
       <c r="H354" s="7">
-        <v>29.27</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:8" x14ac:dyDescent="0.25">
+        <v>29.59</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A355" s="4">
-        <v>35369</v>
+        <v>35430</v>
       </c>
       <c r="B355" s="6">
-        <v>8.26</v>
+        <v>8.7799999999999994</v>
       </c>
       <c r="C355" s="6"/>
       <c r="D355" s="6">
-        <v>21</v>
+        <v>21.5</v>
       </c>
       <c r="E355" s="6">
         <v>0</v>
       </c>
       <c r="F355" s="6"/>
       <c r="G355" s="6">
         <v>0</v>
       </c>
       <c r="H355" s="7">
-        <v>29.259999999999998</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:8" x14ac:dyDescent="0.25">
+        <v>30.28</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A356" s="4">
-        <v>35338</v>
+        <v>35399</v>
       </c>
       <c r="B356" s="6">
-        <v>8.0500000000000007</v>
+        <v>8.07</v>
       </c>
       <c r="C356" s="6"/>
       <c r="D356" s="6">
-        <v>20.7</v>
+        <v>21.2</v>
       </c>
       <c r="E356" s="6">
         <v>0</v>
       </c>
       <c r="F356" s="6"/>
       <c r="G356" s="6">
         <v>0</v>
       </c>
       <c r="H356" s="7">
-        <v>28.75</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:8" x14ac:dyDescent="0.25">
+        <v>29.27</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A357" s="4">
-        <v>35308</v>
+        <v>35369</v>
       </c>
       <c r="B357" s="6">
-        <v>10.63</v>
+        <v>8.26</v>
       </c>
       <c r="C357" s="6"/>
       <c r="D357" s="6">
-        <v>20.6</v>
+        <v>21</v>
       </c>
       <c r="E357" s="6">
         <v>0</v>
       </c>
       <c r="F357" s="6"/>
       <c r="G357" s="6">
         <v>0</v>
       </c>
       <c r="H357" s="7">
-        <v>31.230000000000004</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:8" x14ac:dyDescent="0.25">
+        <v>29.259999999999998</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A358" s="4">
-        <v>35277</v>
+        <v>35338</v>
       </c>
       <c r="B358" s="6">
-        <v>10.95</v>
+        <v>8.0500000000000007</v>
       </c>
       <c r="C358" s="6"/>
       <c r="D358" s="6">
-        <v>20.5</v>
+        <v>20.7</v>
       </c>
       <c r="E358" s="6">
         <v>0</v>
       </c>
       <c r="F358" s="6"/>
       <c r="G358" s="6">
         <v>0</v>
       </c>
       <c r="H358" s="7">
-        <v>31.45</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:8" x14ac:dyDescent="0.25">
+        <v>28.75</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A359" s="4">
-        <v>35246</v>
+        <v>35308</v>
       </c>
       <c r="B359" s="6">
-        <v>10.68</v>
+        <v>10.63</v>
       </c>
       <c r="C359" s="6"/>
       <c r="D359" s="6">
-        <v>20.399999999999999</v>
+        <v>20.6</v>
       </c>
       <c r="E359" s="6">
         <v>0</v>
       </c>
       <c r="F359" s="6"/>
       <c r="G359" s="6">
         <v>0</v>
       </c>
       <c r="H359" s="7">
-        <v>31.08</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:8" x14ac:dyDescent="0.25">
+        <v>31.230000000000004</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A360" s="4">
-        <v>35216</v>
+        <v>35277</v>
       </c>
       <c r="B360" s="6">
-        <v>10.51</v>
+        <v>10.95</v>
       </c>
       <c r="C360" s="6"/>
       <c r="D360" s="6">
-        <v>20.100000000000001</v>
+        <v>20.5</v>
       </c>
       <c r="E360" s="6">
         <v>0</v>
       </c>
       <c r="F360" s="6"/>
       <c r="G360" s="6">
         <v>0</v>
       </c>
       <c r="H360" s="7">
-        <v>30.61</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:8" x14ac:dyDescent="0.25">
+        <v>31.45</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A361" s="4">
-        <v>35185</v>
+        <v>35246</v>
       </c>
       <c r="B361" s="6">
-        <v>10.54</v>
+        <v>10.68</v>
       </c>
       <c r="C361" s="6"/>
       <c r="D361" s="6">
-        <v>20</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="E361" s="6">
         <v>0</v>
       </c>
       <c r="F361" s="6"/>
       <c r="G361" s="6">
         <v>0</v>
       </c>
       <c r="H361" s="7">
-        <v>30.54</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:8" x14ac:dyDescent="0.25">
+        <v>31.08</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A362" s="4">
-        <v>35155</v>
+        <v>35216</v>
       </c>
       <c r="B362" s="6">
-        <v>10.49</v>
-[...3 lines deleted...]
-      </c>
+        <v>10.51</v>
+      </c>
+      <c r="C362" s="6"/>
       <c r="D362" s="6">
-        <v>19.7</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="E362" s="6">
         <v>0</v>
       </c>
       <c r="F362" s="6"/>
       <c r="G362" s="6">
         <v>0</v>
       </c>
       <c r="H362" s="7">
-        <v>30.189999999999998</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:8" x14ac:dyDescent="0.25">
+        <v>30.61</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A363" s="4">
-        <v>35124</v>
+        <v>35185</v>
       </c>
       <c r="B363" s="6">
-        <v>9.24</v>
+        <v>10.54</v>
       </c>
       <c r="C363" s="6"/>
       <c r="D363" s="6">
-        <v>19.3</v>
+        <v>20</v>
       </c>
       <c r="E363" s="6">
         <v>0</v>
       </c>
       <c r="F363" s="6"/>
       <c r="G363" s="6">
         <v>0</v>
       </c>
       <c r="H363" s="7">
-        <v>28.54</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:8" x14ac:dyDescent="0.25">
+        <v>30.54</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A364" s="4">
-        <v>35095</v>
+        <v>35155</v>
       </c>
       <c r="B364" s="6">
-        <v>9.7799999999999994</v>
-[...1 lines deleted...]
-      <c r="C364" s="6"/>
+        <v>10.49</v>
+      </c>
+      <c r="C364" s="6" t="s">
+        <v>8</v>
+      </c>
       <c r="D364" s="6">
-        <v>19</v>
+        <v>19.7</v>
       </c>
       <c r="E364" s="6">
         <v>0</v>
       </c>
       <c r="F364" s="6"/>
       <c r="G364" s="6">
         <v>0</v>
       </c>
       <c r="H364" s="7">
-        <v>28.78</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:8" x14ac:dyDescent="0.25">
+        <v>30.189999999999998</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A365" s="4">
-        <v>35064</v>
+        <v>35124</v>
       </c>
       <c r="B365" s="6">
-        <v>9.85</v>
+        <v>9.24</v>
       </c>
       <c r="C365" s="6"/>
       <c r="D365" s="6">
-        <v>18.7</v>
+        <v>19.3</v>
       </c>
       <c r="E365" s="6">
         <v>0</v>
       </c>
       <c r="F365" s="6"/>
       <c r="G365" s="6">
         <v>0</v>
       </c>
       <c r="H365" s="7">
-        <v>28.549999999999997</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:8" x14ac:dyDescent="0.25">
+        <v>28.54</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A366" s="4">
-        <v>35033</v>
+        <v>35095</v>
       </c>
       <c r="B366" s="6">
-        <v>11.42</v>
+        <v>9.7799999999999994</v>
       </c>
       <c r="C366" s="6"/>
       <c r="D366" s="6">
-        <v>18.8</v>
+        <v>19</v>
       </c>
       <c r="E366" s="6">
         <v>0</v>
       </c>
       <c r="F366" s="6"/>
       <c r="G366" s="6">
         <v>0</v>
       </c>
       <c r="H366" s="7">
-        <v>30.22</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:8" x14ac:dyDescent="0.25">
+        <v>28.78</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A367" s="4">
-        <v>35003</v>
+        <v>35064</v>
       </c>
       <c r="B367" s="6">
-        <v>12.21</v>
+        <v>9.85</v>
       </c>
       <c r="C367" s="6"/>
       <c r="D367" s="6">
-        <v>18.899999999999999</v>
+        <v>18.7</v>
       </c>
       <c r="E367" s="6">
         <v>0</v>
       </c>
       <c r="F367" s="6"/>
       <c r="G367" s="6">
         <v>0</v>
       </c>
       <c r="H367" s="7">
-        <v>31.11</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:8" x14ac:dyDescent="0.25">
+        <v>28.549999999999997</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A368" s="4">
-        <v>34972</v>
+        <v>35033</v>
       </c>
       <c r="B368" s="6">
-        <v>11.14</v>
+        <v>11.42</v>
       </c>
       <c r="C368" s="6"/>
       <c r="D368" s="6">
-        <v>18.899999999999999</v>
+        <v>18.8</v>
       </c>
       <c r="E368" s="6">
         <v>0</v>
       </c>
       <c r="F368" s="6"/>
       <c r="G368" s="6">
         <v>0</v>
       </c>
       <c r="H368" s="7">
-        <v>30.04</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:8" x14ac:dyDescent="0.25">
+        <v>30.22</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A369" s="4">
-        <v>34942</v>
+        <v>35003</v>
       </c>
       <c r="B369" s="6">
-        <v>7.98</v>
+        <v>12.21</v>
       </c>
       <c r="C369" s="6"/>
       <c r="D369" s="6">
         <v>18.899999999999999</v>
       </c>
       <c r="E369" s="6">
         <v>0</v>
       </c>
       <c r="F369" s="6"/>
       <c r="G369" s="6">
         <v>0</v>
       </c>
       <c r="H369" s="7">
-        <v>26.88</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:8" x14ac:dyDescent="0.25">
+        <v>31.11</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A370" s="4">
-        <v>34911</v>
+        <v>34972</v>
       </c>
       <c r="B370" s="6">
-        <v>7.51</v>
+        <v>11.14</v>
       </c>
       <c r="C370" s="6"/>
       <c r="D370" s="6">
-        <v>18.8</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="E370" s="6">
         <v>0</v>
       </c>
       <c r="F370" s="6"/>
       <c r="G370" s="6">
         <v>0</v>
       </c>
       <c r="H370" s="7">
-        <v>26.310000000000002</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:8" x14ac:dyDescent="0.25">
+        <v>30.04</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A371" s="4">
-        <v>34880</v>
+        <v>34942</v>
       </c>
       <c r="B371" s="6">
-        <v>8.06</v>
+        <v>7.98</v>
       </c>
       <c r="C371" s="6"/>
       <c r="D371" s="6">
-        <v>18.7</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="E371" s="6">
         <v>0</v>
       </c>
       <c r="F371" s="6"/>
       <c r="G371" s="6">
         <v>0</v>
       </c>
       <c r="H371" s="7">
-        <v>26.759999999999998</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:8" x14ac:dyDescent="0.25">
+        <v>26.88</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A372" s="4">
-        <v>34850</v>
+        <v>34911</v>
       </c>
       <c r="B372" s="6">
-        <v>9.42</v>
+        <v>7.51</v>
       </c>
       <c r="C372" s="6"/>
       <c r="D372" s="6">
-        <v>18.7</v>
+        <v>18.8</v>
       </c>
       <c r="E372" s="6">
         <v>0</v>
       </c>
       <c r="F372" s="6"/>
       <c r="G372" s="6">
         <v>0</v>
       </c>
       <c r="H372" s="7">
-        <v>28.119999999999997</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:8" x14ac:dyDescent="0.25">
+        <v>26.310000000000002</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A373" s="4">
-        <v>34819</v>
+        <v>34880</v>
       </c>
       <c r="B373" s="6">
-        <v>9.81</v>
+        <v>8.06</v>
       </c>
       <c r="C373" s="6"/>
       <c r="D373" s="6">
-        <v>18.8</v>
+        <v>18.7</v>
       </c>
       <c r="E373" s="6">
         <v>0</v>
       </c>
       <c r="F373" s="6"/>
       <c r="G373" s="6">
         <v>0</v>
       </c>
       <c r="H373" s="7">
-        <v>28.61</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:8" x14ac:dyDescent="0.25">
+        <v>26.759999999999998</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A374" s="4">
-        <v>34789</v>
+        <v>34850</v>
       </c>
       <c r="B374" s="6">
-        <v>9.58</v>
+        <v>9.42</v>
       </c>
       <c r="C374" s="6"/>
       <c r="D374" s="6">
-        <v>18.8</v>
+        <v>18.7</v>
       </c>
       <c r="E374" s="6">
         <v>0</v>
       </c>
       <c r="F374" s="6"/>
       <c r="G374" s="6">
         <v>0</v>
       </c>
       <c r="H374" s="7">
-        <v>28.380000000000003</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:8" x14ac:dyDescent="0.25">
+        <v>28.119999999999997</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A375" s="4">
-        <v>34758</v>
+        <v>34819</v>
       </c>
       <c r="B375" s="6">
-        <v>7.66</v>
+        <v>9.81</v>
       </c>
       <c r="C375" s="6"/>
       <c r="D375" s="6">
-        <v>18.600000000000001</v>
+        <v>18.8</v>
       </c>
       <c r="E375" s="6">
         <v>0</v>
       </c>
       <c r="F375" s="6"/>
       <c r="G375" s="6">
         <v>0</v>
       </c>
       <c r="H375" s="7">
-        <v>26.26</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:8" x14ac:dyDescent="0.25">
+        <v>28.61</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A376" s="4">
-        <v>34730</v>
+        <v>34789</v>
       </c>
       <c r="B376" s="6">
-        <v>7.85</v>
+        <v>9.58</v>
       </c>
       <c r="C376" s="6"/>
       <c r="D376" s="6">
-        <v>18.5</v>
+        <v>18.8</v>
       </c>
       <c r="E376" s="6">
         <v>0</v>
       </c>
       <c r="F376" s="6"/>
       <c r="G376" s="6">
         <v>0</v>
       </c>
       <c r="H376" s="7">
-        <v>26.35</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:8" x14ac:dyDescent="0.25">
+        <v>28.380000000000003</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A377" s="4">
-        <v>34699</v>
+        <v>34758</v>
       </c>
       <c r="B377" s="6">
-        <v>7.7</v>
+        <v>7.66</v>
       </c>
       <c r="C377" s="6"/>
       <c r="D377" s="6">
         <v>18.600000000000001</v>
       </c>
       <c r="E377" s="6">
         <v>0</v>
       </c>
       <c r="F377" s="6"/>
       <c r="G377" s="6">
         <v>0</v>
       </c>
       <c r="H377" s="7">
+        <v>26.26</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A378" s="4">
+        <v>34730</v>
+      </c>
+      <c r="B378" s="6">
+        <v>7.85</v>
+      </c>
+      <c r="C378" s="6"/>
+      <c r="D378" s="6">
+        <v>18.5</v>
+      </c>
+      <c r="E378" s="6">
+        <v>0</v>
+      </c>
+      <c r="F378" s="6"/>
+      <c r="G378" s="6">
+        <v>0</v>
+      </c>
+      <c r="H378" s="7">
+        <v>26.35</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A379" s="4">
+        <v>34699</v>
+      </c>
+      <c r="B379" s="6">
+        <v>7.7</v>
+      </c>
+      <c r="C379" s="6"/>
+      <c r="D379" s="6">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="E379" s="6">
+        <v>0</v>
+      </c>
+      <c r="F379" s="6"/>
+      <c r="G379" s="6">
+        <v>0</v>
+      </c>
+      <c r="H379" s="7">
         <v>26.3</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A10:H232">
-    <sortCondition descending="1" ref="A10:A232"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A12:H234">
+    <sortCondition descending="1" ref="A12:A234"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Returns Net</vt:lpstr>
       <vt:lpstr>AUM</vt:lpstr>
     </vt:vector>