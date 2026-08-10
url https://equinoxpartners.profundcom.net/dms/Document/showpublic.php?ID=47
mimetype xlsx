--- v1 (2026-06-26)
+++ v2 (2026-08-10)
@@ -5,53 +5,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://equinoxpartners-my.sharepoint.com/personal/kbrennan_equinoxpartners_com/Documents/Returns/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="272" documentId="8_{91B97CB5-9A6F-42E4-849C-49F973223758}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D4BC53EA-885D-4A14-9DFA-9217C0EED352}"/>
+  <xr:revisionPtr revIDLastSave="287" documentId="8_{91B97CB5-9A6F-42E4-849C-49F973223758}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B2D364E5-B979-4DB6-9459-984EBB9851D0}"/>
   <bookViews>
-    <workbookView xWindow="-28908" yWindow="-12" windowWidth="29016" windowHeight="15696" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Returns Net" sheetId="1" r:id="rId1"/>
     <sheet name="AUM" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
@@ -471,13141 +471,13178 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C380"/>
+  <dimension ref="A1:C381"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.3984375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="17.59765625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.625" bestFit="1"/>
+    <col min="3" max="3" width="17.625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1">
+        <v>46203</v>
+      </c>
+      <c r="B2" s="3">
+        <v>-4.2299999999999997E-2</v>
+      </c>
+      <c r="C2" s="3">
+        <v>-0.1288</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
         <v>46173</v>
       </c>
-      <c r="B2" s="3">
+      <c r="B3" s="3">
         <v>-4.36E-2</v>
       </c>
-      <c r="C2" s="3">
+      <c r="C3" s="3">
         <v>-3.44E-2</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A3" s="1">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="1">
         <v>46142</v>
       </c>
-      <c r="B3" s="3">
+      <c r="B4" s="3">
         <v>0.13039999999999999</v>
       </c>
-      <c r="C3" s="3">
+      <c r="C4" s="3">
         <v>4.1399999999999999E-2</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A4" s="1">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="1">
         <v>46112</v>
       </c>
-      <c r="B4" s="3">
+      <c r="B5" s="3">
         <v>2.86E-2</v>
       </c>
-      <c r="C4" s="3">
+      <c r="C5" s="3">
         <v>-3.7199999999999997E-2</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A5" s="1">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="1">
         <v>46081</v>
       </c>
-      <c r="B5" s="3">
+      <c r="B6" s="3">
         <v>0.13270000000000001</v>
       </c>
-      <c r="C5" s="3">
+      <c r="C6" s="3">
         <v>0.15</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A6" s="1">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
         <v>46053</v>
       </c>
-      <c r="B6" s="3">
+      <c r="B7" s="3">
         <v>9.4299999999999995E-2</v>
       </c>
-      <c r="C6" s="3">
+      <c r="C7" s="3">
         <v>0.19339999999999999</v>
       </c>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A7" s="1">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
         <v>46022</v>
       </c>
-      <c r="B7" s="3">
+      <c r="B8" s="3">
         <v>6.6600000000000006E-2</v>
       </c>
-      <c r="C7" s="3">
+      <c r="C8" s="3">
         <v>9.2799999999999994E-2</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A8" s="1">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
         <v>45991</v>
       </c>
-      <c r="B8" s="3">
+      <c r="B9" s="3">
         <v>-8.2000000000000007E-3</v>
       </c>
-      <c r="C8" s="3">
+      <c r="C9" s="3">
         <v>2.4199999999999999E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A9" s="1">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
         <v>45961</v>
       </c>
-      <c r="B9" s="3">
+      <c r="B10" s="3">
         <v>2.5399999999999999E-2</v>
       </c>
-      <c r="C9" s="3">
+      <c r="C10" s="3">
         <v>4.6100000000000002E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A10" s="1">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
         <v>45930</v>
       </c>
-      <c r="B10" s="3">
+      <c r="B11" s="3">
         <v>5.9400000000000001E-2</v>
       </c>
-      <c r="C10" s="3">
+      <c r="C11" s="3">
         <v>0.1656</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A11" s="1">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
         <v>45900</v>
       </c>
-      <c r="B11" s="3">
+      <c r="B12" s="3">
         <v>-1.5E-3</v>
       </c>
-      <c r="C11" s="3">
+      <c r="C12" s="3">
         <v>8.2799999999999999E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A12" s="1">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
         <v>45869</v>
       </c>
-      <c r="B12" s="3">
+      <c r="B13" s="3">
         <v>0.1057</v>
       </c>
-      <c r="C12" s="3">
+      <c r="C13" s="3">
         <v>-1.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A13" s="1">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="1">
         <v>45838</v>
       </c>
-      <c r="B13" s="3">
+      <c r="B14" s="3">
         <v>5.91E-2</v>
       </c>
-      <c r="C13" s="2">
+      <c r="C14" s="2">
         <v>4.1500000000000002E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A14" s="1">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="1">
         <v>45808</v>
       </c>
-      <c r="B14" s="3">
+      <c r="B15" s="3">
         <v>9.7000000000000003E-2</v>
       </c>
-      <c r="C14" s="2">
+      <c r="C15" s="2">
         <v>6.8699999999999997E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A15" s="1">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
         <v>45777</v>
       </c>
-      <c r="B15" s="3">
+      <c r="B16" s="3">
         <v>4.2999999999999997E-2</v>
       </c>
-      <c r="C15" s="2">
+      <c r="C16" s="2">
         <v>2.5999999999999999E-3</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A16" s="1">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
         <v>45747.041666666664</v>
       </c>
-      <c r="B16" s="2">
+      <c r="B17" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="C16" s="2">
+      <c r="C17" s="2">
         <v>9.6799999999999997E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A17" s="1">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
         <v>45716.041666666664</v>
       </c>
-      <c r="B17" s="2">
+      <c r="B18" s="2">
         <v>0.02</v>
       </c>
-      <c r="C17" s="2">
+      <c r="C18" s="2">
         <v>4.4999999999999997E-3</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A18" s="1">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="1">
         <v>45688.041666666664</v>
       </c>
-      <c r="B18" s="2">
+      <c r="B19" s="2">
         <v>1.9E-2</v>
       </c>
-      <c r="C18" s="2">
+      <c r="C19" s="2">
         <v>8.8999999999999999E-3</v>
       </c>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A19" s="1">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
         <v>45657.041666666664</v>
       </c>
-      <c r="B19" s="2">
+      <c r="B20" s="2">
         <v>2.4E-2</v>
       </c>
-      <c r="C19" s="2">
+      <c r="C20" s="2">
         <v>-5.7000000000000002E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A20" s="1">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="1">
         <v>45626.041666666664</v>
       </c>
-      <c r="B20" s="2">
+      <c r="B21" s="2">
         <v>2.3E-2</v>
       </c>
-      <c r="C20" s="2">
+      <c r="C21" s="2">
         <v>-3.1199999999999999E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A21" s="1">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="1">
         <v>45596.041666666664</v>
       </c>
-      <c r="B21" s="2">
+      <c r="B22" s="2">
         <v>1.7999999999999999E-2</v>
       </c>
-      <c r="C21" s="2">
+      <c r="C22" s="2">
         <v>2.6599999999999999E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A22" s="1">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="1">
         <v>45565.041666666664</v>
       </c>
-      <c r="B22" s="2">
+      <c r="B23" s="2">
         <v>-2.7E-2</v>
       </c>
-      <c r="C22" s="2">
+      <c r="C23" s="2">
         <v>1.52E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A23" s="1">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="1">
         <v>45535.041666666664</v>
       </c>
-      <c r="B23" s="2">
+      <c r="B24" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
-      <c r="C23" s="2">
+      <c r="C24" s="2">
         <v>0.15989999999999999</v>
       </c>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A24" s="1">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="1">
         <v>45504.041666666664</v>
       </c>
-      <c r="B24" s="2">
+      <c r="B25" s="2">
         <v>3.3000000000000002E-2</v>
       </c>
-      <c r="C24" s="2">
+      <c r="C25" s="2">
         <v>-1.0800000000000001E-2</v>
       </c>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A25" s="1">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" s="1">
         <v>45473.041666666664</v>
       </c>
-      <c r="B25" s="2">
+      <c r="B26" s="2">
         <v>-2.1999999999999999E-2</v>
       </c>
-      <c r="C25" s="2">
+      <c r="C26" s="2">
         <v>-6.3600000000000004E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A26" s="1">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
         <v>45443.041666666664</v>
       </c>
-      <c r="B26" s="2">
+      <c r="B27" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="C26" s="2">
+      <c r="C27" s="2">
         <v>6.0600000000000001E-2</v>
       </c>
     </row>
-    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A27" s="1">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" s="1">
         <v>45412.041666666664</v>
       </c>
-      <c r="B27" s="2">
+      <c r="B28" s="2">
         <v>-5.0000000000000001E-3</v>
       </c>
-      <c r="C27" s="2">
+      <c r="C28" s="2">
         <v>6.5100000000000005E-2</v>
       </c>
     </row>
-    <row r="28" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A28" s="1">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" s="1">
         <v>45382.041666666664</v>
       </c>
-      <c r="B28" s="2">
+      <c r="B29" s="2">
         <v>9.5000000000000001E-2</v>
       </c>
-      <c r="C28" s="2">
+      <c r="C29" s="2">
         <v>9.0399999999999994E-2</v>
       </c>
     </row>
-    <row r="29" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A29" s="1">
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" s="1">
         <v>45351.041666666664</v>
       </c>
-      <c r="B29" s="2">
-[...2 lines deleted...]
-      <c r="C29" s="2">
+      <c r="B30" s="2">
+        <v>0</v>
+      </c>
+      <c r="C30" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="30" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A30" s="1">
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" s="1">
         <v>45322.041666666664</v>
       </c>
-      <c r="B30" s="2">
+      <c r="B31" s="2">
         <v>-2.1000000000000001E-2</v>
       </c>
-      <c r="C30" s="2">
+      <c r="C31" s="2">
         <v>-6.6600000000000006E-2</v>
       </c>
     </row>
-    <row r="31" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A31" s="1">
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" s="1">
         <v>45291.041666666664</v>
       </c>
-      <c r="B31" s="2">
+      <c r="B32" s="2">
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="C31" s="2">
+      <c r="C32" s="2">
         <v>1.35E-2</v>
       </c>
     </row>
-    <row r="32" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A32" s="1">
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33" s="1">
         <v>45260.041666666664</v>
       </c>
-      <c r="B32" s="2">
+      <c r="B33" s="2">
         <v>2.4E-2</v>
       </c>
-      <c r="C32" s="2">
+      <c r="C33" s="2">
         <v>-9.1499999999999998E-2</v>
       </c>
     </row>
-    <row r="33" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A33" s="1">
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A34" s="1">
         <v>45230.041666666664</v>
       </c>
-      <c r="B33" s="2">
+      <c r="B34" s="2">
         <v>-3.4000000000000002E-2</v>
       </c>
-      <c r="C33" s="2">
+      <c r="C34" s="2">
         <v>-0.01</v>
       </c>
     </row>
-    <row r="34" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A34" s="1">
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A35" s="1">
         <v>45199.041666666664</v>
       </c>
-      <c r="B34" s="2">
+      <c r="B35" s="2">
         <v>-1.4E-2</v>
       </c>
-      <c r="C34" s="2">
+      <c r="C35" s="2">
         <v>-4.7300000000000002E-2</v>
       </c>
     </row>
-    <row r="35" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A35" s="1">
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A36" s="1">
         <v>45169.041666666664</v>
       </c>
-      <c r="B35" s="2">
-[...2 lines deleted...]
-      <c r="C35" s="2">
+      <c r="B36" s="2">
+        <v>0</v>
+      </c>
+      <c r="C36" s="2">
         <v>1.6799999999999999E-2</v>
       </c>
     </row>
-    <row r="36" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A36" s="1">
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37" s="1">
         <v>45138.041666666664</v>
       </c>
-      <c r="B36" s="2">
+      <c r="B37" s="2">
         <v>9.1999999999999998E-2</v>
       </c>
-      <c r="C36" s="2">
+      <c r="C37" s="2">
         <v>5.7700000000000001E-2</v>
       </c>
     </row>
-    <row r="37" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A37" s="1">
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" s="1">
         <v>45107.041666666664</v>
       </c>
-      <c r="B37" s="2">
+      <c r="B38" s="2">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="C37" s="2">
+      <c r="C38" s="2">
         <v>3.15E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A38" s="1">
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" s="1">
         <v>45077.041666666664</v>
       </c>
-      <c r="B38" s="2">
+      <c r="B39" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="C38" s="2">
+      <c r="C39" s="2">
         <v>-6.08E-2</v>
       </c>
     </row>
-    <row r="39" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A39" s="1">
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40" s="1">
         <v>45046.041666666664</v>
       </c>
-      <c r="B39" s="2">
+      <c r="B40" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="C39" s="2">
+      <c r="C40" s="2">
         <v>2.2800000000000001E-2</v>
       </c>
     </row>
-    <row r="40" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A40" s="1">
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" s="1">
         <v>45016.041666666664</v>
       </c>
-      <c r="B40" s="2">
+      <c r="B41" s="2">
         <v>0.04</v>
       </c>
-      <c r="C40" s="2">
+      <c r="C41" s="2">
         <v>2.1600000000000001E-2</v>
       </c>
     </row>
-    <row r="41" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A41" s="1">
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" s="1">
         <v>44985.041666666664</v>
       </c>
-      <c r="B41" s="2">
+      <c r="B42" s="2">
         <v>-2.1000000000000001E-2</v>
       </c>
-      <c r="C41" s="2">
+      <c r="C42" s="2">
         <v>-5.7099999999999998E-2</v>
       </c>
     </row>
-    <row r="42" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A42" s="1">
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" s="1">
         <v>44957.041666666664</v>
       </c>
-      <c r="B42" s="2">
+      <c r="B43" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="C42" s="2">
+      <c r="C43" s="2">
         <v>-6.1999999999999998E-3</v>
       </c>
     </row>
-    <row r="43" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A43" s="1">
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" s="1">
         <v>44926.041666666664</v>
       </c>
-      <c r="B43" s="2">
+      <c r="B44" s="2">
         <v>0.05</v>
       </c>
-      <c r="C43" s="2">
+      <c r="C44" s="2">
         <v>-6.6299999999999998E-2</v>
       </c>
     </row>
-    <row r="44" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A44" s="1">
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" s="1">
         <v>44895.041666666664</v>
       </c>
-      <c r="B44" s="2">
+      <c r="B45" s="2">
         <v>4.1000000000000002E-2</v>
       </c>
-      <c r="C44" s="2">
+      <c r="C45" s="2">
         <v>0.1142</v>
       </c>
     </row>
-    <row r="45" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A45" s="1">
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" s="1">
         <v>44865.041666666664</v>
       </c>
-      <c r="B45" s="2">
+      <c r="B46" s="2">
         <v>6.8000000000000005E-2</v>
       </c>
-      <c r="C45" s="2">
+      <c r="C46" s="2">
         <v>0.1265</v>
       </c>
     </row>
-    <row r="46" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A46" s="1">
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" s="1">
         <v>44834.041666666664</v>
       </c>
-      <c r="B46" s="2">
+      <c r="B47" s="2">
         <v>-0.11799999999999999</v>
       </c>
-      <c r="C46" s="2">
+      <c r="C47" s="2">
         <v>-0.16159999999999999</v>
       </c>
     </row>
-    <row r="47" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A47" s="1">
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48" s="1">
         <v>44804.041666666664</v>
       </c>
-      <c r="B47" s="2">
+      <c r="B48" s="2">
         <v>1.9E-2</v>
       </c>
-      <c r="C47" s="2">
+      <c r="C48" s="2">
         <v>-2.3099999999999999E-2</v>
       </c>
     </row>
-    <row r="48" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A48" s="1">
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49" s="1">
         <v>44773.041666666664</v>
       </c>
-      <c r="B48" s="2">
+      <c r="B49" s="2">
         <v>3.9E-2</v>
       </c>
-      <c r="C48" s="2">
+      <c r="C49" s="2">
         <v>9.4600000000000004E-2</v>
       </c>
     </row>
-    <row r="49" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A49" s="1">
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" s="1">
         <v>44742.041666666664</v>
       </c>
-      <c r="B49" s="2">
+      <c r="B50" s="2">
         <v>-0.13</v>
       </c>
-      <c r="C49" s="2">
+      <c r="C50" s="2">
         <v>-0.19139999999999999</v>
       </c>
     </row>
-    <row r="50" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A50" s="1">
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" s="1">
         <v>44712.041666666664</v>
       </c>
-      <c r="B50" s="2">
+      <c r="B51" s="2">
         <v>2.8000000000000001E-2</v>
       </c>
-      <c r="C50" s="2">
+      <c r="C51" s="2">
         <v>0.1195</v>
       </c>
     </row>
-    <row r="51" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A51" s="1">
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" s="1">
         <v>44681.041666666664</v>
       </c>
-      <c r="B51" s="2">
+      <c r="B52" s="2">
         <v>-2.3E-2</v>
       </c>
-      <c r="C51" s="2">
+      <c r="C52" s="2">
         <v>-4.1000000000000002E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A52" s="1">
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" s="1">
         <v>44651.041666666664</v>
       </c>
-      <c r="B52" s="2">
+      <c r="B53" s="2">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="C52" s="2">
+      <c r="C53" s="2">
         <v>0.157</v>
       </c>
     </row>
-    <row r="53" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A53" s="1">
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A54" s="1">
         <v>44620.041666666664</v>
       </c>
-      <c r="B53" s="2">
+      <c r="B54" s="2">
         <v>-4.8000000000000001E-2</v>
       </c>
-      <c r="C53" s="2">
+      <c r="C54" s="2">
         <v>7.2999999999999995E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A54" s="1">
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55" s="1">
         <v>44592.041666666664</v>
       </c>
-      <c r="B54" s="2">
+      <c r="B55" s="2">
         <v>-1.7999999999999999E-2</v>
       </c>
-      <c r="C54" s="2">
+      <c r="C55" s="2">
         <v>6.7000000000000004E-2</v>
       </c>
     </row>
-    <row r="55" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A55" s="1">
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" s="1">
         <v>44561.041666666664</v>
       </c>
-      <c r="B55" s="2">
+      <c r="B56" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="C55" s="2">
+      <c r="C56" s="2">
         <v>3.1E-2</v>
       </c>
     </row>
-    <row r="56" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A56" s="1">
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57" s="1">
         <v>44530.041666666664</v>
       </c>
-      <c r="B56" s="2">
+      <c r="B57" s="2">
         <v>-5.0999999999999997E-2</v>
       </c>
-      <c r="C56" s="2">
+      <c r="C57" s="2">
         <v>-0.05</v>
       </c>
     </row>
-    <row r="57" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A57" s="1">
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" s="1">
         <v>44500.041666666664</v>
       </c>
-      <c r="B57" s="2">
+      <c r="B58" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="C57" s="2">
+      <c r="C58" s="2">
         <v>9.6000000000000002E-2</v>
       </c>
     </row>
-    <row r="58" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A58" s="1">
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" s="1">
         <v>44469.041666666664</v>
       </c>
-      <c r="B58" s="2">
+      <c r="B59" s="2">
         <v>-8.0000000000000002E-3</v>
       </c>
-      <c r="C58" s="2">
+      <c r="C59" s="2">
         <v>0.126</v>
       </c>
     </row>
-    <row r="59" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A59" s="1">
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" s="1">
         <v>44439.041666666664</v>
       </c>
-      <c r="B59" s="2">
+      <c r="B60" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="C59" s="2">
+      <c r="C60" s="2">
         <v>-8.5000000000000006E-2</v>
       </c>
     </row>
-    <row r="60" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A60" s="1">
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" s="1">
         <v>44408.041666666664</v>
       </c>
-      <c r="B60" s="2">
+      <c r="B61" s="2">
         <v>2.1000000000000001E-2</v>
       </c>
-      <c r="C60" s="2">
+      <c r="C61" s="2">
         <v>-3.1E-2</v>
       </c>
     </row>
-    <row r="61" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A61" s="1">
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" s="1">
         <v>44377.041666666664</v>
       </c>
-      <c r="B61" s="2">
+      <c r="B62" s="2">
         <v>3.5999999999999997E-2</v>
       </c>
-      <c r="C61" s="2">
+      <c r="C62" s="2">
         <v>7.8E-2</v>
       </c>
     </row>
-    <row r="62" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A62" s="1">
+    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A63" s="1">
         <v>44347.041666666664</v>
       </c>
-      <c r="B62" s="2">
+      <c r="B63" s="2">
         <v>3.3000000000000002E-2</v>
       </c>
-      <c r="C62" s="2">
+      <c r="C63" s="2">
         <v>0.127</v>
       </c>
     </row>
-    <row r="63" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A63" s="1">
+    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A64" s="1">
         <v>44316.041666666664</v>
       </c>
-      <c r="B63" s="2">
+      <c r="B64" s="2">
         <v>6.5000000000000002E-2</v>
       </c>
-      <c r="C63" s="2">
+      <c r="C64" s="2">
         <v>6.6000000000000003E-2</v>
       </c>
     </row>
-    <row r="64" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A64" s="1">
+    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A65" s="1">
         <v>44286.041666666664</v>
       </c>
-      <c r="B64" s="2">
+      <c r="B65" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
-      <c r="C64" s="2">
+      <c r="C65" s="2">
         <v>-2.3E-2</v>
       </c>
     </row>
-    <row r="65" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A65" s="1">
+    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A66" s="1">
         <v>44255.041666666664</v>
       </c>
-      <c r="B65" s="2">
+      <c r="B66" s="2">
         <v>5.7000000000000002E-2</v>
       </c>
-      <c r="C65" s="2">
+      <c r="C66" s="2">
         <v>0.13200000000000001</v>
       </c>
     </row>
-    <row r="66" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A66" s="1">
+    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A67" s="1">
         <v>44227.041666666664</v>
       </c>
-      <c r="B66" s="2">
+      <c r="B67" s="2">
         <v>3.9E-2</v>
       </c>
-      <c r="C66" s="2">
+      <c r="C67" s="2">
         <v>2.1999999999999999E-2</v>
       </c>
     </row>
-    <row r="67" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A67" s="1">
+    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A68" s="1">
         <v>44196.041666666664</v>
       </c>
-      <c r="B67" s="2">
+      <c r="B68" s="2">
         <v>8.5000000000000006E-2</v>
       </c>
-      <c r="C67" s="2">
+      <c r="C68" s="2">
         <v>0.16700000000000001</v>
       </c>
     </row>
-    <row r="68" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A68" s="1">
+    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A69" s="1">
         <v>44165.041666666664</v>
       </c>
-      <c r="B68" s="2">
+      <c r="B69" s="2">
         <v>7.1999999999999995E-2</v>
       </c>
-      <c r="C68" s="2">
+      <c r="C69" s="2">
         <v>5.6000000000000001E-2</v>
       </c>
     </row>
-    <row r="69" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A69" s="1">
+    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A70" s="1">
         <v>44135.041666666664</v>
       </c>
-      <c r="B69" s="2">
+      <c r="B70" s="2">
         <v>-1.7999999999999999E-2</v>
       </c>
-      <c r="C69" s="2">
+      <c r="C70" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="70" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A70" s="1">
+    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A71" s="1">
         <v>44104.041666666664</v>
       </c>
-      <c r="B70" s="2">
+      <c r="B71" s="2">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="C70" s="2">
+      <c r="C71" s="2">
         <v>-0.106</v>
       </c>
     </row>
-    <row r="71" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A71" s="1">
+    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A72" s="1">
         <v>44074.041666666664</v>
       </c>
-      <c r="B71" s="2">
+      <c r="B72" s="2">
         <v>7.4999999999999997E-2</v>
       </c>
-      <c r="C71" s="2">
+      <c r="C72" s="2">
         <v>0.106</v>
       </c>
     </row>
-    <row r="72" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A72" s="1">
+    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A73" s="1">
         <v>44043.041666666664</v>
       </c>
-      <c r="B72" s="2">
+      <c r="B73" s="2">
         <v>1.9E-2</v>
       </c>
-      <c r="C72" s="2">
+      <c r="C73" s="2">
         <v>0.183</v>
       </c>
     </row>
-    <row r="73" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A73" s="1">
+    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A74" s="1">
         <v>44012.041666666664</v>
       </c>
-      <c r="B73" s="2">
+      <c r="B74" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="C73" s="2">
+      <c r="C74" s="2">
         <v>9.4E-2</v>
       </c>
     </row>
-    <row r="74" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A74" s="1">
+    <row r="75" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A75" s="1">
         <v>43982.041666666664</v>
       </c>
-      <c r="B74" s="2">
+      <c r="B75" s="2">
         <v>4.1000000000000002E-2</v>
       </c>
-      <c r="C74" s="2">
+      <c r="C75" s="2">
         <v>0.183</v>
       </c>
     </row>
-    <row r="75" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A75" s="1">
+    <row r="76" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A76" s="1">
         <v>43951.041666666664</v>
       </c>
-      <c r="B75" s="2">
+      <c r="B76" s="2">
         <v>9.2999999999999999E-2</v>
       </c>
-      <c r="C75" s="2">
+      <c r="C76" s="2">
         <v>0.36299999999999999</v>
       </c>
     </row>
-    <row r="76" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A76" s="1">
+    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A77" s="1">
         <v>43921.041666666664</v>
       </c>
-      <c r="B76" s="2">
+      <c r="B77" s="2">
         <v>-0.245</v>
       </c>
-      <c r="C76" s="2">
+      <c r="C77" s="2">
         <v>-0.24</v>
       </c>
     </row>
-    <row r="77" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A77" s="1">
+    <row r="78" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A78" s="1">
         <v>43890.041666666664</v>
       </c>
-      <c r="B77" s="2">
+      <c r="B78" s="2">
         <v>-4.0000000000000001E-3</v>
       </c>
-      <c r="C77" s="2">
+      <c r="C78" s="2">
         <v>-0.21299999999999999</v>
       </c>
     </row>
-    <row r="78" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A78" s="1">
+    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A79" s="1">
         <v>43861.041666666664</v>
       </c>
-      <c r="B78" s="2">
+      <c r="B79" s="2">
         <v>-4.4999999999999998E-2</v>
       </c>
-      <c r="C78" s="2">
+      <c r="C79" s="2">
         <v>-0.13400000000000001</v>
       </c>
     </row>
-    <row r="79" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A79" s="1">
+    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A80" s="1">
         <v>43830.041666666664</v>
       </c>
-      <c r="B79" s="2">
+      <c r="B80" s="2">
         <v>3.9E-2</v>
       </c>
-      <c r="C79" s="2">
+      <c r="C80" s="2">
         <v>0.12</v>
       </c>
     </row>
-    <row r="80" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A80" s="1">
+    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A81" s="1">
         <v>43799.041666666664</v>
       </c>
-      <c r="B80" s="2">
+      <c r="B81" s="2">
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="C80" s="2">
+      <c r="C81" s="2">
         <v>2.1000000000000001E-2</v>
       </c>
     </row>
-    <row r="81" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A81" s="1">
+    <row r="82" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A82" s="1">
         <v>43769.041666666664</v>
       </c>
-      <c r="B81" s="2">
+      <c r="B82" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
-      <c r="C81" s="2">
+      <c r="C82" s="2">
         <v>-6.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="82" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A82" s="1">
+    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A83" s="1">
         <v>43738.041666666664</v>
       </c>
-      <c r="B82" s="2">
+      <c r="B83" s="2">
         <v>0.03</v>
       </c>
-      <c r="C82" s="2">
+      <c r="C83" s="2">
         <v>-4.7E-2</v>
       </c>
     </row>
-    <row r="83" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A83" s="1">
+    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A84" s="1">
         <v>43708.041666666664</v>
       </c>
-      <c r="B83" s="2">
+      <c r="B84" s="2">
         <v>-3.6999999999999998E-2</v>
       </c>
-      <c r="C83" s="2">
+      <c r="C84" s="2">
         <v>-3.1E-2</v>
       </c>
     </row>
-    <row r="84" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A84" s="1">
+    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A85" s="1">
         <v>43677.041666666664</v>
       </c>
-      <c r="B84" s="2">
+      <c r="B85" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
-      <c r="C84" s="2">
+      <c r="C85" s="2">
         <v>4.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="85" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A85" s="1">
+    <row r="86" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A86" s="1">
         <v>43646.041666666664</v>
       </c>
-      <c r="B85" s="2">
+      <c r="B86" s="2">
         <v>0.04</v>
       </c>
-      <c r="C85" s="2">
+      <c r="C86" s="2">
         <v>8.5999999999999993E-2</v>
       </c>
     </row>
-    <row r="86" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A86" s="1">
+    <row r="87" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A87" s="1">
         <v>43616.041666666664</v>
       </c>
-      <c r="B86" s="2">
+      <c r="B87" s="2">
         <v>-4.2999999999999997E-2</v>
       </c>
-      <c r="C86" s="2">
+      <c r="C87" s="2">
         <v>-9.6000000000000002E-2</v>
       </c>
     </row>
-    <row r="87" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A87" s="1">
+    <row r="88" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A88" s="1">
         <v>43585.041666666664</v>
       </c>
-      <c r="B87" s="2">
+      <c r="B88" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="C87" s="2">
+      <c r="C88" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="88" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A88" s="1">
+    <row r="89" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A89" s="1">
         <v>43555.041666666664</v>
       </c>
-      <c r="B88" s="2">
+      <c r="B89" s="2">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="C88" s="2">
+      <c r="C89" s="2">
         <v>-3.5000000000000003E-2</v>
       </c>
     </row>
-    <row r="89" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A89" s="1">
+    <row r="90" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A90" s="1">
         <v>43524.041666666664</v>
       </c>
-      <c r="B89" s="2">
+      <c r="B90" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="C89" s="2">
+      <c r="C90" s="2">
         <v>6.3E-2</v>
       </c>
     </row>
-    <row r="90" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A90" s="1">
+    <row r="91" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A91" s="1">
         <v>43496.041666666664</v>
       </c>
-      <c r="B90" s="2">
+      <c r="B91" s="2">
         <v>0.02</v>
       </c>
-      <c r="C90" s="2">
+      <c r="C91" s="2">
         <v>0.11600000000000001</v>
       </c>
     </row>
-    <row r="91" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A91" s="1">
+    <row r="92" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A92" s="1">
         <v>43465.041666666664</v>
       </c>
-      <c r="B91" s="2">
+      <c r="B92" s="2">
         <v>-2.5000000000000001E-2</v>
       </c>
-      <c r="C91" s="2">
+      <c r="C92" s="2">
         <v>-6.3E-2</v>
       </c>
     </row>
-    <row r="92" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A92" s="1">
+    <row r="93" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A93" s="1">
         <v>43434.041666666664</v>
       </c>
-      <c r="B92" s="2">
+      <c r="B93" s="2">
         <v>0.01</v>
       </c>
-      <c r="C92" s="2">
+      <c r="C93" s="2">
         <v>-7.9000000000000001E-2</v>
       </c>
     </row>
-    <row r="93" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A93" s="1">
+    <row r="94" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A94" s="1">
         <v>43404.041666666664</v>
       </c>
-      <c r="B93" s="2">
+      <c r="B94" s="2">
         <v>-5.3999999999999999E-2</v>
       </c>
-      <c r="C93" s="2">
+      <c r="C94" s="2">
         <v>-0.114</v>
       </c>
     </row>
-    <row r="94" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A94" s="1">
+    <row r="95" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A95" s="1">
         <v>43373.041666666664</v>
       </c>
-      <c r="B94" s="2">
+      <c r="B95" s="2">
         <v>-1.6E-2</v>
       </c>
-      <c r="C94" s="2">
+      <c r="C95" s="2">
         <v>8.9999999999999993E-3</v>
       </c>
     </row>
-    <row r="95" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A95" s="1">
+    <row r="96" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A96" s="1">
         <v>43343.041666666664</v>
       </c>
-      <c r="B95" s="2">
+      <c r="B96" s="2">
         <v>-2.5999999999999999E-2</v>
       </c>
-      <c r="C95" s="2">
+      <c r="C96" s="2">
         <v>-0.111</v>
       </c>
     </row>
-    <row r="96" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A96" s="1">
+    <row r="97" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A97" s="1">
         <v>43312.041666666664</v>
       </c>
-      <c r="B96" s="2">
+      <c r="B97" s="2">
         <v>1.2999999999999999E-2</v>
       </c>
-      <c r="C96" s="2">
+      <c r="C97" s="2">
         <v>2E-3</v>
       </c>
     </row>
-    <row r="97" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A97" s="1">
+    <row r="98" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A98" s="1">
         <v>43281.041666666664</v>
       </c>
-      <c r="B97" s="2">
+      <c r="B98" s="2">
         <v>-3.6999999999999998E-2</v>
       </c>
-      <c r="C97" s="2">
+      <c r="C98" s="2">
         <v>-7.1999999999999995E-2</v>
       </c>
     </row>
-    <row r="98" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A98" s="1">
+    <row r="99" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A99" s="1">
         <v>43251.041666666664</v>
       </c>
-      <c r="B98" s="2">
+      <c r="B99" s="2">
         <v>-0.04</v>
       </c>
-      <c r="C98" s="2">
+      <c r="C99" s="2">
         <v>-4.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="99" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A99" s="1">
+    <row r="100" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A100" s="1">
         <v>43220.041666666664</v>
       </c>
-      <c r="B99" s="2">
+      <c r="B100" s="2">
         <v>-6.0000000000000001E-3</v>
       </c>
-      <c r="C99" s="2">
+      <c r="C100" s="2">
         <v>7.9000000000000001E-2</v>
       </c>
     </row>
-    <row r="100" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A100" s="1">
+    <row r="101" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A101" s="1">
         <v>43190.041666666664</v>
       </c>
-      <c r="B100" s="2">
+      <c r="B101" s="2">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="C100" s="2">
+      <c r="C101" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="101" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A101" s="1">
+    <row r="102" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A102" s="1">
         <v>43159.041666666664</v>
       </c>
-      <c r="B101" s="2">
+      <c r="B102" s="2">
         <v>-3.1E-2</v>
       </c>
-      <c r="C101" s="2">
+      <c r="C102" s="2">
         <v>-7.8E-2</v>
       </c>
     </row>
-    <row r="102" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A102" s="1">
+    <row r="103" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A103" s="1">
         <v>43131.041666666664</v>
       </c>
-      <c r="B102" s="2">
+      <c r="B103" s="2">
         <v>0.01</v>
       </c>
-      <c r="C102" s="2">
+      <c r="C103" s="2">
         <v>-2.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="103" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A103" s="1">
+    <row r="104" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A104" s="1">
         <v>43100.041666666664</v>
       </c>
-      <c r="B103" s="2">
+      <c r="B104" s="2">
         <v>1E-3</v>
       </c>
-      <c r="C103" s="2">
+      <c r="C104" s="2">
         <v>1.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="104" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A104" s="1">
+    <row r="105" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A105" s="1">
         <v>43069.041666666664</v>
       </c>
-      <c r="B104" s="2">
+      <c r="B105" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
-      <c r="C104" s="2">
+      <c r="C105" s="2">
         <v>-7.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="105" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A105" s="1">
+    <row r="106" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A106" s="1">
         <v>43039.041666666664</v>
       </c>
-      <c r="B105" s="2">
+      <c r="B106" s="2">
         <v>3.1E-2</v>
       </c>
-      <c r="C105" s="2">
+      <c r="C106" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="106" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A106" s="1">
+    <row r="107" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A107" s="1">
         <v>43008.041666666664</v>
       </c>
-      <c r="B106" s="2">
+      <c r="B107" s="2">
         <v>1.4E-2</v>
       </c>
-      <c r="C106" s="2">
+      <c r="C107" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="107" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A107" s="1">
+    <row r="108" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A108" s="1">
         <v>42978.041666666664</v>
       </c>
-      <c r="B107" s="2">
-[...2 lines deleted...]
-      <c r="C107" s="2">
+      <c r="B108" s="2">
+        <v>0</v>
+      </c>
+      <c r="C108" s="2">
         <v>2.1999999999999999E-2</v>
       </c>
     </row>
-    <row r="108" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A108" s="1">
+    <row r="109" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A109" s="1">
         <v>42947.041666666664</v>
       </c>
-      <c r="B108" s="2">
+      <c r="B109" s="2">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="C108" s="2">
+      <c r="C109" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
-    <row r="109" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A109" s="1">
+    <row r="110" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A110" s="1">
         <v>42916.041666666664</v>
       </c>
-      <c r="B109" s="2">
+      <c r="B110" s="2">
         <v>8.0000000000000002E-3</v>
       </c>
-      <c r="C109" s="2">
+      <c r="C110" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="110" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A110" s="1">
+    <row r="111" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A111" s="1">
         <v>42886.041666666664</v>
       </c>
-      <c r="B110" s="2">
+      <c r="B111" s="2">
         <v>1.6E-2</v>
       </c>
-      <c r="C110" s="2">
+      <c r="C111" s="2">
         <v>6.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="111" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A111" s="1">
+    <row r="112" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A112" s="1">
         <v>42855.041666666664</v>
       </c>
-      <c r="B111" s="2">
+      <c r="B112" s="2">
         <v>2.1000000000000001E-2</v>
       </c>
-      <c r="C111" s="2">
+      <c r="C112" s="2">
         <v>-3.7999999999999999E-2</v>
       </c>
     </row>
-    <row r="112" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A112" s="1">
+    <row r="113" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A113" s="1">
         <v>42825.041666666664</v>
       </c>
-      <c r="B112" s="2">
+      <c r="B113" s="2">
         <v>2.5999999999999999E-2</v>
       </c>
-      <c r="C112" s="2">
+      <c r="C113" s="2">
         <v>-1.4E-2</v>
       </c>
     </row>
-    <row r="113" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A113" s="1">
+    <row r="114" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A114" s="1">
         <v>42794.041666666664</v>
       </c>
-      <c r="B113" s="2">
+      <c r="B114" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="C113" s="2">
+      <c r="C114" s="2">
         <v>-2.3E-2</v>
       </c>
     </row>
-    <row r="114" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A114" s="1">
+    <row r="115" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A115" s="1">
         <v>42766.041666666664</v>
       </c>
-      <c r="B114" s="2">
+      <c r="B115" s="2">
         <v>3.9E-2</v>
       </c>
-      <c r="C114" s="2">
+      <c r="C115" s="2">
         <v>8.4000000000000005E-2</v>
       </c>
     </row>
-    <row r="115" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A115" s="1">
+    <row r="116" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A116" s="1">
         <v>42735.041666666664</v>
       </c>
-      <c r="B115" s="2">
+      <c r="B116" s="2">
         <v>1.7000000000000001E-2</v>
       </c>
-      <c r="C115" s="2">
+      <c r="C116" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="116" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A116" s="1">
+    <row r="117" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A117" s="1">
         <v>42704.041666666664</v>
       </c>
-      <c r="B116" s="2">
-[...2 lines deleted...]
-      <c r="C116" s="2">
+      <c r="B117" s="2">
+        <v>0</v>
+      </c>
+      <c r="C117" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="117" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A117" s="1">
+    <row r="118" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A118" s="1">
         <v>42674.041666666664</v>
       </c>
-      <c r="B117" s="2">
+      <c r="B118" s="2">
         <v>-2.1999999999999999E-2</v>
       </c>
-      <c r="C117" s="2">
+      <c r="C118" s="2">
         <v>-6.2E-2</v>
       </c>
     </row>
-    <row r="118" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A118" s="1">
+    <row r="119" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A119" s="1">
         <v>42643.041666666664</v>
       </c>
-      <c r="B118" s="2">
+      <c r="B119" s="2">
         <v>-5.0000000000000001E-3</v>
       </c>
-      <c r="C118" s="2">
+      <c r="C119" s="2">
         <v>0.01</v>
       </c>
     </row>
-    <row r="119" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A119" s="1">
+    <row r="120" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A120" s="1">
         <v>42613.041666666664</v>
       </c>
-      <c r="B119" s="2">
+      <c r="B120" s="2">
         <v>2.3E-2</v>
       </c>
-      <c r="C119" s="2">
+      <c r="C120" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="120" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A120" s="1">
+    <row r="121" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A121" s="1">
         <v>42582.041666666664</v>
       </c>
-      <c r="B120" s="2">
+      <c r="B121" s="2">
         <v>6.4000000000000001E-2</v>
       </c>
-      <c r="C120" s="2">
+      <c r="C121" s="2">
         <v>0.126</v>
       </c>
     </row>
-    <row r="121" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A121" s="1">
+    <row r="122" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A122" s="1">
         <v>42551.041666666664</v>
       </c>
-      <c r="B121" s="2">
+      <c r="B122" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="C121" s="2">
+      <c r="C122" s="2">
         <v>0.05</v>
       </c>
     </row>
-    <row r="122" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A122" s="1">
+    <row r="123" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A123" s="1">
         <v>42521.041666666664</v>
       </c>
-      <c r="B122" s="2">
+      <c r="B123" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="C122" s="2">
+      <c r="C123" s="2">
         <v>-5.8999999999999997E-2</v>
       </c>
     </row>
-    <row r="123" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A123" s="1">
+    <row r="124" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A124" s="1">
         <v>42490.041666666664</v>
       </c>
-      <c r="B123" s="2">
+      <c r="B124" s="2">
         <v>4.2000000000000003E-2</v>
       </c>
-      <c r="C123" s="2">
+      <c r="C124" s="2">
         <v>0.26400000000000001</v>
       </c>
     </row>
-    <row r="124" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A124" s="1">
+    <row r="125" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A125" s="1">
         <v>42460.041666666664</v>
       </c>
-      <c r="B124" s="2">
+      <c r="B125" s="2">
         <v>5.7000000000000002E-2</v>
       </c>
-      <c r="C124" s="2">
+      <c r="C125" s="2">
         <v>0.193</v>
       </c>
     </row>
-    <row r="125" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A125" s="1">
+    <row r="126" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A126" s="1">
         <v>42429.041666666664</v>
       </c>
-      <c r="B125" s="2">
+      <c r="B126" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="C125" s="2">
+      <c r="C126" s="2">
         <v>6.2E-2</v>
       </c>
     </row>
-    <row r="126" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A126" s="1">
+    <row r="127" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A127" s="1">
         <v>42400.041666666664</v>
       </c>
-      <c r="B126" s="2">
+      <c r="B127" s="2">
         <v>-0.05</v>
       </c>
-      <c r="C126" s="2">
+      <c r="C127" s="2">
         <v>-9.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="127" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A127" s="1">
+    <row r="128" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A128" s="1">
         <v>42369.041666666664</v>
       </c>
-      <c r="B127" s="2">
+      <c r="B128" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
-      <c r="C127" s="2">
+      <c r="C128" s="2">
         <v>-4.7E-2</v>
       </c>
     </row>
-    <row r="128" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A128" s="1">
+    <row r="129" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A129" s="1">
         <v>42338.041666666664</v>
       </c>
-      <c r="B128" s="2">
+      <c r="B129" s="2">
         <v>-1.4E-2</v>
       </c>
-      <c r="C128" s="2">
+      <c r="C129" s="2">
         <v>-6.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="129" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A129" s="1">
+    <row r="130" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A130" s="1">
         <v>42308.041666666664</v>
       </c>
-      <c r="B129" s="2">
+      <c r="B130" s="2">
         <v>6.2E-2</v>
       </c>
-      <c r="C129" s="2">
+      <c r="C130" s="2">
         <v>7.2999999999999995E-2</v>
       </c>
     </row>
-    <row r="130" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A130" s="1">
+    <row r="131" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A131" s="1">
         <v>42277.041666666664</v>
       </c>
-      <c r="B130" s="2">
+      <c r="B131" s="2">
         <v>-1.4999999999999999E-2</v>
       </c>
-      <c r="C130" s="2">
+      <c r="C131" s="2">
         <v>-8.1000000000000003E-2</v>
       </c>
     </row>
-    <row r="131" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A131" s="1">
+    <row r="132" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A132" s="1">
         <v>42247.041666666664</v>
       </c>
-      <c r="B131" s="2">
+      <c r="B132" s="2">
         <v>-9.9000000000000005E-2</v>
       </c>
-      <c r="C131" s="2">
+      <c r="C132" s="2">
         <v>-7.9000000000000001E-2</v>
       </c>
     </row>
-    <row r="132" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A132" s="1">
+    <row r="133" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A133" s="1">
         <v>42216.041666666664</v>
       </c>
-      <c r="B132" s="2">
+      <c r="B133" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="C132" s="2">
+      <c r="C133" s="2">
         <v>-0.113</v>
       </c>
     </row>
-    <row r="133" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A133" s="1">
+    <row r="134" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A134" s="1">
         <v>42185.041666666664</v>
       </c>
-      <c r="B133" s="2">
+      <c r="B134" s="2">
         <v>-0.05</v>
       </c>
-      <c r="C133" s="2">
+      <c r="C134" s="2">
         <v>-3.5000000000000003E-2</v>
       </c>
     </row>
-    <row r="134" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A134" s="1">
+    <row r="135" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A135" s="1">
         <v>42155.041666666664</v>
       </c>
-      <c r="B134" s="2">
+      <c r="B135" s="2">
         <v>-3.5999999999999997E-2</v>
       </c>
-      <c r="C134" s="2">
+      <c r="C135" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="135" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A135" s="1">
+    <row r="136" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A136" s="1">
         <v>42124.041666666664</v>
       </c>
-      <c r="B135" s="2">
+      <c r="B136" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="C135" s="2">
+      <c r="C136" s="2">
         <v>7.4999999999999997E-2</v>
       </c>
     </row>
-    <row r="136" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A136" s="1">
+    <row r="137" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A137" s="1">
         <v>42094.041666666664</v>
       </c>
-      <c r="B136" s="2">
+      <c r="B137" s="2">
         <v>-1.4E-2</v>
       </c>
-      <c r="C136" s="2">
+      <c r="C137" s="2">
         <v>-3.5999999999999997E-2</v>
       </c>
     </row>
-    <row r="137" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A137" s="1">
+    <row r="138" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A138" s="1">
         <v>42063.041666666664</v>
       </c>
-      <c r="B137" s="2">
+      <c r="B138" s="2">
         <v>6.2E-2</v>
       </c>
-      <c r="C137" s="2">
+      <c r="C138" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
-    <row r="138" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A138" s="1">
+    <row r="139" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A139" s="1">
         <v>42035.041666666664</v>
       </c>
-      <c r="B138" s="2">
+      <c r="B139" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="C138" s="2">
+      <c r="C139" s="2">
         <v>-4.2999999999999997E-2</v>
       </c>
     </row>
-    <row r="139" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A139" s="1">
+    <row r="140" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A140" s="1">
         <v>42004.041666666664</v>
       </c>
-      <c r="B139" s="2">
+      <c r="B140" s="2">
         <v>-3.3000000000000002E-2</v>
       </c>
-      <c r="C139" s="2">
+      <c r="C140" s="2">
         <v>-2.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="140" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A140" s="1">
+    <row r="141" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A141" s="1">
         <v>41973.041666666664</v>
       </c>
-      <c r="B140" s="2">
+      <c r="B141" s="2">
         <v>-2.4E-2</v>
       </c>
-      <c r="C140" s="2">
+      <c r="C141" s="2">
         <v>-4.7E-2</v>
       </c>
     </row>
-    <row r="141" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A141" s="1">
+    <row r="142" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A142" s="1">
         <v>41943.041666666664</v>
       </c>
-      <c r="B141" s="2">
+      <c r="B142" s="2">
         <v>-1.7999999999999999E-2</v>
       </c>
-      <c r="C141" s="2">
+      <c r="C142" s="2">
         <v>-0.126</v>
       </c>
     </row>
-    <row r="142" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A142" s="1">
+    <row r="143" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A143" s="1">
         <v>41912.041666666664</v>
       </c>
-      <c r="B142" s="2">
+      <c r="B143" s="2">
         <v>-2.5999999999999999E-2</v>
       </c>
-      <c r="C142" s="2">
+      <c r="C143" s="2">
         <v>-6.6000000000000003E-2</v>
       </c>
     </row>
-    <row r="143" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A143" s="1">
+    <row r="144" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A144" s="1">
         <v>41882.041666666664</v>
       </c>
-      <c r="B143" s="2">
+      <c r="B144" s="2">
         <v>-8.0000000000000002E-3</v>
       </c>
-      <c r="C143" s="2">
+      <c r="C144" s="2">
         <v>-6.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="144" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A144" s="1">
+    <row r="145" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A145" s="1">
         <v>41851.041666666664</v>
       </c>
-      <c r="B144" s="2">
+      <c r="B145" s="2">
         <v>-6.0000000000000001E-3</v>
       </c>
-      <c r="C144" s="2">
+      <c r="C145" s="2">
         <v>-3.2000000000000001E-2</v>
       </c>
     </row>
-    <row r="145" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A145" s="1">
+    <row r="146" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A146" s="1">
         <v>41820.041666666664</v>
       </c>
-      <c r="B145" s="2">
+      <c r="B146" s="2">
         <v>1.2999999999999999E-2</v>
       </c>
-      <c r="C145" s="2">
+      <c r="C146" s="2">
         <v>5.7000000000000002E-2</v>
       </c>
     </row>
-    <row r="146" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A146" s="1">
+    <row r="147" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A147" s="1">
         <v>41790.041666666664</v>
       </c>
-      <c r="B146" s="2">
+      <c r="B147" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="C146" s="2">
+      <c r="C147" s="2">
         <v>1.4E-2</v>
       </c>
     </row>
-    <row r="147" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A147" s="1">
+    <row r="148" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A148" s="1">
         <v>41759.041666666664</v>
       </c>
-      <c r="B147" s="2">
+      <c r="B148" s="2">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="C147" s="2">
+      <c r="C148" s="2">
         <v>2.4E-2</v>
       </c>
     </row>
-    <row r="148" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A148" s="1">
+    <row r="149" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A149" s="1">
         <v>41729.041666666664</v>
       </c>
-      <c r="B148" s="2">
+      <c r="B149" s="2">
         <v>5.8999999999999997E-2</v>
       </c>
-      <c r="C148" s="2">
+      <c r="C149" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="149" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A149" s="1">
+    <row r="150" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A150" s="1">
         <v>41698.041666666664</v>
       </c>
-      <c r="B149" s="2">
+      <c r="B150" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="C149" s="2">
+      <c r="C150" s="2">
         <v>6.2E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A150" s="1">
+    <row r="151" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A151" s="1">
         <v>41670.041666666664</v>
       </c>
-      <c r="B150" s="2">
+      <c r="B151" s="2">
         <v>-6.3E-2</v>
       </c>
-      <c r="C150" s="2">
+      <c r="C151" s="2">
         <v>-4.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="151" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A151" s="1">
+    <row r="152" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A152" s="1">
         <v>41639.041666666664</v>
       </c>
-      <c r="B151" s="2">
+      <c r="B152" s="2">
         <v>3.1E-2</v>
       </c>
-      <c r="C151" s="2">
+      <c r="C152" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="152" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A152" s="1">
+    <row r="153" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A153" s="1">
         <v>41608.041666666664</v>
       </c>
-      <c r="B152" s="2">
+      <c r="B153" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
-      <c r="C152" s="2">
+      <c r="C153" s="2">
         <v>-4.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="153" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A153" s="1">
+    <row r="154" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A154" s="1">
         <v>41578.041666666664</v>
       </c>
-      <c r="B153" s="2">
+      <c r="B154" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="C153" s="2">
+      <c r="C154" s="2">
         <v>1.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="154" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A154" s="1">
+    <row r="155" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A155" s="1">
         <v>41547.041666666664</v>
       </c>
-      <c r="B154" s="2">
+      <c r="B155" s="2">
         <v>4.2999999999999997E-2</v>
       </c>
-      <c r="C154" s="2">
+      <c r="C155" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="155" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A155" s="1">
+    <row r="156" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A156" s="1">
         <v>41517.041666666664</v>
       </c>
-      <c r="B155" s="2">
+      <c r="B156" s="2">
         <v>-6.6000000000000003E-2</v>
       </c>
-      <c r="C155" s="2">
+      <c r="C156" s="2">
         <v>8.9999999999999993E-3</v>
       </c>
     </row>
-    <row r="156" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A156" s="1">
+    <row r="157" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A157" s="1">
         <v>41486.041666666664</v>
       </c>
-      <c r="B156" s="2">
+      <c r="B157" s="2">
         <v>-7.0000000000000001E-3</v>
       </c>
-      <c r="C156" s="2">
+      <c r="C157" s="2">
         <v>3.7999999999999999E-2</v>
       </c>
     </row>
-    <row r="157" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A157" s="1">
+    <row r="158" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A158" s="1">
         <v>41455.041666666664</v>
       </c>
-      <c r="B157" s="2">
+      <c r="B158" s="2">
         <v>-6.8000000000000005E-2</v>
       </c>
-      <c r="C157" s="2">
+      <c r="C158" s="2">
         <v>-7.8E-2</v>
       </c>
     </row>
-    <row r="158" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A158" s="1">
+    <row r="159" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A159" s="1">
         <v>41425.041666666664</v>
       </c>
-      <c r="B158" s="2">
+      <c r="B159" s="2">
         <v>2.9000000000000001E-2</v>
       </c>
-      <c r="C158" s="2">
+      <c r="C159" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="159" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A159" s="1">
+    <row r="160" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A160" s="1">
         <v>41394.041666666664</v>
       </c>
-      <c r="B159" s="2">
+      <c r="B160" s="2">
         <v>1.7999999999999999E-2</v>
       </c>
-      <c r="C159" s="2">
+      <c r="C160" s="2">
         <v>-4.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="160" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A160" s="1">
+    <row r="161" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A161" s="1">
         <v>41364.041666666664</v>
       </c>
-      <c r="B160" s="2">
+      <c r="B161" s="2">
         <v>1.2E-2</v>
       </c>
-      <c r="C160" s="2">
+      <c r="C161" s="2">
         <v>1.9E-2</v>
       </c>
     </row>
-    <row r="161" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A161" s="1">
+    <row r="162" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A162" s="1">
         <v>41333.041666666664</v>
       </c>
-      <c r="B161" s="2">
+      <c r="B162" s="2">
         <v>-2.5999999999999999E-2</v>
       </c>
-      <c r="C161" s="2">
+      <c r="C162" s="2">
         <v>-0.06</v>
       </c>
     </row>
-    <row r="162" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A162" s="1">
+    <row r="163" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A163" s="1">
         <v>41305.041666666664</v>
       </c>
-      <c r="B162" s="2">
+      <c r="B163" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="C162" s="2">
+      <c r="C163" s="2">
         <v>3.7999999999999999E-2</v>
       </c>
     </row>
-    <row r="163" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A163" s="1">
+    <row r="164" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A164" s="1">
         <v>41274.041666666664</v>
       </c>
-      <c r="B163" s="2">
+      <c r="B164" s="2">
         <v>2.7E-2</v>
       </c>
-      <c r="C163" s="2">
+      <c r="C164" s="2">
         <v>4.3999999999999997E-2</v>
       </c>
     </row>
-    <row r="164" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A164" s="1">
+    <row r="165" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A165" s="1">
         <v>41243.041666666664</v>
       </c>
-      <c r="B164" s="2">
+      <c r="B165" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="C164" s="2">
+      <c r="C165" s="2">
         <v>-2.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="165" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A165" s="1">
+    <row r="166" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A166" s="1">
         <v>41213.041666666664</v>
       </c>
-      <c r="B165" s="2">
+      <c r="B166" s="2">
         <v>2.3E-2</v>
       </c>
-      <c r="C165" s="2">
+      <c r="C166" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="166" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A166" s="1">
+    <row r="167" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A167" s="1">
         <v>41182.041666666664</v>
       </c>
-      <c r="B166" s="2">
+      <c r="B167" s="2">
         <v>4.2000000000000003E-2</v>
       </c>
-      <c r="C166" s="2">
+      <c r="C167" s="2">
         <v>6.7000000000000004E-2</v>
       </c>
     </row>
-    <row r="167" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A167" s="1">
+    <row r="168" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A168" s="1">
         <v>41152.041666666664</v>
       </c>
-      <c r="B167" s="2">
+      <c r="B168" s="2">
         <v>3.1E-2</v>
       </c>
-      <c r="C167" s="2">
+      <c r="C168" s="2">
         <v>6.8000000000000005E-2</v>
       </c>
     </row>
-    <row r="168" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A168" s="1">
+    <row r="169" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A169" s="1">
         <v>41121.041666666664</v>
       </c>
-      <c r="B168" s="2">
+      <c r="B169" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="C168" s="2">
+      <c r="C169" s="2">
         <v>4.1000000000000002E-2</v>
       </c>
     </row>
-    <row r="169" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A169" s="1">
+    <row r="170" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A170" s="1">
         <v>41090.041666666664</v>
       </c>
-      <c r="B169" s="2">
+      <c r="B170" s="2">
         <v>1.4E-2</v>
       </c>
-      <c r="C169" s="2">
+      <c r="C170" s="2">
         <v>-2E-3</v>
       </c>
     </row>
-    <row r="170" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A170" s="1">
+    <row r="171" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A171" s="1">
         <v>41060.041666666664</v>
       </c>
-      <c r="B170" s="2">
+      <c r="B171" s="2">
         <v>-9.1999999999999998E-2</v>
       </c>
-      <c r="C170" s="2">
+      <c r="C171" s="2">
         <v>-0.13700000000000001</v>
       </c>
     </row>
-    <row r="171" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A171" s="1">
+    <row r="172" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A172" s="1">
         <v>41029.041666666664</v>
       </c>
-      <c r="B171" s="2">
+      <c r="B172" s="2">
         <v>0.01</v>
       </c>
-      <c r="C171" s="2">
+      <c r="C172" s="2">
         <v>-2.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="172" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A172" s="1">
+    <row r="173" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A173" s="1">
         <v>40999.041666666664</v>
       </c>
-      <c r="B172" s="2">
+      <c r="B173" s="2">
         <v>3.6999999999999998E-2</v>
       </c>
-      <c r="C172" s="2">
+      <c r="C173" s="2">
         <v>-1.4999999999999999E-2</v>
       </c>
     </row>
-    <row r="173" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A173" s="1">
+    <row r="174" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A174" s="1">
         <v>40968.041666666664</v>
       </c>
-      <c r="B173" s="2">
+      <c r="B174" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="C173" s="2">
+      <c r="C174" s="2">
         <v>5.7000000000000002E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A174" s="1">
+    <row r="175" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A175" s="1">
         <v>40939.041666666664</v>
       </c>
-      <c r="B174" s="2">
+      <c r="B175" s="2">
         <v>6.4000000000000001E-2</v>
       </c>
-      <c r="C174" s="2">
+      <c r="C175" s="2">
         <v>0.11799999999999999</v>
       </c>
     </row>
-    <row r="175" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A175" s="1">
+    <row r="176" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A176" s="1">
         <v>40908.041666666664</v>
       </c>
-      <c r="B175" s="2">
+      <c r="B176" s="2">
         <v>-3.5999999999999997E-2</v>
       </c>
-      <c r="C175" s="2">
+      <c r="C176" s="2">
         <v>-8.5999999999999993E-2</v>
       </c>
     </row>
-    <row r="176" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A176" s="1">
+    <row r="177" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A177" s="1">
         <v>40877.041666666664</v>
       </c>
-      <c r="B176" s="2">
+      <c r="B177" s="2">
         <v>-3.4000000000000002E-2</v>
       </c>
-      <c r="C176" s="2">
+      <c r="C177" s="2">
         <v>-2.7E-2</v>
       </c>
     </row>
-    <row r="177" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A177" s="1">
+    <row r="178" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A178" s="1">
         <v>40847.041666666664</v>
       </c>
-      <c r="B177" s="2">
+      <c r="B178" s="2">
         <v>4.1000000000000002E-2</v>
       </c>
-      <c r="C177" s="2">
+      <c r="C178" s="2">
         <v>0.11</v>
       </c>
     </row>
-    <row r="178" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A178" s="1">
+    <row r="179" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A179" s="1">
         <v>40816.041666666664</v>
       </c>
-      <c r="B178" s="2">
+      <c r="B179" s="2">
         <v>-7.5999999999999998E-2</v>
       </c>
-      <c r="C178" s="2">
+      <c r="C179" s="2">
         <v>-0.14699999999999999</v>
       </c>
     </row>
-    <row r="179" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A179" s="1">
+    <row r="180" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A180" s="1">
         <v>40786.041666666664</v>
       </c>
-      <c r="B179" s="2">
+      <c r="B180" s="2">
         <v>-5.8999999999999997E-2</v>
       </c>
-      <c r="C179" s="2">
+      <c r="C180" s="2">
         <v>-6.2E-2</v>
       </c>
     </row>
-    <row r="180" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A180" s="1">
+    <row r="181" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A181" s="1">
         <v>40755.041666666664</v>
       </c>
-      <c r="B180" s="2">
+      <c r="B181" s="2">
         <v>4.2000000000000003E-2</v>
       </c>
-      <c r="C180" s="2">
+      <c r="C181" s="2">
         <v>1.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="181" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A181" s="1">
+    <row r="182" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A182" s="1">
         <v>40724.041666666664</v>
       </c>
-      <c r="B181" s="2">
+      <c r="B182" s="2">
         <v>-1E-3</v>
       </c>
-      <c r="C181" s="2">
+      <c r="C182" s="2">
         <v>-3.3000000000000002E-2</v>
       </c>
     </row>
-    <row r="182" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A182" s="1">
+    <row r="183" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A183" s="1">
         <v>40694.041666666664</v>
       </c>
-      <c r="B182" s="2">
+      <c r="B183" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
-      <c r="C182" s="2">
+      <c r="C183" s="2">
         <v>-4.2999999999999997E-2</v>
       </c>
     </row>
-    <row r="183" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A183" s="1">
+    <row r="184" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A184" s="1">
         <v>40663.041666666664</v>
       </c>
-      <c r="B183" s="2">
+      <c r="B184" s="2">
         <v>3.5999999999999997E-2</v>
       </c>
-      <c r="C183" s="2">
+      <c r="C184" s="2">
         <v>6.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="184" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A184" s="1">
+    <row r="185" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A185" s="1">
         <v>40633.041666666664</v>
       </c>
-      <c r="B184" s="2">
+      <c r="B185" s="2">
         <v>5.5E-2</v>
       </c>
-      <c r="C184" s="2">
+      <c r="C185" s="2">
         <v>4.1000000000000002E-2</v>
       </c>
     </row>
-    <row r="185" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A185" s="1">
+    <row r="186" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A186" s="1">
         <v>40602.041666666664</v>
       </c>
-      <c r="B185" s="2">
+      <c r="B186" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="C185" s="2">
+      <c r="C186" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="186" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A186" s="1">
+    <row r="187" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A187" s="1">
         <v>40574.041666666664</v>
       </c>
-      <c r="B186" s="2">
+      <c r="B187" s="2">
         <v>-0.106</v>
       </c>
-      <c r="C186" s="2">
+      <c r="C187" s="2">
         <v>-9.4E-2</v>
       </c>
     </row>
-    <row r="187" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A187" s="1">
+    <row r="188" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A188" s="1">
         <v>40543.041666666664</v>
       </c>
-      <c r="B187" s="2">
+      <c r="B188" s="2">
         <v>0.03</v>
       </c>
-      <c r="C187" s="2">
+      <c r="C188" s="2">
         <v>5.5E-2</v>
       </c>
     </row>
-    <row r="188" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A188" s="1">
+    <row r="189" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A189" s="1">
         <v>40512.041666666664</v>
       </c>
-      <c r="B188" s="2">
+      <c r="B189" s="2">
         <v>-1.4999999999999999E-2</v>
       </c>
-      <c r="C188" s="2">
+      <c r="C189" s="2">
         <v>4.2000000000000003E-2</v>
       </c>
     </row>
-    <row r="189" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A189" s="1">
+    <row r="190" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A190" s="1">
         <v>40482.041666666664</v>
       </c>
-      <c r="B189" s="2">
+      <c r="B190" s="2">
         <v>4.4999999999999998E-2</v>
       </c>
-      <c r="C189" s="2">
+      <c r="C190" s="2">
         <v>5.0999999999999997E-2</v>
       </c>
     </row>
-    <row r="190" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A190" s="1">
+    <row r="191" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A191" s="1">
         <v>40451.041666666664</v>
       </c>
-      <c r="B190" s="2">
+      <c r="B191" s="2">
         <v>0.123</v>
       </c>
-      <c r="C190" s="2">
+      <c r="C191" s="2">
         <v>0.1</v>
       </c>
     </row>
-    <row r="191" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A191" s="1">
+    <row r="192" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A192" s="1">
         <v>40421.041666666664</v>
       </c>
-      <c r="B191" s="2">
+      <c r="B192" s="2">
         <v>2.1000000000000001E-2</v>
       </c>
-      <c r="C191" s="2">
+      <c r="C192" s="2">
         <v>2.1999999999999999E-2</v>
       </c>
     </row>
-    <row r="192" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A192" s="1">
+    <row r="193" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A193" s="1">
         <v>40390.041666666664</v>
       </c>
-      <c r="B192" s="2">
+      <c r="B193" s="2">
         <v>3.1E-2</v>
       </c>
-      <c r="C192" s="2">
+      <c r="C193" s="2">
         <v>2.4E-2</v>
       </c>
     </row>
-    <row r="193" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A193" s="1">
+    <row r="194" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A194" s="1">
         <v>40359.041666666664</v>
       </c>
-      <c r="B193" s="2">
+      <c r="B194" s="2">
         <v>4.4999999999999998E-2</v>
       </c>
-      <c r="C193" s="2">
+      <c r="C194" s="2">
         <v>-4.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="194" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A194" s="1">
+    <row r="195" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A195" s="1">
         <v>40329.041666666664</v>
       </c>
-      <c r="B194" s="2">
+      <c r="B195" s="2">
         <v>-5.5E-2</v>
       </c>
-      <c r="C194" s="2">
+      <c r="C195" s="2">
         <v>-4.1000000000000002E-2</v>
       </c>
     </row>
-    <row r="195" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A195" s="1">
+    <row r="196" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A196" s="1">
         <v>40298.041666666664</v>
       </c>
-      <c r="B195" s="2">
+      <c r="B196" s="2">
         <v>6.0999999999999999E-2</v>
       </c>
-      <c r="C195" s="2">
+      <c r="C196" s="2">
         <v>6.9000000000000006E-2</v>
       </c>
     </row>
-    <row r="196" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A196" s="1">
+    <row r="197" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A197" s="1">
         <v>40268.041666666664</v>
       </c>
-      <c r="B196" s="2">
+      <c r="B197" s="2">
         <v>0.122</v>
       </c>
-      <c r="C196" s="2">
+      <c r="C197" s="2">
         <v>5.8000000000000003E-2</v>
       </c>
     </row>
-    <row r="197" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A197" s="1">
+    <row r="198" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A198" s="1">
         <v>40237.041666666664</v>
       </c>
-      <c r="B197" s="2">
+      <c r="B198" s="2">
         <v>1.2999999999999999E-2</v>
       </c>
-      <c r="C197" s="2">
+      <c r="C198" s="2">
         <v>4.2000000000000003E-2</v>
       </c>
     </row>
-    <row r="198" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A198" s="1">
+    <row r="199" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A199" s="1">
         <v>40209.041666666664</v>
       </c>
-      <c r="B198" s="2">
-[...2 lines deleted...]
-      <c r="C198" s="2">
+      <c r="B199" s="2">
+        <v>0</v>
+      </c>
+      <c r="C199" s="2">
         <v>-3.3000000000000002E-2</v>
       </c>
     </row>
-    <row r="199" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A199" s="1">
+    <row r="200" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A200" s="1">
         <v>40178.041666666664</v>
       </c>
-      <c r="B199" s="2">
+      <c r="B200" s="2">
         <v>0.02</v>
       </c>
-      <c r="C199" s="2">
+      <c r="C200" s="2">
         <v>3.1E-2</v>
       </c>
     </row>
-    <row r="200" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A200" s="1">
+    <row r="201" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A201" s="1">
         <v>40147.041666666664</v>
       </c>
-      <c r="B200" s="2">
+      <c r="B201" s="2">
         <v>3.3000000000000002E-2</v>
       </c>
-      <c r="C200" s="2">
+      <c r="C201" s="2">
         <v>8.4000000000000005E-2</v>
       </c>
     </row>
-    <row r="201" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A201" s="1">
+    <row r="202" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A202" s="1">
         <v>40117.041666666664</v>
       </c>
-      <c r="B201" s="2">
+      <c r="B202" s="2">
         <v>1.9E-2</v>
       </c>
-      <c r="C201" s="2">
+      <c r="C202" s="2">
         <v>2.3E-2</v>
       </c>
     </row>
-    <row r="202" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A202" s="1">
+    <row r="203" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A203" s="1">
         <v>40086.041666666664</v>
       </c>
-      <c r="B202" s="2">
+      <c r="B203" s="2">
         <v>0.09</v>
       </c>
-      <c r="C202" s="2">
+      <c r="C203" s="2">
         <v>0.13500000000000001</v>
       </c>
     </row>
-    <row r="203" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A203" s="1">
+    <row r="204" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A204" s="1">
         <v>40056.041666666664</v>
       </c>
-      <c r="B203" s="2">
+      <c r="B204" s="2">
         <v>1.9E-2</v>
       </c>
-      <c r="C203" s="2">
+      <c r="C204" s="2">
         <v>3.3000000000000002E-2</v>
       </c>
     </row>
-    <row r="204" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A204" s="1">
+    <row r="205" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A205" s="1">
         <v>40025.041666666664</v>
       </c>
-      <c r="B204" s="2">
+      <c r="B205" s="2">
         <v>5.5E-2</v>
       </c>
-      <c r="C204" s="2">
+      <c r="C205" s="2">
         <v>0.09</v>
       </c>
     </row>
-    <row r="205" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A205" s="1">
+    <row r="206" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A206" s="1">
         <v>39994.041666666664</v>
       </c>
-      <c r="B205" s="2">
+      <c r="B206" s="2">
         <v>0.02</v>
       </c>
-      <c r="C205" s="2">
+      <c r="C206" s="2">
         <v>-3.5000000000000003E-2</v>
       </c>
     </row>
-    <row r="206" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A206" s="1">
+    <row r="207" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A207" s="1">
         <v>39964.041666666664</v>
       </c>
-      <c r="B206" s="2">
+      <c r="B207" s="2">
         <v>0.28999999999999998</v>
       </c>
-      <c r="C206" s="2">
+      <c r="C207" s="2">
         <v>0.28399999999999997</v>
       </c>
     </row>
-    <row r="207" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A207" s="1">
+    <row r="208" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A208" s="1">
         <v>39933.041666666664</v>
       </c>
-      <c r="B207" s="2">
+      <c r="B208" s="2">
         <v>0.20599999999999999</v>
       </c>
-      <c r="C207" s="2">
+      <c r="C208" s="2">
         <v>0.24099999999999999</v>
       </c>
     </row>
-    <row r="208" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A208" s="1">
+    <row r="209" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A209" s="1">
         <v>39903.041666666664</v>
       </c>
-      <c r="B208" s="2">
+      <c r="B209" s="2">
         <v>5.1999999999999998E-2</v>
       </c>
-      <c r="C208" s="2">
+      <c r="C209" s="2">
         <v>3.6999999999999998E-2</v>
       </c>
     </row>
-    <row r="209" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A209" s="1">
+    <row r="210" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A210" s="1">
         <v>39872.041666666664</v>
       </c>
-      <c r="B209" s="2">
+      <c r="B210" s="2">
         <v>-0.108</v>
       </c>
-      <c r="C209" s="2">
+      <c r="C210" s="2">
         <v>-4.2999999999999997E-2</v>
       </c>
     </row>
-    <row r="210" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A210" s="1">
+    <row r="211" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A211" s="1">
         <v>39844.041666666664</v>
       </c>
-      <c r="B210" s="2">
+      <c r="B211" s="2">
         <v>-4.9000000000000002E-2</v>
       </c>
-      <c r="C210" s="2">
+      <c r="C211" s="2">
         <v>6.6000000000000003E-2</v>
       </c>
     </row>
-    <row r="211" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A211" s="1">
+    <row r="212" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A212" s="1">
         <v>39813.041666666664</v>
       </c>
-      <c r="B211" s="2">
+      <c r="B212" s="2">
         <v>7.5999999999999998E-2</v>
       </c>
-      <c r="C211" s="2">
+      <c r="C212" s="2">
         <v>8.5999999999999993E-2</v>
       </c>
     </row>
-    <row r="212" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A212" s="1">
+    <row r="213" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A213" s="1">
         <v>39782.041666666664</v>
       </c>
-      <c r="B212" s="2">
+      <c r="B213" s="2">
         <v>-8.1000000000000003E-2</v>
       </c>
-      <c r="C212" s="2">
+      <c r="C213" s="2">
         <v>-4.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="213" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A213" s="1">
+    <row r="214" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A214" s="1">
         <v>39752.041666666664</v>
       </c>
-      <c r="B213" s="2">
+      <c r="B214" s="2">
         <v>-0.28199999999999997</v>
       </c>
-      <c r="C213" s="2">
+      <c r="C214" s="2">
         <v>-0.14899999999999999</v>
       </c>
     </row>
-    <row r="214" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A214" s="1">
+    <row r="215" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A215" s="1">
         <v>39721.041666666664</v>
       </c>
-      <c r="B214" s="2">
+      <c r="B215" s="2">
         <v>-9.1999999999999998E-2</v>
       </c>
-      <c r="C214" s="2">
+      <c r="C215" s="2">
         <v>-0.115</v>
       </c>
     </row>
-    <row r="215" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A215" s="1">
+    <row r="216" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A216" s="1">
         <v>39691.041666666664</v>
       </c>
-      <c r="B215" s="2">
+      <c r="B216" s="2">
         <v>-6.8000000000000005E-2</v>
       </c>
-      <c r="C215" s="2">
+      <c r="C216" s="2">
         <v>-8.2000000000000003E-2</v>
       </c>
     </row>
-    <row r="216" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A216" s="1">
+    <row r="217" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A217" s="1">
         <v>39660.041666666664</v>
       </c>
-      <c r="B216" s="2">
+      <c r="B217" s="2">
         <v>-3.2000000000000001E-2</v>
       </c>
-      <c r="C216" s="2">
+      <c r="C217" s="2">
         <v>-3.1E-2</v>
       </c>
     </row>
-    <row r="217" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A217" s="1">
+    <row r="218" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A218" s="1">
         <v>39629.041666666664</v>
       </c>
-      <c r="B217" s="2">
+      <c r="B218" s="2">
         <v>-7.3999999999999996E-2</v>
       </c>
-      <c r="C217" s="2">
+      <c r="C218" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="218" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A218" s="1">
+    <row r="219" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A219" s="1">
         <v>39599.041666666664</v>
       </c>
-      <c r="B218" s="2">
+      <c r="B219" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="C218" s="2">
+      <c r="C219" s="2">
         <v>5.8999999999999997E-2</v>
       </c>
     </row>
-    <row r="219" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A219" s="1">
+    <row r="220" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A220" s="1">
         <v>39568.041666666664</v>
       </c>
-      <c r="B219" s="2">
+      <c r="B220" s="2">
         <v>-8.0000000000000002E-3</v>
       </c>
-      <c r="C219" s="2">
+      <c r="C220" s="2">
         <v>-1.4E-2</v>
       </c>
     </row>
-    <row r="220" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A220" s="1">
+    <row r="221" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A221" s="1">
         <v>39538.041666666664</v>
       </c>
-      <c r="B220" s="2">
+      <c r="B221" s="2">
         <v>-5.8000000000000003E-2</v>
       </c>
-      <c r="C220" s="2">
+      <c r="C221" s="2">
         <v>-6.5000000000000002E-2</v>
       </c>
     </row>
-    <row r="221" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A221" s="1">
+    <row r="222" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A222" s="1">
         <v>39507.041666666664</v>
       </c>
-      <c r="B221" s="2">
+      <c r="B222" s="2">
         <v>-1.9E-2</v>
       </c>
-      <c r="C221" s="2">
+      <c r="C222" s="2">
         <v>6.9000000000000006E-2</v>
       </c>
     </row>
-    <row r="222" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A222" s="1">
+    <row r="223" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A223" s="1">
         <v>39478.041666666664</v>
       </c>
-      <c r="B222" s="2">
+      <c r="B223" s="2">
         <v>-3.5999999999999997E-2</v>
       </c>
-      <c r="C222" s="2">
+      <c r="C223" s="2">
         <v>2.1000000000000001E-2</v>
       </c>
     </row>
-    <row r="223" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A223" s="1">
+    <row r="224" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A224" s="1">
         <v>39447.041666666664</v>
       </c>
-      <c r="B223" s="2">
+      <c r="B224" s="2">
         <v>4.9000000000000002E-2</v>
       </c>
-      <c r="C223" s="2">
+      <c r="C224" s="2">
         <v>6.3E-2</v>
       </c>
     </row>
-    <row r="224" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A224" s="1">
+    <row r="225" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A225" s="1">
         <v>39416.041666666664</v>
       </c>
-      <c r="B224" s="2">
+      <c r="B225" s="2">
         <v>-8.9999999999999993E-3</v>
       </c>
-      <c r="C224" s="2">
+      <c r="C225" s="2">
         <v>-3.2000000000000001E-2</v>
       </c>
     </row>
-    <row r="225" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A225" s="1">
+    <row r="226" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A226" s="1">
         <v>39386.041666666664</v>
       </c>
-      <c r="B225" s="2">
+      <c r="B226" s="2">
         <v>-2.5999999999999999E-2</v>
       </c>
-      <c r="C225" s="2">
+      <c r="C226" s="2">
         <v>3.5999999999999997E-2</v>
       </c>
     </row>
-    <row r="226" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A226" s="1">
+    <row r="227" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A227" s="1">
         <v>39355.041666666664</v>
       </c>
-      <c r="B226" s="2">
+      <c r="B227" s="2">
         <v>4.9000000000000002E-2</v>
       </c>
-      <c r="C226" s="2">
+      <c r="C227" s="2">
         <v>6.4000000000000001E-2</v>
       </c>
     </row>
-    <row r="227" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A227" s="1">
+    <row r="228" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A228" s="1">
         <v>39325.041666666664</v>
       </c>
-      <c r="B227" s="2">
+      <c r="B228" s="2">
         <v>-0.04</v>
       </c>
-      <c r="C227" s="2">
+      <c r="C228" s="2">
         <v>-5.2999999999999999E-2</v>
       </c>
     </row>
-    <row r="228" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A228" s="1">
+    <row r="229" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A229" s="1">
         <v>39294.041666666664</v>
       </c>
-      <c r="B228" s="2">
+      <c r="B229" s="2">
         <v>0.04</v>
       </c>
-      <c r="C228" s="2">
+      <c r="C229" s="2">
         <v>7.6999999999999999E-2</v>
       </c>
     </row>
-    <row r="229" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A229" s="1">
+    <row r="230" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A230" s="1">
         <v>39263.041666666664</v>
       </c>
-      <c r="B229" s="2">
+      <c r="B230" s="2">
         <v>0.03</v>
       </c>
-      <c r="C229" s="2">
+      <c r="C230" s="2">
         <v>0.04</v>
       </c>
     </row>
-    <row r="230" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A230" s="1">
+    <row r="231" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A231" s="1">
         <v>39233.041666666664</v>
       </c>
-      <c r="B230" s="2">
+      <c r="B231" s="2">
         <v>4.7E-2</v>
       </c>
-      <c r="C230" s="2">
+      <c r="C231" s="2">
         <v>1.7000000000000001E-2</v>
       </c>
     </row>
-    <row r="231" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A231" s="1">
+    <row r="232" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A232" s="1">
         <v>39202.041666666664</v>
       </c>
-      <c r="B231" s="2">
+      <c r="B232" s="2">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="C231" s="2">
+      <c r="C232" s="2">
         <v>2.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="232" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A232" s="1">
+    <row r="233" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A233" s="1">
         <v>39172.041666666664</v>
-      </c>
-[...9 lines deleted...]
-        <v>39141.041666666664</v>
       </c>
       <c r="B233" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="C233" s="2">
-        <v>-3.0000000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:3" x14ac:dyDescent="0.3">
+        <v>1.4E-2</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A234" s="1">
-        <v>39113.041666666664</v>
+        <v>39141.041666666664</v>
       </c>
       <c r="B234" s="2">
-        <v>1.7999999999999999E-2</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="C234" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="235" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="235" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A235" s="1">
+        <v>39113.041666666664</v>
+      </c>
+      <c r="B235" s="2">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="C235" s="2">
+        <v>-3.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A236" s="1">
         <v>39082.041666666664</v>
       </c>
-      <c r="B235" s="2">
+      <c r="B236" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="C235" s="2">
+      <c r="C236" s="2">
         <v>8.0000000000000002E-3</v>
       </c>
     </row>
-    <row r="236" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A236" s="1">
+    <row r="237" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A237" s="1">
         <v>39051.041666666664</v>
       </c>
-      <c r="B236" s="2">
+      <c r="B237" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="C236" s="2">
+      <c r="C237" s="2">
         <v>2.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="237" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A237" s="1">
+    <row r="238" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A238" s="1">
         <v>39021.041666666664</v>
       </c>
-      <c r="B237" s="2">
+      <c r="B238" s="2">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="C237" s="2">
+      <c r="C238" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
     </row>
-    <row r="238" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A238" s="1">
+    <row r="239" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A239" s="1">
         <v>38990.041666666664</v>
       </c>
-      <c r="B238" s="2">
+      <c r="B239" s="2">
         <v>0.02</v>
       </c>
-      <c r="C238" s="2">
+      <c r="C239" s="2">
         <v>-5.5E-2</v>
       </c>
     </row>
-    <row r="239" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A239" s="1">
+    <row r="240" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A240" s="1">
         <v>38960.041666666664</v>
       </c>
-      <c r="B239" s="2">
+      <c r="B240" s="2">
         <v>1E-3</v>
       </c>
-      <c r="C239" s="2">
+      <c r="C240" s="2">
         <v>-2E-3</v>
       </c>
     </row>
-    <row r="240" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A240" s="1">
+    <row r="241" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A241" s="1">
         <v>38929.041666666664</v>
       </c>
-      <c r="B240" s="2">
+      <c r="B241" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="C240" s="2">
+      <c r="C241" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="241" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A241" s="1">
+    <row r="242" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A242" s="1">
         <v>38898.041666666664</v>
       </c>
-      <c r="B241" s="2">
+      <c r="B242" s="2">
         <v>-2.5999999999999999E-2</v>
       </c>
-      <c r="C241" s="2">
+      <c r="C242" s="2">
         <v>-3.4000000000000002E-2</v>
       </c>
     </row>
-    <row r="242" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A242" s="1">
+    <row r="243" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A243" s="1">
         <v>38868.041666666664</v>
       </c>
-      <c r="B242" s="2">
+      <c r="B243" s="2">
         <v>-7.0000000000000007E-2</v>
       </c>
-      <c r="C242" s="2">
+      <c r="C243" s="2">
         <v>-4.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A243" s="1">
+    <row r="244" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A244" s="1">
         <v>38837.041666666664</v>
       </c>
-      <c r="B243" s="2">
+      <c r="B244" s="2">
         <v>7.9000000000000001E-2</v>
       </c>
-      <c r="C243" s="2">
+      <c r="C244" s="2">
         <v>9.4E-2</v>
       </c>
     </row>
-    <row r="244" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A244" s="1">
+    <row r="245" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A245" s="1">
         <v>38807.041666666664</v>
       </c>
-      <c r="B244" s="2">
+      <c r="B245" s="2">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="C244" s="2">
+      <c r="C245" s="2">
         <v>5.0999999999999997E-2</v>
       </c>
     </row>
-    <row r="245" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A245" s="1">
+    <row r="246" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A246" s="1">
         <v>38776.041666666664</v>
       </c>
-      <c r="B245" s="2">
+      <c r="B246" s="2">
         <v>1.7999999999999999E-2</v>
       </c>
-      <c r="C245" s="2">
+      <c r="C246" s="2">
         <v>-4.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="246" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A246" s="1">
+    <row r="247" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A247" s="1">
         <v>38748.041666666664</v>
       </c>
-      <c r="B246" s="2">
+      <c r="B247" s="2">
         <v>6.5000000000000002E-2</v>
       </c>
-      <c r="C246" s="2">
+      <c r="C247" s="2">
         <v>8.5999999999999993E-2</v>
       </c>
     </row>
-    <row r="247" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A247" s="1">
+    <row r="248" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A248" s="1">
         <v>38717.041666666664</v>
       </c>
-      <c r="B247" s="2">
+      <c r="B248" s="2">
         <v>4.5999999999999999E-2</v>
       </c>
-      <c r="C247" s="2">
+      <c r="C248" s="2">
         <v>7.3999999999999996E-2</v>
       </c>
     </row>
-    <row r="248" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A248" s="1">
+    <row r="249" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A249" s="1">
         <v>38686.041666666664</v>
       </c>
-      <c r="B248" s="2">
+      <c r="B249" s="2">
         <v>0.05</v>
       </c>
-      <c r="C248" s="2">
+      <c r="C249" s="2">
         <v>4.7E-2</v>
       </c>
     </row>
-    <row r="249" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A249" s="1">
+    <row r="250" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A250" s="1">
         <v>38656.041666666664</v>
       </c>
-      <c r="B249" s="2">
+      <c r="B250" s="2">
         <v>-2.8000000000000001E-2</v>
       </c>
-      <c r="C249" s="2">
+      <c r="C250" s="2">
         <v>-5.6000000000000001E-2</v>
       </c>
     </row>
-    <row r="250" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A250" s="1">
+    <row r="251" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A251" s="1">
         <v>38625.041666666664</v>
       </c>
-      <c r="B250" s="2">
+      <c r="B251" s="2">
         <v>2.5999999999999999E-2</v>
       </c>
-      <c r="C250" s="2">
+      <c r="C251" s="2">
         <v>9.1999999999999998E-2</v>
       </c>
     </row>
-    <row r="251" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A251" s="1">
+    <row r="252" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A252" s="1">
         <v>38595.041666666664</v>
       </c>
-      <c r="B251" s="2">
+      <c r="B252" s="2">
         <v>-5.0000000000000001E-3</v>
       </c>
-      <c r="C251" s="2">
+      <c r="C252" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="252" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A252" s="1">
+    <row r="253" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A253" s="1">
         <v>38564.041666666664</v>
       </c>
-      <c r="B252" s="2">
+      <c r="B253" s="2">
         <v>4.5999999999999999E-2</v>
       </c>
-      <c r="C252" s="2">
+      <c r="C253" s="2">
         <v>3.5000000000000003E-2</v>
       </c>
     </row>
-    <row r="253" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A253" s="1">
+    <row r="254" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A254" s="1">
         <v>38533.041666666664</v>
       </c>
-      <c r="B253" s="2">
+      <c r="B254" s="2">
         <v>4.7E-2</v>
       </c>
-      <c r="C253" s="2">
+      <c r="C254" s="2">
         <v>5.8999999999999997E-2</v>
       </c>
     </row>
-    <row r="254" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A254" s="1">
+    <row r="255" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A255" s="1">
         <v>38503.041666666664</v>
       </c>
-      <c r="B254" s="2">
+      <c r="B255" s="2">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="C254" s="2">
+      <c r="C255" s="2">
         <v>-8.0000000000000002E-3</v>
       </c>
     </row>
-    <row r="255" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A255" s="1">
+    <row r="256" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A256" s="1">
         <v>38472.041666666664</v>
       </c>
-      <c r="B255" s="2">
-[...2 lines deleted...]
-      <c r="C255" s="2">
+      <c r="B256" s="2">
+        <v>0</v>
+      </c>
+      <c r="C256" s="2">
         <v>-3.6999999999999998E-2</v>
       </c>
     </row>
-    <row r="256" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A256" s="1">
+    <row r="257" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A257" s="1">
         <v>38442.041666666664</v>
       </c>
-      <c r="B256" s="2">
+      <c r="B257" s="2">
         <v>-3.7999999999999999E-2</v>
       </c>
-      <c r="C256" s="2">
+      <c r="C257" s="2">
         <v>-0.01</v>
       </c>
     </row>
-    <row r="257" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A257" s="1">
+    <row r="258" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A258" s="1">
         <v>38411.041666666664</v>
       </c>
-      <c r="B257" s="2">
+      <c r="B258" s="2">
         <v>6.6000000000000003E-2</v>
       </c>
-      <c r="C257" s="2">
+      <c r="C258" s="2">
         <v>0.104</v>
       </c>
     </row>
-    <row r="258" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A258" s="1">
+    <row r="259" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A259" s="1">
         <v>38383.041666666664</v>
       </c>
-      <c r="B258" s="2">
+      <c r="B259" s="2">
         <v>1.7000000000000001E-2</v>
       </c>
-      <c r="C258" s="2">
+      <c r="C259" s="2">
         <v>2.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="259" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A259" s="1">
+    <row r="260" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A260" s="1">
         <v>38352.041666666664</v>
       </c>
-      <c r="B259" s="2">
+      <c r="B260" s="2">
         <v>0.05</v>
       </c>
-      <c r="C259" s="2">
+      <c r="C260" s="2">
         <v>-2.4E-2</v>
       </c>
     </row>
-    <row r="260" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A260" s="1">
+    <row r="261" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A261" s="1">
         <v>38321.041666666664</v>
       </c>
-      <c r="B260" s="2">
+      <c r="B261" s="2">
         <v>0.10299999999999999</v>
       </c>
-      <c r="C260" s="2">
+      <c r="C261" s="2">
         <v>6.7000000000000004E-2</v>
       </c>
     </row>
-    <row r="261" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A261" s="1">
+    <row r="262" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A262" s="1">
         <v>38291.041666666664</v>
       </c>
-      <c r="B261" s="2">
+      <c r="B262" s="2">
         <v>1.7000000000000001E-2</v>
       </c>
-      <c r="C261" s="2">
+      <c r="C262" s="2">
         <v>2.4E-2</v>
       </c>
     </row>
-    <row r="262" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A262" s="1">
+    <row r="263" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A263" s="1">
         <v>38260.041666666664</v>
       </c>
-      <c r="B262" s="2">
+      <c r="B263" s="2">
         <v>6.4000000000000001E-2</v>
       </c>
-      <c r="C262" s="2">
+      <c r="C263" s="2">
         <v>9.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="263" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A263" s="1">
+    <row r="264" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A264" s="1">
         <v>38230.041666666664</v>
       </c>
-      <c r="B263" s="2">
+      <c r="B264" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
-      <c r="C263" s="2">
+      <c r="C264" s="2">
         <v>-8.0000000000000002E-3</v>
       </c>
     </row>
-    <row r="264" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A264" s="1">
+    <row r="265" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A265" s="1">
         <v>38199.041666666664</v>
       </c>
-      <c r="B264" s="2">
+      <c r="B265" s="2">
         <v>3.7999999999999999E-2</v>
       </c>
-      <c r="C264" s="2">
+      <c r="C265" s="2">
         <v>5.8999999999999997E-2</v>
       </c>
     </row>
-    <row r="265" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A265" s="1">
+    <row r="266" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A266" s="1">
         <v>38168.041666666664</v>
       </c>
-      <c r="B265" s="2">
+      <c r="B266" s="2">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="C265" s="2">
+      <c r="C266" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="266" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A266" s="1">
+    <row r="267" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A267" s="1">
         <v>38138.041666666664</v>
       </c>
-      <c r="B266" s="2">
+      <c r="B267" s="2">
         <v>-6.5000000000000002E-2</v>
       </c>
-      <c r="C266" s="2">
+      <c r="C267" s="2">
         <v>-2.4E-2</v>
       </c>
     </row>
-    <row r="267" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A267" s="1">
+    <row r="268" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A268" s="1">
         <v>38107.041666666664</v>
       </c>
-      <c r="B267" s="2">
+      <c r="B268" s="2">
         <v>-2.7E-2</v>
       </c>
-      <c r="C267" s="2">
+      <c r="C268" s="2">
         <v>-8.7999999999999995E-2</v>
       </c>
     </row>
-    <row r="268" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A268" s="1">
+    <row r="269" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A269" s="1">
         <v>38077.041666666664</v>
       </c>
-      <c r="B268" s="2">
+      <c r="B269" s="2">
         <v>2.4E-2</v>
       </c>
-      <c r="C268" s="2">
+      <c r="C269" s="2">
         <v>5.8000000000000003E-2</v>
       </c>
     </row>
-    <row r="269" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A269" s="1">
+    <row r="270" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A270" s="1">
         <v>38046.041666666664</v>
       </c>
-      <c r="B269" s="2">
+      <c r="B270" s="2">
         <v>4.1000000000000002E-2</v>
       </c>
-      <c r="C269" s="2">
+      <c r="C270" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
-    <row r="270" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A270" s="1">
+    <row r="271" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A271" s="1">
         <v>38017.041666666664</v>
       </c>
-      <c r="B270" s="2">
+      <c r="B271" s="2">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="C270" s="2">
+      <c r="C271" s="2">
         <v>-3.7999999999999999E-2</v>
       </c>
     </row>
-    <row r="271" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A271" s="1">
+    <row r="272" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A272" s="1">
         <v>37986.041666666664</v>
       </c>
-      <c r="B271" s="2">
+      <c r="B272" s="2">
         <v>0.1</v>
       </c>
-      <c r="C271" s="2">
+      <c r="C272" s="2">
         <v>9.0999999999999998E-2</v>
       </c>
     </row>
-    <row r="272" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A272" s="1">
+    <row r="273" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A273" s="1">
         <v>37955.041666666664</v>
       </c>
-      <c r="B272" s="2">
+      <c r="B273" s="2">
         <v>-1.0999999999999999E-2</v>
       </c>
-      <c r="C272" s="2">
+      <c r="C273" s="2">
         <v>6.8000000000000005E-2</v>
       </c>
     </row>
-    <row r="273" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A273" s="1">
+    <row r="274" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A274" s="1">
         <v>37925.041666666664</v>
       </c>
-      <c r="B273" s="2">
+      <c r="B274" s="2">
         <v>5.3999999999999999E-2</v>
       </c>
-      <c r="C273" s="2">
+      <c r="C274" s="2">
         <v>5.8000000000000003E-2</v>
       </c>
     </row>
-    <row r="274" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A274" s="1">
+    <row r="275" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A275" s="1">
         <v>37894.041666666664</v>
       </c>
-      <c r="B274" s="2">
+      <c r="B275" s="2">
         <v>3.9E-2</v>
       </c>
-      <c r="C274" s="2">
+      <c r="C275" s="2">
         <v>5.5E-2</v>
       </c>
     </row>
-    <row r="275" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A275" s="1">
+    <row r="276" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A276" s="1">
         <v>37864.041666666664</v>
       </c>
-      <c r="B275" s="2">
+      <c r="B276" s="2">
         <v>9.8000000000000004E-2</v>
       </c>
-      <c r="C275" s="2">
+      <c r="C276" s="2">
         <v>0.18</v>
       </c>
     </row>
-    <row r="276" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A276" s="1">
+    <row r="277" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A277" s="1">
         <v>37833.041666666664</v>
       </c>
-      <c r="B276" s="2">
+      <c r="B277" s="2">
         <v>1.7999999999999999E-2</v>
       </c>
-      <c r="C276" s="2">
+      <c r="C277" s="2">
         <v>7.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="277" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A277" s="1">
+    <row r="278" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A278" s="1">
         <v>37802.041666666664</v>
       </c>
-      <c r="B277" s="2">
+      <c r="B278" s="2">
         <v>4.5999999999999999E-2</v>
       </c>
-      <c r="C277" s="2">
+      <c r="C278" s="2">
         <v>0.06</v>
       </c>
     </row>
-    <row r="278" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A278" s="1">
+    <row r="279" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A279" s="1">
         <v>37772.041666666664</v>
       </c>
-      <c r="B278" s="2">
+      <c r="B279" s="2">
         <v>9.8000000000000004E-2</v>
       </c>
-      <c r="C278" s="2">
+      <c r="C279" s="2">
         <v>0.124</v>
       </c>
     </row>
-    <row r="279" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A279" s="1">
+    <row r="280" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A280" s="1">
         <v>37741.041666666664</v>
       </c>
-      <c r="B279" s="2">
+      <c r="B280" s="2">
         <v>6.0999999999999999E-2</v>
       </c>
-      <c r="C279" s="2">
+      <c r="C280" s="2">
         <v>-1E-3</v>
       </c>
     </row>
-    <row r="280" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A280" s="1">
+    <row r="281" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A281" s="1">
         <v>37711.041666666664</v>
       </c>
-      <c r="B280" s="2">
+      <c r="B281" s="2">
         <v>-0.04</v>
       </c>
-      <c r="C280" s="2">
+      <c r="C281" s="2">
         <v>-8.5000000000000006E-2</v>
       </c>
     </row>
-    <row r="281" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A281" s="1">
+    <row r="282" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A282" s="1">
         <v>37680.041666666664</v>
       </c>
-      <c r="B281" s="2">
-[...2 lines deleted...]
-      <c r="C281" s="2">
+      <c r="B282" s="2">
+        <v>0</v>
+      </c>
+      <c r="C282" s="2">
         <v>1.7000000000000001E-2</v>
       </c>
     </row>
-    <row r="282" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A282" s="1">
+    <row r="283" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A283" s="1">
         <v>37652.041666666664</v>
       </c>
-      <c r="B282" s="2">
+      <c r="B283" s="2">
         <v>-1.6E-2</v>
       </c>
-      <c r="C282" s="2">
+      <c r="C283" s="2">
         <v>1.9E-2</v>
       </c>
     </row>
-    <row r="283" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A283" s="1">
+    <row r="284" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A284" s="1">
         <v>37621.041666666664</v>
       </c>
-      <c r="B283" s="2">
+      <c r="B284" s="2">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="C283" s="2">
+      <c r="C284" s="2">
         <v>0.16800000000000001</v>
       </c>
     </row>
-    <row r="284" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A284" s="1">
+    <row r="285" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A285" s="1">
         <v>37590.041666666664</v>
       </c>
-      <c r="B284" s="2">
+      <c r="B285" s="2">
         <v>0.01</v>
       </c>
-      <c r="C284" s="2">
+      <c r="C285" s="2">
         <v>-0.02</v>
       </c>
     </row>
-    <row r="285" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A285" s="1">
+    <row r="286" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A286" s="1">
         <v>37560.041666666664</v>
       </c>
-      <c r="B285" s="2">
+      <c r="B286" s="2">
         <v>-6.0000000000000001E-3</v>
       </c>
-      <c r="C285" s="2">
+      <c r="C286" s="2">
         <v>-8.1000000000000003E-2</v>
       </c>
     </row>
-    <row r="286" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A286" s="1">
+    <row r="287" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A287" s="1">
         <v>37529.041666666664</v>
       </c>
-      <c r="B286" s="2">
+      <c r="B287" s="2">
         <v>-4.3999999999999997E-2</v>
       </c>
-      <c r="C286" s="2">
+      <c r="C287" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="287" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A287" s="1">
+    <row r="288" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A288" s="1">
         <v>37499.041666666664</v>
       </c>
-      <c r="B287" s="2">
+      <c r="B288" s="2">
         <v>-1.6E-2</v>
       </c>
-      <c r="C287" s="2">
+      <c r="C288" s="2">
         <v>0.11799999999999999</v>
       </c>
     </row>
-    <row r="288" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A288" s="1">
+    <row r="289" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A289" s="1">
         <v>37468.041666666664</v>
       </c>
-      <c r="B288" s="2">
+      <c r="B289" s="2">
         <v>-6.0000000000000001E-3</v>
       </c>
-      <c r="C288" s="2">
+      <c r="C289" s="2">
         <v>-7.4999999999999997E-2</v>
       </c>
     </row>
-    <row r="289" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A289" s="1">
+    <row r="290" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A290" s="1">
         <v>37437.041666666664</v>
       </c>
-      <c r="B289" s="2">
+      <c r="B290" s="2">
         <v>1E-3</v>
       </c>
-      <c r="C289" s="2">
+      <c r="C290" s="2">
         <v>-1.7999999999999999E-2</v>
       </c>
     </row>
-    <row r="290" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A290" s="1">
+    <row r="291" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A291" s="1">
         <v>37407.041666666664</v>
       </c>
-      <c r="B290" s="2">
+      <c r="B291" s="2">
         <v>8.0000000000000002E-3</v>
       </c>
-      <c r="C290" s="2">
+      <c r="C291" s="2">
         <v>0.11700000000000001</v>
       </c>
     </row>
-    <row r="291" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A291" s="1">
+    <row r="292" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A292" s="1">
         <v>37376.041666666664</v>
       </c>
-      <c r="B291" s="2">
+      <c r="B292" s="2">
         <v>6.8000000000000005E-2</v>
       </c>
-      <c r="C291" s="2">
+      <c r="C292" s="2">
         <v>0.11899999999999999</v>
       </c>
     </row>
-    <row r="292" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A292" s="1">
+    <row r="293" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A293" s="1">
         <v>37346.041666666664</v>
       </c>
-      <c r="B292" s="2">
+      <c r="B293" s="2">
         <v>6.4000000000000001E-2</v>
       </c>
-      <c r="C292" s="2">
+      <c r="C293" s="2">
         <v>7.9000000000000001E-2</v>
       </c>
     </row>
-    <row r="293" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A293" s="1">
+    <row r="294" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A294" s="1">
         <v>37315.041666666664</v>
       </c>
-      <c r="B293" s="2">
+      <c r="B294" s="2">
         <v>2.5999999999999999E-2</v>
       </c>
-      <c r="C293" s="2">
+      <c r="C294" s="2">
         <v>0.123</v>
       </c>
     </row>
-    <row r="294" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A294" s="1">
+    <row r="295" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A295" s="1">
         <v>37287.041666666664</v>
       </c>
-      <c r="B294" s="2">
+      <c r="B295" s="2">
         <v>4.2999999999999997E-2</v>
       </c>
-      <c r="C294" s="2">
+      <c r="C295" s="2">
         <v>7.4999999999999997E-2</v>
       </c>
     </row>
-    <row r="295" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A295" s="1">
+    <row r="296" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A296" s="1">
         <v>37256.041666666664</v>
       </c>
-      <c r="B295" s="2">
+      <c r="B296" s="2">
         <v>0.123</v>
       </c>
-      <c r="C295" s="2">
+      <c r="C296" s="2">
         <v>0.114</v>
       </c>
     </row>
-    <row r="296" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A296" s="1">
+    <row r="297" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A297" s="1">
         <v>37225.041666666664</v>
       </c>
-      <c r="B296" s="2">
+      <c r="B297" s="2">
         <v>0.124</v>
       </c>
-      <c r="C296" s="2">
+      <c r="C297" s="2">
         <v>-3.3000000000000002E-2</v>
       </c>
     </row>
-    <row r="297" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A297" s="1">
+    <row r="298" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A298" s="1">
         <v>37195.041666666664</v>
       </c>
-      <c r="B297" s="2">
+      <c r="B298" s="2">
         <v>6.2E-2</v>
       </c>
-      <c r="C297" s="2">
+      <c r="C298" s="2">
         <v>4.3999999999999997E-2</v>
       </c>
     </row>
-    <row r="298" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A298" s="1">
+    <row r="299" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A299" s="1">
         <v>37164.041666666664</v>
       </c>
-      <c r="B298" s="2">
+      <c r="B299" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="C298" s="2">
+      <c r="C299" s="2">
         <v>0.10199999999999999</v>
       </c>
     </row>
-    <row r="299" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A299" s="1">
+    <row r="300" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A300" s="1">
         <v>37134.041666666664</v>
       </c>
-      <c r="B299" s="2">
+      <c r="B300" s="2">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="C299" s="2">
+      <c r="C300" s="2">
         <v>3.5000000000000003E-2</v>
       </c>
     </row>
-    <row r="300" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A300" s="1">
+    <row r="301" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A301" s="1">
         <v>37103.041666666664</v>
       </c>
-      <c r="B300" s="2">
+      <c r="B301" s="2">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="C300" s="2">
+      <c r="C301" s="2">
         <v>-3.6999999999999998E-2</v>
       </c>
     </row>
-    <row r="301" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A301" s="1">
+    <row r="302" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A302" s="1">
         <v>37072.041666666664</v>
       </c>
-      <c r="B301" s="2">
+      <c r="B302" s="2">
         <v>1.2E-2</v>
       </c>
-      <c r="C301" s="2">
+      <c r="C302" s="2">
         <v>-0.03</v>
       </c>
     </row>
-    <row r="302" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A302" s="1">
+    <row r="303" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A303" s="1">
         <v>37042.041666666664</v>
       </c>
-      <c r="B302" s="2">
+      <c r="B303" s="2">
         <v>0.11</v>
       </c>
-      <c r="C302" s="2">
+      <c r="C303" s="2">
         <v>6.4000000000000001E-2</v>
       </c>
     </row>
-    <row r="303" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A303" s="1">
+    <row r="304" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A304" s="1">
         <v>37011.041666666664</v>
       </c>
-      <c r="B303" s="2">
+      <c r="B304" s="2">
         <v>4.4999999999999998E-2</v>
       </c>
-      <c r="C303" s="2">
+      <c r="C304" s="2">
         <v>-1.7000000000000001E-2</v>
       </c>
     </row>
-    <row r="304" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A304" s="1">
+    <row r="305" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A305" s="1">
         <v>36981.041666666664</v>
       </c>
-      <c r="B304" s="2">
+      <c r="B305" s="2">
         <v>0.01</v>
       </c>
-      <c r="C304" s="2">
+      <c r="C305" s="2">
         <v>9.6000000000000002E-2</v>
       </c>
     </row>
-    <row r="305" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A305" s="1">
+    <row r="306" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A306" s="1">
         <v>36950.041666666664</v>
       </c>
-      <c r="B305" s="2">
+      <c r="B306" s="2">
         <v>5.7000000000000002E-2</v>
       </c>
-      <c r="C305" s="2">
+      <c r="C306" s="2">
         <v>0.20699999999999999</v>
       </c>
     </row>
-    <row r="306" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A306" s="1">
+    <row r="307" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A307" s="1">
         <v>36922.041666666664</v>
       </c>
-      <c r="B306" s="2">
+      <c r="B307" s="2">
         <v>-2E-3</v>
       </c>
-      <c r="C306" s="2">
+      <c r="C307" s="2">
         <v>-7.1999999999999995E-2</v>
       </c>
     </row>
-    <row r="307" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A307" s="1">
+    <row r="308" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A308" s="1">
         <v>36891.041666666664</v>
       </c>
-      <c r="B307" s="2">
+      <c r="B308" s="2">
         <v>-0.03</v>
       </c>
-      <c r="C307" s="2">
+      <c r="C308" s="2">
         <v>9.6000000000000002E-2</v>
       </c>
     </row>
-    <row r="308" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A308" s="1">
+    <row r="309" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A309" s="1">
         <v>36860.041666666664</v>
       </c>
-      <c r="B308" s="2">
+      <c r="B309" s="2">
         <v>-3.5999999999999997E-2</v>
       </c>
-      <c r="C308" s="2">
+      <c r="C309" s="2">
         <v>0.112</v>
       </c>
     </row>
-    <row r="309" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A309" s="1">
+    <row r="310" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A310" s="1">
         <v>36830.041666666664</v>
       </c>
-      <c r="B309" s="2">
+      <c r="B310" s="2">
         <v>-0.06</v>
       </c>
-      <c r="C309" s="2">
+      <c r="C310" s="2">
         <v>-2.9000000000000001E-2</v>
       </c>
     </row>
-    <row r="310" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A310" s="1">
+    <row r="311" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A311" s="1">
         <v>36799.041666666664</v>
       </c>
-      <c r="B310" s="2">
+      <c r="B311" s="2">
         <v>1E-3</v>
       </c>
-      <c r="C310" s="2">
+      <c r="C311" s="2">
         <v>8.5999999999999993E-2</v>
       </c>
     </row>
-    <row r="311" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A311" s="1">
+    <row r="312" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A312" s="1">
         <v>36769.041666666664</v>
       </c>
-      <c r="B311" s="2">
+      <c r="B312" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="C311" s="2">
+      <c r="C312" s="2">
         <v>1.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="312" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A312" s="1">
+    <row r="313" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A313" s="1">
         <v>36738.041666666664</v>
       </c>
-      <c r="B312" s="2">
+      <c r="B313" s="2">
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="C312" s="2">
+      <c r="C313" s="2">
         <v>-3.3000000000000002E-2</v>
       </c>
     </row>
-    <row r="313" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A313" s="1">
+    <row r="314" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A314" s="1">
         <v>36707.041666666664</v>
       </c>
-      <c r="B313" s="2">
+      <c r="B314" s="2">
         <v>-4.2000000000000003E-2</v>
       </c>
-      <c r="C313" s="2">
+      <c r="C314" s="2">
         <v>-0.20499999999999999</v>
       </c>
     </row>
-    <row r="314" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A314" s="1">
+    <row r="315" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A315" s="1">
         <v>36677.041666666664</v>
       </c>
-      <c r="B314" s="2">
+      <c r="B315" s="2">
         <v>2.8000000000000001E-2</v>
       </c>
-      <c r="C314" s="2">
+      <c r="C315" s="2">
         <v>7.4999999999999997E-2</v>
       </c>
     </row>
-    <row r="315" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A315" s="1">
+    <row r="316" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A316" s="1">
         <v>36646.041666666664</v>
       </c>
-      <c r="B315" s="2">
+      <c r="B316" s="2">
         <v>-0.14099999999999999</v>
       </c>
-      <c r="C315" s="2">
+      <c r="C316" s="2">
         <v>7.3999999999999996E-2</v>
       </c>
     </row>
-    <row r="316" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A316" s="1">
+    <row r="317" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A317" s="1">
         <v>36616.041666666664</v>
       </c>
-      <c r="B316" s="2">
+      <c r="B317" s="2">
         <v>8.5000000000000006E-2</v>
       </c>
-      <c r="C316" s="2">
+      <c r="C317" s="2">
         <v>-5.0999999999999997E-2</v>
       </c>
     </row>
-    <row r="317" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A317" s="1">
+    <row r="318" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A318" s="1">
         <v>36585.041666666664</v>
       </c>
-      <c r="B317" s="2">
+      <c r="B318" s="2">
         <v>-0.11899999999999999</v>
       </c>
-      <c r="C317" s="2">
+      <c r="C318" s="2">
         <v>-0.14000000000000001</v>
       </c>
     </row>
-    <row r="318" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A318" s="1">
+    <row r="319" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A319" s="1">
         <v>36556.041666666664</v>
       </c>
-      <c r="B318" s="2">
+      <c r="B319" s="2">
         <v>3.4000000000000002E-2</v>
       </c>
-      <c r="C318" s="2">
+      <c r="C319" s="2">
         <v>-4.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="319" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A319" s="1">
+    <row r="320" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A320" s="1">
         <v>36525.041666666664</v>
       </c>
-      <c r="B319" s="2">
+      <c r="B320" s="2">
         <v>4.7E-2</v>
       </c>
-      <c r="C319" s="2">
+      <c r="C320" s="2">
         <v>-0.16</v>
       </c>
     </row>
-    <row r="320" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A320" s="1">
+    <row r="321" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A321" s="1">
         <v>36494.041666666664</v>
       </c>
-      <c r="B320" s="2">
+      <c r="B321" s="2">
         <v>-0.02</v>
       </c>
-      <c r="C320" s="2">
+      <c r="C321" s="2">
         <v>-0.308</v>
       </c>
     </row>
-    <row r="321" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A321" s="1">
+    <row r="322" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A322" s="1">
         <v>36464.041666666664</v>
       </c>
-      <c r="B321" s="2">
+      <c r="B322" s="2">
         <v>-1.2999999999999999E-2</v>
       </c>
-      <c r="C321" s="2">
+      <c r="C322" s="2">
         <v>-1.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="322" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A322" s="1">
+    <row r="323" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A323" s="1">
         <v>36433.041666666664</v>
       </c>
-      <c r="B322" s="2">
+      <c r="B323" s="2">
         <v>1.6E-2</v>
       </c>
-      <c r="C322" s="2">
+      <c r="C323" s="2">
         <v>0.24</v>
       </c>
     </row>
-    <row r="323" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A323" s="1">
+    <row r="324" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A324" s="1">
         <v>36403.041666666664</v>
       </c>
-      <c r="B323" s="2">
+      <c r="B324" s="2">
         <v>3.9E-2</v>
       </c>
-      <c r="C323" s="2">
+      <c r="C324" s="2">
         <v>3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="324" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A324" s="1">
+    <row r="325" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A325" s="1">
         <v>36372.041666666664</v>
       </c>
-      <c r="B324" s="2">
+      <c r="B325" s="2">
         <v>8.1000000000000003E-2</v>
       </c>
-      <c r="C324" s="2">
+      <c r="C325" s="2">
         <v>8.5999999999999993E-2</v>
       </c>
     </row>
-    <row r="325" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A325" s="1">
+    <row r="326" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A326" s="1">
         <v>36341.041666666664</v>
       </c>
-      <c r="B325" s="2">
+      <c r="B326" s="2">
         <v>0.13500000000000001</v>
       </c>
-      <c r="C325" s="2">
+      <c r="C326" s="2">
         <v>0.01</v>
       </c>
     </row>
-    <row r="326" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A326" s="1">
+    <row r="327" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A327" s="1">
         <v>36311.041666666664</v>
       </c>
-      <c r="B326" s="2">
+      <c r="B327" s="2">
         <v>7.6999999999999999E-2</v>
       </c>
-      <c r="C326" s="2">
+      <c r="C327" s="2">
         <v>2.9000000000000001E-2</v>
       </c>
     </row>
-    <row r="327" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A327" s="1">
+    <row r="328" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A328" s="1">
         <v>36280.041666666664</v>
       </c>
-      <c r="B327" s="2">
+      <c r="B328" s="2">
         <v>0.16500000000000001</v>
       </c>
-      <c r="C327" s="2">
+      <c r="C328" s="2">
         <v>6.2E-2</v>
       </c>
     </row>
-    <row r="328" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A328" s="1">
+    <row r="329" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A329" s="1">
         <v>36250.041666666664</v>
       </c>
-      <c r="B328" s="2">
+      <c r="B329" s="2">
         <v>6.7000000000000004E-2</v>
       </c>
-      <c r="C328" s="2">
+      <c r="C329" s="2">
         <v>-4.2999999999999997E-2</v>
       </c>
     </row>
-    <row r="329" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A329" s="1">
+    <row r="330" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A330" s="1">
         <v>36219.041666666664</v>
       </c>
-      <c r="B329" s="2">
+      <c r="B330" s="2">
         <v>0.01</v>
       </c>
-      <c r="C329" s="2">
+      <c r="C330" s="2">
         <v>0.13300000000000001</v>
       </c>
     </row>
-    <row r="330" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A330" s="1">
+    <row r="331" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A331" s="1">
         <v>36191.041666666664</v>
       </c>
-      <c r="B330" s="2">
+      <c r="B331" s="2">
         <v>-8.0000000000000002E-3</v>
       </c>
-      <c r="C330" s="2">
+      <c r="C331" s="2">
         <v>-9.8000000000000004E-2</v>
       </c>
     </row>
-    <row r="331" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A331" s="1">
+    <row r="332" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A332" s="1">
         <v>36160</v>
       </c>
-      <c r="C331" s="2">
+      <c r="C332" s="2">
         <v>9.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="332" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A332" s="1">
+    <row r="333" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A333" s="1">
         <v>36129</v>
       </c>
-      <c r="C332" s="2">
+      <c r="C333" s="2">
         <v>1.7999999999999999E-2</v>
       </c>
     </row>
-    <row r="333" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A333" s="1">
+    <row r="334" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A334" s="1">
         <v>36099</v>
       </c>
-      <c r="C333" s="2">
+      <c r="C334" s="2">
         <v>-0.217</v>
       </c>
     </row>
-    <row r="334" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A334" s="1">
+    <row r="335" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A335" s="1">
         <v>36068</v>
       </c>
-      <c r="C334" s="2">
+      <c r="C335" s="2">
         <v>-3.6999999999999998E-2</v>
       </c>
     </row>
-    <row r="335" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A335" s="1">
+    <row r="336" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A336" s="1">
         <v>36038</v>
       </c>
-      <c r="C335" s="2">
+      <c r="C336" s="2">
         <v>0.17</v>
       </c>
     </row>
-    <row r="336" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A336" s="1">
+    <row r="337" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A337" s="1">
         <v>36007</v>
       </c>
-      <c r="C336" s="2">
+      <c r="C337" s="2">
         <v>2.1000000000000001E-2</v>
       </c>
     </row>
-    <row r="337" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A337" s="1">
+    <row r="338" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A338" s="1">
         <v>35976</v>
       </c>
-      <c r="C337" s="2">
+      <c r="C338" s="2">
         <v>-3.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="338" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A338" s="1">
+    <row r="339" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A339" s="1">
         <v>35946</v>
       </c>
-      <c r="C338" s="2">
+      <c r="C339" s="2">
         <v>-1.7999999999999999E-2</v>
       </c>
     </row>
-    <row r="339" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A339" s="1">
+    <row r="340" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A340" s="1">
         <v>35915</v>
       </c>
-      <c r="C339" s="2">
+      <c r="C340" s="2">
         <v>2.9000000000000001E-2</v>
       </c>
     </row>
-    <row r="340" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A340" s="1">
+    <row r="341" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A341" s="1">
         <v>35885</v>
       </c>
-      <c r="C340" s="2">
+      <c r="C341" s="2">
         <v>0.11</v>
       </c>
     </row>
-    <row r="341" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A341" s="1">
+    <row r="342" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A342" s="1">
         <v>35854</v>
       </c>
-      <c r="C341" s="2">
+      <c r="C342" s="2">
         <v>-5.6000000000000001E-2</v>
       </c>
     </row>
-    <row r="342" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A342" s="1">
+    <row r="343" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A343" s="1">
         <v>35826</v>
       </c>
-      <c r="C342" s="2">
+      <c r="C343" s="2">
         <v>4.4999999999999998E-2</v>
       </c>
     </row>
-    <row r="343" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A343" s="1">
+    <row r="344" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A344" s="1">
         <v>35795</v>
       </c>
-      <c r="C343" s="2">
+      <c r="C344" s="2">
         <v>2.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="344" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A344" s="1">
+    <row r="345" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A345" s="1">
         <v>35764</v>
       </c>
-      <c r="C344" s="2">
+      <c r="C345" s="2">
         <v>-2.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="345" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A345" s="1">
+    <row r="346" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A346" s="1">
         <v>35734</v>
       </c>
-      <c r="C345" s="2">
-[...4 lines deleted...]
-      <c r="A346" s="1">
+      <c r="C346" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A347" s="1">
         <v>35703</v>
       </c>
-      <c r="C346" s="2">
+      <c r="C347" s="2">
         <v>-5.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="347" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A347" s="1">
+    <row r="348" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A348" s="1">
         <v>35673</v>
       </c>
-      <c r="C347" s="2">
+      <c r="C348" s="2">
         <v>1.4999999999999999E-2</v>
       </c>
     </row>
-    <row r="348" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A348" s="1">
+    <row r="349" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A349" s="1">
         <v>35642</v>
       </c>
-      <c r="C348" s="2">
+      <c r="C349" s="2">
         <v>-5.0999999999999997E-2</v>
       </c>
     </row>
-    <row r="349" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A349" s="1">
+    <row r="350" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A350" s="1">
         <v>35611</v>
       </c>
-      <c r="C349" s="2">
+      <c r="C350" s="2">
         <v>2.9600000000000001E-2</v>
       </c>
     </row>
-    <row r="350" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A350" s="1">
+    <row r="351" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A351" s="1">
         <v>35581</v>
       </c>
-      <c r="C350" s="2">
+      <c r="C351" s="2">
         <v>-4.2299999999999997E-2</v>
       </c>
     </row>
-    <row r="351" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A351" s="1">
+    <row r="352" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A352" s="1">
         <v>35550</v>
       </c>
-      <c r="C351" s="2">
+      <c r="C352" s="2">
         <v>-3.9300000000000002E-2</v>
       </c>
     </row>
-    <row r="352" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A352" s="1">
+    <row r="353" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A353" s="1">
         <v>35520</v>
       </c>
-      <c r="C352" s="2">
+      <c r="C353" s="2">
         <v>6.1000000000000004E-3</v>
       </c>
     </row>
-    <row r="353" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A353" s="1">
+    <row r="354" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A354" s="1">
         <v>35489</v>
       </c>
-      <c r="C353" s="2">
+      <c r="C354" s="2">
         <v>1.7000000000000001E-2</v>
       </c>
     </row>
-    <row r="354" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A354" s="1">
+    <row r="355" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A355" s="1">
         <v>35461</v>
       </c>
-      <c r="C354" s="2">
+      <c r="C355" s="2">
         <v>-2.12E-2</v>
       </c>
     </row>
-    <row r="355" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A355" s="1">
+    <row r="356" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A356" s="1">
         <v>35430</v>
       </c>
-      <c r="C355" s="2">
+      <c r="C356" s="2">
         <v>5.0999999999999997E-2</v>
       </c>
     </row>
-    <row r="356" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A356" s="1">
+    <row r="357" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A357" s="1">
         <v>35399</v>
       </c>
-      <c r="C356" s="2">
+      <c r="C357" s="2">
         <v>-2.2200000000000001E-2</v>
       </c>
     </row>
-    <row r="357" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A357" s="1">
+    <row r="358" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A358" s="1">
         <v>35369</v>
       </c>
-      <c r="C357" s="2">
+      <c r="C358" s="2">
         <v>2.6499999999999999E-2</v>
       </c>
     </row>
-    <row r="358" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A358" s="1">
+    <row r="359" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A359" s="1">
         <v>35338</v>
       </c>
-      <c r="C358" s="2">
+      <c r="C359" s="2">
         <v>-0.11169999999999999</v>
       </c>
     </row>
-    <row r="359" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A359" s="1">
+    <row r="360" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A360" s="1">
         <v>35308</v>
       </c>
-      <c r="C359" s="2">
+      <c r="C360" s="2">
         <v>-2.92E-2</v>
       </c>
     </row>
-    <row r="360" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A360" s="1">
+    <row r="361" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A361" s="1">
         <v>35277</v>
       </c>
-      <c r="C360" s="2">
+      <c r="C361" s="2">
         <v>2.5399999999999999E-2</v>
       </c>
     </row>
-    <row r="361" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A361" s="1">
+    <row r="362" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A362" s="1">
         <v>35246</v>
       </c>
-      <c r="C361" s="2">
+      <c r="C362" s="2">
         <v>4.7100000000000003E-2</v>
       </c>
     </row>
-    <row r="362" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A362" s="1">
+    <row r="363" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A363" s="1">
         <v>35216</v>
       </c>
-      <c r="C362" s="2">
+      <c r="C363" s="2">
         <v>-2E-3</v>
       </c>
     </row>
-    <row r="363" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A363" s="1">
+    <row r="364" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A364" s="1">
         <v>35185</v>
       </c>
-      <c r="C363" s="2">
+      <c r="C364" s="2">
         <v>4.8999999999999998E-3</v>
       </c>
     </row>
-    <row r="364" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A364" s="1">
+    <row r="365" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A365" s="1">
         <v>35155</v>
       </c>
-      <c r="C364" s="2">
+      <c r="C365" s="2">
         <v>7.4399999999999994E-2</v>
       </c>
     </row>
-    <row r="365" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A365" s="1">
+    <row r="366" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A366" s="1">
         <v>35124</v>
       </c>
-      <c r="C365" s="2">
+      <c r="C366" s="2">
         <v>-5.5E-2</v>
       </c>
     </row>
-    <row r="366" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A366" s="1">
+    <row r="367" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A367" s="1">
         <v>35095</v>
       </c>
-      <c r="C366" s="2">
+      <c r="C367" s="2">
         <v>-6.4000000000000003E-3</v>
       </c>
     </row>
-    <row r="367" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A367" s="1">
+    <row r="368" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A368" s="1">
         <v>35064</v>
       </c>
-      <c r="C367" s="2">
+      <c r="C368" s="2">
         <v>2.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="368" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A368" s="1">
+    <row r="369" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A369" s="1">
         <v>35033</v>
       </c>
-      <c r="C368" s="2">
+      <c r="C369" s="2">
         <v>-6.3600000000000004E-2</v>
       </c>
     </row>
-    <row r="369" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A369" s="1">
+    <row r="370" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A370" s="1">
         <v>35003</v>
       </c>
-      <c r="C369" s="2">
+      <c r="C370" s="2">
         <v>9.6500000000000002E-2</v>
       </c>
     </row>
-    <row r="370" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A370" s="1">
+    <row r="371" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A371" s="1">
         <v>34972</v>
       </c>
-      <c r="C370" s="2">
+      <c r="C371" s="2">
         <v>2.2000000000000001E-3</v>
       </c>
     </row>
-    <row r="371" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A371" s="1">
+    <row r="372" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A372" s="1">
         <v>34942</v>
       </c>
-      <c r="C371" s="2">
+      <c r="C372" s="2">
         <v>6.3899999999999998E-2</v>
       </c>
     </row>
-    <row r="372" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A372" s="1">
+    <row r="373" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A373" s="1">
         <v>34911</v>
       </c>
-      <c r="C372" s="2">
+      <c r="C373" s="2">
         <v>-6.8099999999999994E-2</v>
       </c>
     </row>
-    <row r="373" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A373" s="1">
+    <row r="374" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A374" s="1">
         <v>34880</v>
       </c>
-      <c r="C373" s="2">
+      <c r="C374" s="2">
         <v>-7.0999999999999994E-2</v>
       </c>
     </row>
-    <row r="374" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A374" s="1">
+    <row r="375" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A375" s="1">
         <v>34850</v>
       </c>
-      <c r="C374" s="2">
+      <c r="C375" s="2">
         <v>-3.8899999999999997E-2</v>
       </c>
     </row>
-    <row r="375" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A375" s="1">
+    <row r="376" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A376" s="1">
         <v>34819</v>
       </c>
-      <c r="C375" s="2">
+      <c r="C376" s="2">
         <v>2.4500000000000001E-2</v>
       </c>
     </row>
-    <row r="376" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A376" s="1">
+    <row r="377" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A377" s="1">
         <v>34789</v>
       </c>
-      <c r="C376" s="2">
+      <c r="C377" s="2">
         <v>4.5900000000000003E-2</v>
       </c>
     </row>
-    <row r="377" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A377" s="1">
+    <row r="378" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A378" s="1">
         <v>34758</v>
       </c>
-      <c r="C377" s="2">
+      <c r="C378" s="2">
         <v>-2.4E-2</v>
       </c>
     </row>
-    <row r="378" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A378" s="1">
+    <row r="379" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A379" s="1">
         <v>34730</v>
       </c>
-      <c r="C378" s="2">
+      <c r="C379" s="2">
         <v>1.9199999999999998E-2</v>
       </c>
     </row>
-    <row r="379" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A379" s="1">
+    <row r="380" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A380" s="1">
         <v>34699</v>
       </c>
-      <c r="C379" s="2">
+      <c r="C380" s="2">
         <v>-2.4E-2</v>
       </c>
     </row>
-    <row r="380" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A380" s="1">
+    <row r="381" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A381" s="1">
         <v>34668</v>
       </c>
-      <c r="C380" s="2">
+      <c r="C381" s="2">
         <v>-3.1E-2</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A12:B330">
-    <sortCondition descending="1" ref="A12:A330"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A13:B331">
+    <sortCondition descending="1" ref="A13:A331"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="A1:B1" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3382821-86F5-44E9-BC06-1BB48E1E9CC6}">
-  <dimension ref="A1:H379"/>
+  <dimension ref="A1:H380"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I12" sqref="I12"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.3984375" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="17.3984375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.625" customWidth="1"/>
+    <col min="3" max="3" width="15.75" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="23.125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="17.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="4">
+        <v>46203</v>
+      </c>
+      <c r="B2" s="5">
+        <v>494</v>
+      </c>
+      <c r="C2" s="5">
+        <v>169</v>
+      </c>
+      <c r="D2" s="5">
+        <v>80</v>
+      </c>
+      <c r="E2" s="5">
+        <v>561</v>
+      </c>
+      <c r="F2" s="5">
+        <v>195</v>
+      </c>
+      <c r="G2" s="5">
+        <v>0</v>
+      </c>
+      <c r="H2" s="5">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A3" s="4">
         <v>46173</v>
       </c>
-      <c r="B2" s="5">
+      <c r="B3" s="5">
         <v>567</v>
       </c>
-      <c r="C2" s="5">
+      <c r="C3" s="5">
         <v>178</v>
-      </c>
-[...24 lines deleted...]
-        <v>185</v>
       </c>
       <c r="D3" s="5">
         <v>94</v>
       </c>
       <c r="E3" s="5">
+        <v>627</v>
+      </c>
+      <c r="F3" s="5">
+        <v>232</v>
+      </c>
+      <c r="G3" s="5">
+        <v>0</v>
+      </c>
+      <c r="H3" s="5">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4" s="4">
+        <v>46142</v>
+      </c>
+      <c r="B4" s="5">
+        <v>587</v>
+      </c>
+      <c r="C4" s="5">
+        <v>185</v>
+      </c>
+      <c r="D4" s="5">
+        <v>94</v>
+      </c>
+      <c r="E4" s="5">
         <v>608</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F4" s="5">
         <v>242</v>
       </c>
-      <c r="G3" s="5">
-[...2 lines deleted...]
-      <c r="H3" s="5">
+      <c r="G4" s="5">
+        <v>0</v>
+      </c>
+      <c r="H4" s="5">
         <v>1716</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A4" s="4">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="4">
         <v>46112</v>
       </c>
-      <c r="B4" s="5">
+      <c r="B5" s="5">
         <v>564</v>
       </c>
-      <c r="C4" s="5">
+      <c r="C5" s="5">
         <v>162</v>
       </c>
-      <c r="D4" s="5">
+      <c r="D5" s="5">
         <v>88</v>
       </c>
-      <c r="E4" s="5">
+      <c r="E5" s="5">
         <v>590</v>
       </c>
-      <c r="F4" s="5">
+      <c r="F5" s="5">
         <v>212</v>
       </c>
-      <c r="G4" s="5">
-[...2 lines deleted...]
-      <c r="H4" s="5">
+      <c r="G5" s="5">
+        <v>0</v>
+      </c>
+      <c r="H5" s="5">
         <v>1615</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A5" s="4">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="4">
         <v>46081</v>
       </c>
-      <c r="B5" s="5">
+      <c r="B6" s="5">
         <v>606</v>
       </c>
-      <c r="C5" s="5">
+      <c r="C6" s="5">
         <v>157</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D6" s="5">
         <v>100</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E6" s="5">
         <v>727</v>
       </c>
-      <c r="F5" s="5">
+      <c r="F6" s="5">
         <v>164</v>
       </c>
-      <c r="G5" s="5">
-[...2 lines deleted...]
-      <c r="H5" s="5">
+      <c r="G6" s="5">
+        <v>0</v>
+      </c>
+      <c r="H6" s="5">
         <v>1755</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A6" s="4">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" s="4">
         <v>46053</v>
       </c>
-      <c r="B6" s="5">
+      <c r="B7" s="5">
         <v>511</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C7" s="5">
         <v>132</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D7" s="5">
         <v>87</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E7" s="5">
         <v>621</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F7" s="5">
         <v>149</v>
       </c>
-      <c r="G6" s="5">
-[...2 lines deleted...]
-      <c r="H6" s="5">
+      <c r="G7" s="5">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5">
         <v>1499</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A7" s="4">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="4">
         <v>46022</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B8" s="5">
         <v>409</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C8" s="5">
         <v>117</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D8" s="5">
         <v>73</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E8" s="5">
         <v>600</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F8" s="5">
         <v>20</v>
       </c>
-      <c r="G7" s="5">
-[...2 lines deleted...]
-      <c r="H7" s="5">
+      <c r="G8" s="5">
+        <v>0</v>
+      </c>
+      <c r="H8" s="5">
         <v>1220</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A8" s="4">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="4">
         <v>45991</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B9" s="5">
         <v>376</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C9" s="5">
         <v>109</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D9" s="5">
         <v>68</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E9" s="5">
         <v>561</v>
       </c>
-      <c r="F8" s="5"/>
-[...3 lines deleted...]
-      <c r="H8" s="5">
+      <c r="F9" s="5"/>
+      <c r="G9" s="6">
+        <v>0</v>
+      </c>
+      <c r="H9" s="5">
         <v>1114</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A9" s="4">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="4">
         <v>45961</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B10" s="6">
         <v>365</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C10" s="6">
         <v>111</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D10" s="6">
         <v>63</v>
       </c>
-      <c r="E9" s="6">
+      <c r="E10" s="6">
         <v>512</v>
-      </c>
-[...22 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="6">
         <v>0</v>
       </c>
       <c r="H10" s="7">
-        <v>1020</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="4">
-        <v>45900</v>
+        <v>45930</v>
       </c>
       <c r="B11" s="6">
-        <v>290</v>
+        <v>345</v>
       </c>
       <c r="C11" s="6">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="D11" s="6">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="E11" s="6">
-        <v>437</v>
+        <v>506</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="6">
         <v>0</v>
       </c>
       <c r="H11" s="7">
-        <v>882</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="4">
-        <v>45869</v>
+        <v>45900</v>
       </c>
       <c r="B12" s="6">
-        <v>264.70179100000001</v>
+        <v>290</v>
       </c>
       <c r="C12" s="6">
-        <v>100.98953400000001</v>
+        <v>101</v>
       </c>
       <c r="D12" s="6">
-        <v>48.951484000000001</v>
+        <v>54</v>
       </c>
       <c r="E12" s="6">
-        <v>375.42131999999998</v>
+        <v>437</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="6">
         <v>0</v>
       </c>
       <c r="H12" s="7">
-        <v>790.06412899999998</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="4">
-        <v>45838</v>
+        <v>45869</v>
       </c>
       <c r="B13" s="6">
-        <v>267.76597099999998</v>
+        <v>264.70179100000001</v>
       </c>
       <c r="C13" s="6">
-        <v>89.653131999999999</v>
+        <v>100.98953400000001</v>
       </c>
       <c r="D13" s="6">
-        <v>49.338822999999998</v>
+        <v>48.951484000000001</v>
       </c>
       <c r="E13" s="6">
-        <v>388.868426</v>
+        <v>375.42131999999998</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="6">
         <v>0</v>
       </c>
       <c r="H13" s="7">
-        <v>795.626352</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+        <v>790.06412899999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="4">
-        <v>45808</v>
+        <v>45838</v>
       </c>
       <c r="B14" s="6">
-        <v>258.25934899999999</v>
+        <v>267.76597099999998</v>
       </c>
       <c r="C14" s="6">
-        <v>83.276076000000003</v>
+        <v>89.653131999999999</v>
       </c>
       <c r="D14" s="6">
-        <v>49.639313999999999</v>
+        <v>49.338822999999998</v>
       </c>
       <c r="E14" s="6">
-        <v>385.08694800000001</v>
+        <v>388.868426</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="6">
         <v>0</v>
       </c>
       <c r="H14" s="7">
-        <v>776.26168700000005</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+        <v>795.626352</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="4">
-        <v>45777</v>
+        <v>45808</v>
       </c>
       <c r="B15" s="6">
-        <v>238.33835199999999</v>
+        <v>258.25934899999999</v>
       </c>
       <c r="C15" s="6">
-        <v>74.813444000000004</v>
+        <v>83.276076000000003</v>
       </c>
       <c r="D15" s="6">
-        <v>45.899783999999997</v>
+        <v>49.639313999999999</v>
       </c>
       <c r="E15" s="6">
-        <v>352.10698400000001</v>
+        <v>385.08694800000001</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="6">
         <v>0</v>
       </c>
       <c r="H15" s="7">
-        <v>711.15856399999996</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+        <v>776.26168700000005</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="4">
-        <v>45747</v>
+        <v>45777</v>
       </c>
       <c r="B16" s="6">
-        <v>236.09403599999999</v>
+        <v>238.33835199999999</v>
       </c>
       <c r="C16" s="6">
-        <v>71.213881999999998</v>
+        <v>74.813444000000004</v>
       </c>
       <c r="D16" s="6">
-        <v>43.089449999999999</v>
+        <v>45.899783999999997</v>
       </c>
       <c r="E16" s="6">
-        <v>336.45442300000002</v>
+        <v>352.10698400000001</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="6">
         <v>0</v>
       </c>
       <c r="H16" s="7">
-        <v>686.85179100000005</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+        <v>711.15856399999996</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="4">
-        <v>45716</v>
+        <v>45747</v>
       </c>
       <c r="B17" s="6">
-        <v>220.318409</v>
+        <v>236.09403599999999</v>
       </c>
       <c r="C17" s="6">
-        <v>69.173002999999994</v>
+        <v>71.213881999999998</v>
       </c>
       <c r="D17" s="6">
-        <v>39.721075999999996</v>
+        <v>43.089449999999999</v>
       </c>
       <c r="E17" s="6">
-        <v>293.60391600000003</v>
+        <v>336.45442300000002</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="7">
-        <v>622.81640400000003</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+        <v>686.85179100000005</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="4">
-        <v>45688</v>
+        <v>45716</v>
       </c>
       <c r="B18" s="6">
-        <v>217.73763299999999</v>
+        <v>220.318409</v>
       </c>
       <c r="C18" s="6">
-        <v>67.648218999999997</v>
+        <v>69.173002999999994</v>
       </c>
       <c r="D18" s="6">
-        <v>39.137737000000001</v>
+        <v>39.721075999999996</v>
       </c>
       <c r="E18" s="6">
-        <v>295.79879699999998</v>
+        <v>293.60391600000003</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="6">
         <v>0</v>
       </c>
       <c r="H18" s="7">
-        <v>620.32238600000005</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+        <v>622.81640400000003</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="4">
-        <v>45657</v>
+        <v>45688</v>
       </c>
       <c r="B19" s="6">
-        <v>214.35361900000001</v>
+        <v>217.73763299999999</v>
       </c>
       <c r="C19" s="6">
-        <v>64.871145999999996</v>
+        <v>67.648218999999997</v>
       </c>
       <c r="D19" s="6">
-        <v>38.718169000000003</v>
+        <v>39.137737000000001</v>
       </c>
       <c r="E19" s="6">
-        <v>281.58032800000001</v>
+        <v>295.79879699999998</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="6">
         <v>0</v>
       </c>
       <c r="H19" s="7">
-        <v>599.52326200000005</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+        <v>620.32238600000005</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="4">
-        <v>45626</v>
+        <v>45657</v>
       </c>
       <c r="B20" s="6">
-        <v>237.90831600000001</v>
+        <v>214.35361900000001</v>
       </c>
       <c r="C20" s="6">
-        <v>63.320827000000001</v>
+        <v>64.871145999999996</v>
       </c>
       <c r="D20" s="6">
-        <v>40.835574000000001</v>
+        <v>38.718169000000003</v>
       </c>
       <c r="E20" s="6">
-        <v>308.543837</v>
+        <v>281.58032800000001</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="6">
         <v>0</v>
       </c>
       <c r="H20" s="7">
-        <v>650.60855400000003</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+        <v>599.52326200000005</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="4">
-        <v>45596</v>
+        <v>45626</v>
       </c>
       <c r="B21" s="6">
-        <v>246.837324</v>
+        <v>237.90831600000001</v>
       </c>
       <c r="C21" s="6">
-        <v>61.520944999999998</v>
+        <v>63.320827000000001</v>
       </c>
       <c r="D21" s="6">
-        <v>42.374519999999997</v>
+        <v>40.835574000000001</v>
       </c>
       <c r="E21" s="6">
-        <v>336.18937499999998</v>
+        <v>308.543837</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="7">
-        <v>686.92216399999995</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+        <v>650.60855400000003</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="4">
-        <v>45565</v>
+        <v>45596</v>
       </c>
       <c r="B22" s="6">
-        <v>239.29709399999999</v>
+        <v>246.837324</v>
       </c>
       <c r="C22" s="6">
-        <v>60.215280999999997</v>
+        <v>61.520944999999998</v>
       </c>
       <c r="D22" s="6">
-        <v>41.423873</v>
+        <v>42.374519999999997</v>
       </c>
       <c r="E22" s="6">
-        <v>321.607193</v>
+        <v>336.18937499999998</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="6">
         <v>0</v>
       </c>
       <c r="H22" s="7">
-        <v>662.54344100000003</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+        <v>686.92216399999995</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="4">
-        <v>45535</v>
+        <v>45565</v>
       </c>
       <c r="B23" s="6">
-        <v>236.30345500000001</v>
+        <v>239.29709399999999</v>
       </c>
       <c r="C23" s="6">
-        <v>61.962170999999998</v>
+        <v>60.215280999999997</v>
       </c>
       <c r="D23" s="6">
-        <v>41.572882999999997</v>
+        <v>41.423873</v>
       </c>
       <c r="E23" s="6">
-        <v>326.42654499999998</v>
+        <v>321.607193</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="6">
         <v>0</v>
       </c>
       <c r="H23" s="7">
-        <v>666.26505399999996</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+        <v>662.54344100000003</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="4">
-        <v>45504</v>
+        <v>45535</v>
       </c>
       <c r="B24" s="6">
-        <v>199.39681100000001</v>
+        <v>236.30345500000001</v>
       </c>
       <c r="C24" s="6">
-        <v>63.478048000000001</v>
+        <v>61.962170999999998</v>
       </c>
       <c r="D24" s="6">
-        <v>35.117286</v>
+        <v>41.572882999999997</v>
       </c>
       <c r="E24" s="6">
-        <v>330.081346</v>
+        <v>326.42654499999998</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="6">
         <v>0</v>
       </c>
       <c r="H24" s="7">
-        <v>628.07349099999999</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+        <v>666.26505399999996</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="4">
-        <v>45473</v>
+        <v>45504</v>
       </c>
       <c r="B25" s="6">
-        <v>201.18309199999999</v>
+        <v>199.39681100000001</v>
       </c>
       <c r="C25" s="6">
-        <v>60.915939000000002</v>
+        <v>63.478048000000001</v>
       </c>
       <c r="D25" s="6">
-        <v>34.789135999999999</v>
+        <v>35.117286</v>
       </c>
       <c r="E25" s="6">
-        <v>329.00442600000002</v>
+        <v>330.081346</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="6">
         <v>0</v>
       </c>
       <c r="H25" s="7">
-        <v>625.89259300000003</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+        <v>628.07349099999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="4">
-        <v>45443</v>
+        <v>45473</v>
       </c>
       <c r="B26" s="6">
-        <v>223.36648500000001</v>
+        <v>201.18309199999999</v>
       </c>
       <c r="C26" s="6">
-        <v>62.657381000000001</v>
+        <v>60.915939000000002</v>
       </c>
       <c r="D26" s="6">
-        <v>37.978060999999997</v>
+        <v>34.789135999999999</v>
       </c>
       <c r="E26" s="6">
-        <v>355.12626599999999</v>
+        <v>329.00442600000002</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="6">
         <v>0</v>
       </c>
       <c r="H26" s="7">
-        <v>679.12819300000001</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+        <v>625.89259300000003</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="4">
-        <v>45412</v>
+        <v>45443</v>
       </c>
       <c r="B27" s="6">
-        <v>208.59277800000001</v>
+        <v>223.36648500000001</v>
       </c>
       <c r="C27" s="6">
-        <v>61.503669000000002</v>
+        <v>62.657381000000001</v>
       </c>
       <c r="D27" s="6">
-        <v>37.251793999999997</v>
+        <v>37.978060999999997</v>
       </c>
       <c r="E27" s="6">
-        <v>331.77452899999997</v>
+        <v>355.12626599999999</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="6">
         <v>0</v>
       </c>
       <c r="H27" s="7">
-        <v>639.12276999999995</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+        <v>679.12819300000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="4">
-        <v>45382</v>
+        <v>45412</v>
       </c>
       <c r="B28" s="6">
-        <v>200.92630600000001</v>
+        <v>208.59277800000001</v>
       </c>
       <c r="C28" s="6">
-        <v>65.728622000000001</v>
+        <v>61.503669000000002</v>
       </c>
       <c r="D28" s="6">
-        <v>35.832965999999999</v>
+        <v>37.251793999999997</v>
       </c>
       <c r="E28" s="6">
-        <v>318.817228</v>
+        <v>331.77452899999997</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="6">
         <v>0</v>
       </c>
       <c r="H28" s="7">
-        <v>621.30512199999998</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+        <v>639.12276999999995</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="4">
-        <v>45351</v>
+        <v>45382</v>
       </c>
       <c r="B29" s="6">
-        <v>183.87397300000001</v>
+        <v>200.92630600000001</v>
       </c>
       <c r="C29" s="6">
-        <v>59.616895</v>
+        <v>65.728622000000001</v>
       </c>
       <c r="D29" s="6">
-        <v>31.774266000000001</v>
+        <v>35.832965999999999</v>
       </c>
       <c r="E29" s="6">
-        <v>270.11822899999999</v>
+        <v>318.817228</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="6">
         <v>0</v>
       </c>
       <c r="H29" s="7">
-        <v>545.38336300000003</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+        <v>621.30512199999998</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="4">
-        <v>45322</v>
+        <v>45351</v>
       </c>
       <c r="B30" s="6">
-        <v>182.36934600000001</v>
+        <v>183.87397300000001</v>
       </c>
       <c r="C30" s="6">
-        <v>59.695846000000003</v>
+        <v>59.616895</v>
       </c>
       <c r="D30" s="6">
-        <v>32.004902000000001</v>
+        <v>31.774266000000001</v>
       </c>
       <c r="E30" s="6">
-        <v>284.14240899999999</v>
+        <v>270.11822899999999</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="6">
         <v>0</v>
       </c>
       <c r="H30" s="7">
-        <v>558.21250299999997</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+        <v>545.38336300000003</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="4">
-        <v>45291</v>
+        <v>45322</v>
       </c>
       <c r="B31" s="6">
-        <v>195.49991900000001</v>
+        <v>182.36934600000001</v>
       </c>
       <c r="C31" s="6">
-        <v>61.062887000000003</v>
+        <v>59.695846000000003</v>
       </c>
       <c r="D31" s="6">
-        <v>34.541952000000002</v>
+        <v>32.004902000000001</v>
       </c>
       <c r="E31" s="6">
-        <v>301.992099</v>
+        <v>284.14240899999999</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="6">
         <v>0</v>
       </c>
       <c r="H31" s="7">
-        <v>593.096857</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+        <v>558.21250299999997</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="4">
-        <v>45260</v>
+        <v>45291</v>
       </c>
       <c r="B32" s="6">
-        <v>202.29335599999999</v>
+        <v>195.49991900000001</v>
       </c>
       <c r="C32" s="6">
-        <v>60.615519999999997</v>
+        <v>61.062887000000003</v>
       </c>
       <c r="D32" s="6">
-        <v>36.526423000000001</v>
+        <v>34.541952000000002</v>
       </c>
       <c r="E32" s="6">
-        <v>289.93259599999999</v>
+        <v>301.992099</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="6">
         <v>0</v>
       </c>
       <c r="H32" s="7">
-        <v>589.36789499999998</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+        <v>593.096857</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="4">
-        <v>45230</v>
+        <v>45260</v>
       </c>
       <c r="B33" s="6">
-        <v>221.71410800000001</v>
+        <v>202.29335599999999</v>
       </c>
       <c r="C33" s="6">
-        <v>58.936718999999997</v>
+        <v>60.615519999999997</v>
       </c>
       <c r="D33" s="6">
-        <v>38.859220999999998</v>
+        <v>36.526423000000001</v>
       </c>
       <c r="E33" s="6">
-        <v>270.72189900000001</v>
+        <v>289.93259599999999</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="6">
         <v>0</v>
       </c>
       <c r="H33" s="7">
-        <v>590.23194699999999</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+        <v>589.36789499999998</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="4">
-        <v>45199</v>
+        <v>45230</v>
       </c>
       <c r="B34" s="6">
-        <v>222.53706700000001</v>
+        <v>221.71410800000001</v>
       </c>
       <c r="C34" s="6">
-        <v>61.389456000000003</v>
+        <v>58.936718999999997</v>
       </c>
       <c r="D34" s="6">
-        <v>39.867721000000003</v>
+        <v>38.859220999999998</v>
       </c>
       <c r="E34" s="6">
-        <v>272.995833</v>
+        <v>270.72189900000001</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="6">
         <v>0</v>
       </c>
       <c r="H34" s="7">
-        <v>596.790077</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+        <v>590.23194699999999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="4">
-        <v>45169</v>
+        <v>45199</v>
       </c>
       <c r="B35" s="6">
-        <v>247.44036800000001</v>
+        <v>222.53706700000001</v>
       </c>
       <c r="C35" s="6">
-        <v>62.402054999999997</v>
+        <v>61.389456000000003</v>
       </c>
       <c r="D35" s="6">
-        <v>41.905261000000003</v>
+        <v>39.867721000000003</v>
       </c>
       <c r="E35" s="6">
-        <v>300.16976199999999</v>
+        <v>272.995833</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="6">
         <v>0</v>
       </c>
       <c r="H35" s="7">
-        <v>651.91744600000004</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+        <v>596.790077</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="4">
-        <v>45138</v>
+        <v>45169</v>
       </c>
       <c r="B36" s="6">
-        <v>242.07966400000001</v>
+        <v>247.44036800000001</v>
       </c>
       <c r="C36" s="6">
-        <v>62.383083999999997</v>
+        <v>62.402054999999997</v>
       </c>
       <c r="D36" s="6">
-        <v>40.094532999999998</v>
+        <v>41.905261000000003</v>
       </c>
       <c r="E36" s="6">
-        <v>305.40275400000002</v>
+        <v>300.16976199999999</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="6">
         <v>0</v>
       </c>
       <c r="H36" s="7">
-        <v>649.96003499999995</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+        <v>651.91744600000004</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="4">
-        <v>45107</v>
+        <v>45138</v>
       </c>
       <c r="B37" s="6">
-        <v>228.942925</v>
+        <v>242.07966400000001</v>
       </c>
       <c r="C37" s="6">
-        <v>56.093324000000003</v>
+        <v>62.383083999999997</v>
       </c>
       <c r="D37" s="6">
-        <v>38.554658000000003</v>
+        <v>40.094532999999998</v>
       </c>
       <c r="E37" s="6">
-        <v>296.39863800000001</v>
+        <v>305.40275400000002</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="6">
         <v>0</v>
       </c>
       <c r="H37" s="7">
-        <v>619.98954500000002</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+        <v>649.96003499999995</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="4">
-        <v>45077</v>
+        <v>45107</v>
       </c>
       <c r="B38" s="6">
-        <v>224.36591000000001</v>
+        <v>228.942925</v>
       </c>
       <c r="C38" s="6">
-        <v>54.000326999999999</v>
+        <v>56.093324000000003</v>
       </c>
       <c r="D38" s="6">
-        <v>37.577421999999999</v>
+        <v>38.554658000000003</v>
       </c>
       <c r="E38" s="6">
-        <v>295.32624099999998</v>
+        <v>296.39863800000001</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="6">
         <v>0</v>
       </c>
       <c r="H38" s="7">
-        <v>611.26990000000001</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+        <v>619.98954500000002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="4">
-        <v>45046</v>
+        <v>45077</v>
       </c>
       <c r="B39" s="6">
-        <v>236.37480600000001</v>
+        <v>224.36591000000001</v>
       </c>
       <c r="C39" s="6">
-        <v>52.603042000000002</v>
+        <v>54.000326999999999</v>
       </c>
       <c r="D39" s="6">
-        <v>39.017192999999999</v>
+        <v>37.577421999999999</v>
       </c>
       <c r="E39" s="6">
-        <v>322.62683600000003</v>
+        <v>295.32624099999998</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="6">
         <v>0</v>
       </c>
       <c r="H39" s="7">
-        <v>650.62187700000004</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+        <v>611.26990000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="4">
-        <v>45016</v>
+        <v>45046</v>
       </c>
       <c r="B40" s="6">
-        <v>231.50578100000001</v>
+        <v>236.37480600000001</v>
       </c>
       <c r="C40" s="6">
-        <v>52.482716000000003</v>
+        <v>52.603042000000002</v>
       </c>
       <c r="D40" s="6">
-        <v>38.159083000000003</v>
+        <v>39.017192999999999</v>
       </c>
       <c r="E40" s="6">
-        <v>315.44623000000001</v>
+        <v>322.62683600000003</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="6">
         <v>0</v>
       </c>
       <c r="H40" s="7">
-        <v>637.59380999999996</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+        <v>650.62187700000004</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="4">
-        <v>44985</v>
+        <v>45016</v>
       </c>
       <c r="B41" s="6">
-        <v>233.60131000000001</v>
+        <v>231.50578100000001</v>
       </c>
       <c r="C41" s="6">
-        <v>50.792293999999998</v>
+        <v>52.482716000000003</v>
       </c>
       <c r="D41" s="6">
-        <v>38.396484000000001</v>
+        <v>38.159083000000003</v>
       </c>
       <c r="E41" s="6">
-        <v>291.97611899999998</v>
+        <v>315.44623000000001</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="6">
         <v>0</v>
       </c>
       <c r="H41" s="7">
-        <v>614.76620700000001</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+        <v>637.59380999999996</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="4">
-        <v>44957</v>
+        <v>44985</v>
       </c>
       <c r="B42" s="6">
-        <v>248.54354900000001</v>
+        <v>233.60131000000001</v>
       </c>
       <c r="C42" s="6">
-        <v>52.106727999999997</v>
+        <v>50.792293999999998</v>
       </c>
       <c r="D42" s="6">
-        <v>39.106811999999998</v>
+        <v>38.396484000000001</v>
       </c>
       <c r="E42" s="6">
-        <v>322.63331199999999</v>
+        <v>291.97611899999998</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="6">
         <v>0</v>
       </c>
       <c r="H42" s="7">
-        <v>662.390401</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+        <v>614.76620700000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="4">
-        <v>44926</v>
+        <v>44957</v>
       </c>
       <c r="B43" s="6">
-        <v>247.483867</v>
+        <v>248.54354900000001</v>
       </c>
       <c r="C43" s="6">
-        <v>49.522593999999998</v>
+        <v>52.106727999999997</v>
       </c>
       <c r="D43" s="6">
-        <v>42.299962000000001</v>
+        <v>39.106811999999998</v>
       </c>
       <c r="E43" s="6">
-        <v>297.68240700000001</v>
+        <v>322.63331199999999</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="6">
         <v>0</v>
       </c>
       <c r="H43" s="7">
-        <v>636.98883000000001</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
+        <v>662.390401</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="4">
-        <v>44895</v>
+        <v>44926</v>
       </c>
       <c r="B44" s="6">
-        <v>274.12235500000003</v>
+        <v>247.483867</v>
       </c>
       <c r="C44" s="6">
-        <v>46.999808999999999</v>
+        <v>49.522593999999998</v>
       </c>
       <c r="D44" s="6">
-        <v>47.718910999999999</v>
+        <v>42.299962000000001</v>
       </c>
       <c r="E44" s="6">
-        <v>295.83285999999998</v>
+        <v>297.68240700000001</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="6">
         <v>0</v>
       </c>
       <c r="H44" s="7">
-        <v>664.67393500000003</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+        <v>636.98883000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="4">
-        <v>44865</v>
+        <v>44895</v>
       </c>
       <c r="B45" s="6">
-        <v>240.637214</v>
+        <v>274.12235500000003</v>
       </c>
       <c r="C45" s="6">
-        <v>45.125559000000003</v>
+        <v>46.999808999999999</v>
       </c>
       <c r="D45" s="6">
-        <v>43.629707000000003</v>
+        <v>47.718910999999999</v>
       </c>
       <c r="E45" s="6">
-        <v>256.41163699999998</v>
+        <v>295.83285999999998</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="6">
         <v>0</v>
       </c>
       <c r="H45" s="7">
-        <v>585.80411700000002</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
+        <v>664.67393500000003</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="4">
-        <v>44834</v>
+        <v>44865</v>
       </c>
       <c r="B46" s="6">
-        <v>207.910011</v>
+        <v>240.637214</v>
       </c>
       <c r="C46" s="6">
-        <v>41.497428999999997</v>
+        <v>45.125559000000003</v>
       </c>
       <c r="D46" s="6">
-        <v>36.404795</v>
+        <v>43.629707000000003</v>
       </c>
       <c r="E46" s="6">
-        <v>258.40478899999999</v>
+        <v>256.41163699999998</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="6">
         <v>0</v>
       </c>
       <c r="H46" s="7">
-        <v>544.21702400000004</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
+        <v>585.80411700000002</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="4">
-        <v>44804</v>
+        <v>44834</v>
       </c>
       <c r="B47" s="6">
-        <v>258.77668399999999</v>
+        <v>207.910011</v>
       </c>
       <c r="C47" s="6">
-        <v>48.683869000000001</v>
+        <v>41.497428999999997</v>
       </c>
       <c r="D47" s="6">
-        <v>44.606188000000003</v>
+        <v>36.404795</v>
       </c>
       <c r="E47" s="6">
-        <v>280.71364899999998</v>
+        <v>258.40478899999999</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="6">
         <v>0</v>
       </c>
       <c r="H47" s="7">
-        <v>632.78039000000001</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
+        <v>544.21702400000004</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="4">
-        <v>44773</v>
+        <v>44804</v>
       </c>
       <c r="B48" s="6">
-        <v>265.86292400000002</v>
+        <v>258.77668399999999</v>
       </c>
       <c r="C48" s="6">
-        <v>47.690010000000001</v>
+        <v>48.683869000000001</v>
       </c>
       <c r="D48" s="6">
-        <v>45.810200000000002</v>
+        <v>44.606188000000003</v>
       </c>
       <c r="E48" s="6">
-        <v>308.42048899999998</v>
+        <v>280.71364899999998</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="6">
         <v>0</v>
       </c>
       <c r="H48" s="7">
-        <v>667.78362300000003</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
+        <v>632.78039000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="4">
-        <v>44742</v>
+        <v>44773</v>
       </c>
       <c r="B49" s="6">
-        <v>235.404203</v>
+        <v>265.86292400000002</v>
       </c>
       <c r="C49" s="6">
-        <v>45.562949000000003</v>
+        <v>47.690010000000001</v>
       </c>
       <c r="D49" s="6">
-        <v>40.522620000000003</v>
+        <v>45.810200000000002</v>
       </c>
       <c r="E49" s="6">
-        <v>290.73254500000002</v>
+        <v>308.42048899999998</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" s="6">
         <v>0</v>
       </c>
       <c r="H49" s="7">
-        <v>612.22231699999998</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+        <v>667.78362300000003</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="4">
-        <v>44712</v>
+        <v>44742</v>
       </c>
       <c r="B50" s="6">
-        <v>303.41305699999998</v>
+        <v>235.404203</v>
       </c>
       <c r="C50" s="6">
-        <v>53.163871999999998</v>
+        <v>45.562949000000003</v>
       </c>
       <c r="D50" s="6">
-        <v>51.810102999999998</v>
+        <v>40.522620000000003</v>
       </c>
       <c r="E50" s="6">
-        <v>341.26467200000002</v>
+        <v>290.73254500000002</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="6">
         <v>0</v>
       </c>
       <c r="H50" s="7">
-        <v>749.651704</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
+        <v>612.22231699999998</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="4">
-        <v>44681</v>
+        <v>44712</v>
       </c>
       <c r="B51" s="6">
-        <v>261.807637</v>
+        <v>303.41305699999998</v>
       </c>
       <c r="C51" s="6">
-        <v>51.676034000000001</v>
+        <v>53.163871999999998</v>
       </c>
       <c r="D51" s="6">
-        <v>44.949129999999997</v>
+        <v>51.810102999999998</v>
       </c>
       <c r="E51" s="6">
-        <v>363.76484299999998</v>
+        <v>341.26467200000002</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="6">
         <v>0</v>
       </c>
       <c r="H51" s="7">
-        <v>722.19764399999997</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
+        <v>749.651704</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="4">
-        <v>44651</v>
+        <v>44681</v>
       </c>
       <c r="B52" s="6">
-        <v>285.05805400000003</v>
+        <v>261.807637</v>
       </c>
       <c r="C52" s="6">
-        <v>51.857334000000002</v>
+        <v>51.676034000000001</v>
       </c>
       <c r="D52" s="6">
-        <v>47.205395000000003</v>
+        <v>44.949129999999997</v>
       </c>
       <c r="E52" s="6">
-        <v>389.45634799999999</v>
+        <v>363.76484299999998</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="6">
         <v>0</v>
       </c>
       <c r="H52" s="7">
-        <v>773.57713100000001</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" x14ac:dyDescent="0.3">
+        <v>722.19764399999997</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="4">
-        <v>44620</v>
+        <v>44651</v>
       </c>
       <c r="B53" s="6">
-        <v>239.22487599999999</v>
+        <v>285.05805400000003</v>
       </c>
       <c r="C53" s="6">
-        <v>50.060934000000003</v>
+        <v>51.857334000000002</v>
       </c>
       <c r="D53" s="6">
-        <v>40.129683</v>
+        <v>47.205395000000003</v>
       </c>
       <c r="E53" s="6">
-        <v>364.680384</v>
+        <v>389.45634799999999</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="6">
         <v>0</v>
       </c>
       <c r="H53" s="7">
-        <v>694.09587699999997</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+        <v>773.57713100000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="4">
-        <v>44592</v>
+        <v>44620</v>
       </c>
       <c r="B54" s="6">
-        <v>219.275713</v>
+        <v>239.22487599999999</v>
       </c>
       <c r="C54" s="6">
-        <v>52.550550999999999</v>
+        <v>50.060934000000003</v>
       </c>
       <c r="D54" s="6">
-        <v>37.951476999999997</v>
+        <v>40.129683</v>
       </c>
       <c r="E54" s="6">
-        <v>327.533568</v>
+        <v>364.680384</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="6">
         <v>0</v>
       </c>
       <c r="H54" s="7">
-        <v>637.31130900000005</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:8" x14ac:dyDescent="0.3">
+        <v>694.09587699999997</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="4">
-        <v>44561</v>
+        <v>44592</v>
       </c>
       <c r="B55" s="6">
-        <v>208.51748763999998</v>
+        <v>219.275713</v>
       </c>
       <c r="C55" s="6">
-        <v>56.229141590000005</v>
+        <v>52.550550999999999</v>
       </c>
       <c r="D55" s="6">
-        <v>33.789991180000001</v>
+        <v>37.951476999999997</v>
       </c>
       <c r="E55" s="6">
-        <v>339.73367407000001</v>
+        <v>327.533568</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="6">
         <v>0</v>
       </c>
       <c r="H55" s="7">
-        <v>638.27029448000008</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:8" x14ac:dyDescent="0.3">
+        <v>637.31130900000005</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="4">
-        <v>44530</v>
+        <v>44561</v>
       </c>
       <c r="B56" s="6">
-        <v>201.47743753</v>
+        <v>208.51748763999998</v>
       </c>
       <c r="C56" s="6">
-        <v>55.48683759</v>
+        <v>56.229141590000005</v>
       </c>
       <c r="D56" s="6">
-        <v>32.452171509999999</v>
+        <v>33.789991180000001</v>
       </c>
       <c r="E56" s="6">
-        <v>339.93826905999998</v>
+        <v>339.73367407000001</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" s="6">
         <v>0</v>
       </c>
       <c r="H56" s="7">
-        <v>629.35471569000003</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:8" x14ac:dyDescent="0.3">
+        <v>638.27029448000008</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="4">
-        <v>44500</v>
+        <v>44530</v>
       </c>
       <c r="B57" s="6">
-        <v>214.37002368</v>
+        <v>201.47743753</v>
       </c>
       <c r="C57" s="6">
-        <v>59.230968140000002</v>
+        <v>55.48683759</v>
       </c>
       <c r="D57" s="6">
-        <v>34.595051840000004</v>
+        <v>32.452171509999999</v>
       </c>
       <c r="E57" s="6">
-        <v>355.15339551</v>
+        <v>339.93826905999998</v>
       </c>
       <c r="F57" s="6"/>
       <c r="G57" s="6">
         <v>0</v>
       </c>
       <c r="H57" s="7">
-        <v>663.34943916999998</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:8" x14ac:dyDescent="0.3">
+        <v>629.35471569000003</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="4">
-        <v>44469</v>
+        <v>44500</v>
       </c>
       <c r="B58" s="6">
-        <v>192.28932406999999</v>
+        <v>214.37002368</v>
       </c>
       <c r="C58" s="6">
-        <v>58.426274219999996</v>
+        <v>59.230968140000002</v>
       </c>
       <c r="D58" s="6">
-        <v>31.05948034</v>
+        <v>34.595051840000004</v>
       </c>
       <c r="E58" s="6">
-        <v>303.41859214999999</v>
+        <v>355.15339551</v>
       </c>
       <c r="F58" s="6"/>
       <c r="G58" s="6">
         <v>0</v>
       </c>
       <c r="H58" s="7">
-        <v>585.19367077999993</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:8" x14ac:dyDescent="0.3">
+        <v>663.34943916999998</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="4">
-        <v>44439</v>
+        <v>44469</v>
       </c>
       <c r="B59" s="6">
-        <v>165.75829102</v>
+        <v>192.28932406999999</v>
       </c>
       <c r="C59" s="6">
-        <v>65.028300279999996</v>
+        <v>58.426274219999996</v>
       </c>
       <c r="D59" s="6">
-        <v>26.421012179999998</v>
+        <v>31.05948034</v>
       </c>
       <c r="E59" s="6">
-        <v>342.46606413000001</v>
+        <v>303.41859214999999</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" s="6">
         <v>0</v>
       </c>
       <c r="H59" s="7">
-        <v>599.67366761000005</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:8" x14ac:dyDescent="0.3">
+        <v>585.19367077999993</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="4">
-        <v>44408</v>
+        <v>44439</v>
       </c>
       <c r="B60" s="6">
-        <v>185.00239428999998</v>
+        <v>165.75829102</v>
       </c>
       <c r="C60" s="6">
-        <v>65.494462420000005</v>
+        <v>65.028300279999996</v>
       </c>
       <c r="D60" s="6">
-        <v>28.71152897</v>
+        <v>26.421012179999998</v>
       </c>
       <c r="E60" s="6">
-        <v>369.19912713999997</v>
+        <v>342.46606413000001</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="6">
         <v>0</v>
       </c>
       <c r="H60" s="7">
-        <v>648.40751281999997</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:8" x14ac:dyDescent="0.3">
+        <v>599.67366761000005</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="4">
-        <v>44377</v>
+        <v>44408</v>
       </c>
       <c r="B61" s="6">
-        <v>189.72793704</v>
+        <v>185.00239428999998</v>
       </c>
       <c r="C61" s="6">
-        <v>68.284156249999995</v>
+        <v>65.494462420000005</v>
       </c>
       <c r="D61" s="6">
-        <v>30.14354719</v>
+        <v>28.71152897</v>
       </c>
       <c r="E61" s="6">
-        <v>366.42066980999999</v>
+        <v>369.19912713999997</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="6">
         <v>0</v>
       </c>
       <c r="H61" s="7">
-        <v>654.57631028999992</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:8" x14ac:dyDescent="0.3">
+        <v>648.40751281999997</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="4">
-        <v>44347</v>
+        <v>44377</v>
       </c>
       <c r="B62" s="6">
-        <v>177.28849803999998</v>
+        <v>189.72793704</v>
       </c>
       <c r="C62" s="6">
-        <v>65.404506089999998</v>
+        <v>68.284156249999995</v>
       </c>
       <c r="D62" s="6">
-        <v>26.151688100000001</v>
+        <v>30.14354719</v>
       </c>
       <c r="E62" s="6">
-        <v>408.59956439999996</v>
+        <v>366.42066980999999</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" s="6">
         <v>0</v>
       </c>
       <c r="H62" s="7">
-        <v>677.44425663000004</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:8" x14ac:dyDescent="0.3">
+        <v>654.57631028999992</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="4">
-        <v>44316</v>
+        <v>44347</v>
       </c>
       <c r="B63" s="6">
-        <v>154.16348384</v>
+        <v>177.28849803999998</v>
       </c>
       <c r="C63" s="6">
-        <v>62.728504919999999</v>
+        <v>65.404506089999998</v>
       </c>
       <c r="D63" s="6">
-        <v>23.084678399999998</v>
+        <v>26.151688100000001</v>
       </c>
       <c r="E63" s="6">
-        <v>362.90028704000002</v>
+        <v>408.59956439999996</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" s="6">
         <v>0</v>
       </c>
       <c r="H63" s="7">
-        <v>602.8769542</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:8" x14ac:dyDescent="0.3">
+        <v>677.44425663000004</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="4">
-        <v>44286</v>
+        <v>44316</v>
       </c>
       <c r="B64" s="6">
-        <v>149.04745649</v>
+        <v>154.16348384</v>
       </c>
       <c r="C64" s="6">
-        <v>62.177578600000004</v>
+        <v>62.728504919999999</v>
       </c>
       <c r="D64" s="6">
-        <v>21.887590890000002</v>
+        <v>23.084678399999998</v>
       </c>
       <c r="E64" s="6">
-        <v>330.16295267999999</v>
+        <v>362.90028704000002</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="6">
         <v>0</v>
       </c>
       <c r="H64" s="7">
-        <v>563.27557866000006</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:8" x14ac:dyDescent="0.3">
+        <v>602.8769542</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="4">
-        <v>44255</v>
+        <v>44286</v>
       </c>
       <c r="B65" s="6">
-        <v>152.41871985</v>
+        <v>149.04745649</v>
       </c>
       <c r="C65" s="6">
-        <v>62.366797920000003</v>
+        <v>62.177578600000004</v>
       </c>
       <c r="D65" s="6">
-        <v>21.741367480000001</v>
+        <v>21.887590890000002</v>
       </c>
       <c r="E65" s="6">
-        <v>338.62030586999998</v>
+        <v>330.16295267999999</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="6">
         <v>0</v>
       </c>
       <c r="H65" s="7">
-        <v>575.14719112</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:8" x14ac:dyDescent="0.3">
+        <v>563.27557866000006</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="4">
-        <v>44227</v>
+        <v>44255</v>
       </c>
       <c r="B66" s="6">
-        <v>134.47162077000002</v>
+        <v>152.41871985</v>
       </c>
       <c r="C66" s="6">
-        <v>58.312365360000001</v>
+        <v>62.366797920000003</v>
       </c>
       <c r="D66" s="6">
-        <v>18.971079800000002</v>
+        <v>21.741367480000001</v>
       </c>
       <c r="E66" s="6">
-        <v>361.4198232</v>
+        <v>338.62030586999998</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" s="6">
         <v>0</v>
       </c>
       <c r="H66" s="7">
-        <v>573.17488913</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:8" x14ac:dyDescent="0.3">
+        <v>575.14719112</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="4">
-        <v>44196</v>
+        <v>44227</v>
       </c>
       <c r="B67" s="6">
-        <v>127.81504623000001</v>
+        <v>134.47162077000002</v>
       </c>
       <c r="C67" s="6">
-        <v>59.865929610000002</v>
+        <v>58.312365360000001</v>
       </c>
       <c r="D67" s="6">
-        <v>19.742918550000002</v>
+        <v>18.971079800000002</v>
       </c>
       <c r="E67" s="6">
-        <v>367.34685297999999</v>
+        <v>361.4198232</v>
       </c>
       <c r="F67" s="6"/>
       <c r="G67" s="6">
-        <v>37.45553958</v>
+        <v>0</v>
       </c>
       <c r="H67" s="7">
-        <v>612.22628695000003</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" x14ac:dyDescent="0.3">
+        <v>573.17488913</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="4">
-        <v>44165</v>
+        <v>44196</v>
       </c>
       <c r="B68" s="6">
-        <v>108.39577894</v>
+        <v>127.81504623000001</v>
       </c>
       <c r="C68" s="6">
-        <v>55.18735899</v>
+        <v>59.865929610000002</v>
       </c>
       <c r="D68" s="6">
-        <v>17.311760140000001</v>
+        <v>19.742918550000002</v>
       </c>
       <c r="E68" s="6">
-        <v>333.64081862</v>
+        <v>367.34685297999999</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" s="6">
-        <v>19.3</v>
+        <v>37.45553958</v>
       </c>
       <c r="H68" s="7">
-        <v>533.83571669000003</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:8" x14ac:dyDescent="0.3">
+        <v>612.22628695000003</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="4">
-        <v>44135</v>
+        <v>44165</v>
       </c>
       <c r="B69" s="6">
-        <v>102.64871429999999</v>
+        <v>108.39577894</v>
       </c>
       <c r="C69" s="6">
-        <v>51.77270918</v>
+        <v>55.18735899</v>
       </c>
       <c r="D69" s="6">
-        <v>16.792693809999999</v>
+        <v>17.311760140000001</v>
       </c>
       <c r="E69" s="6">
-        <v>344.21510768000002</v>
+        <v>333.64081862</v>
       </c>
       <c r="F69" s="6"/>
       <c r="G69" s="6">
         <v>19.3</v>
       </c>
       <c r="H69" s="7">
-        <v>534.72922497000002</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:8" x14ac:dyDescent="0.3">
+        <v>533.83571669000003</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="4">
-        <v>44104</v>
+        <v>44135</v>
       </c>
       <c r="B70" s="6">
-        <v>100.86398818000001</v>
+        <v>102.64871429999999</v>
       </c>
       <c r="C70" s="6">
-        <v>55.545951039999998</v>
+        <v>51.77270918</v>
       </c>
       <c r="D70" s="6">
-        <v>18.331357010000001</v>
+        <v>16.792693809999999</v>
       </c>
       <c r="E70" s="6">
-        <v>353.31129342000003</v>
+        <v>344.21510768000002</v>
       </c>
       <c r="F70" s="6"/>
       <c r="G70" s="6">
-        <v>19.37</v>
+        <v>19.3</v>
       </c>
       <c r="H70" s="7">
-        <v>547.42258964999996</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:8" x14ac:dyDescent="0.3">
+        <v>534.72922497000002</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="4">
-        <v>44074</v>
+        <v>44104</v>
       </c>
       <c r="B71" s="6">
-        <v>112.43817109999999</v>
+        <v>100.86398818000001</v>
       </c>
       <c r="C71" s="6">
-        <v>55.028153670000002</v>
+        <v>55.545951039999998</v>
       </c>
       <c r="D71" s="6">
-        <v>19.73887036</v>
+        <v>18.331357010000001</v>
       </c>
       <c r="E71" s="6">
-        <v>385.24522299</v>
+        <v>353.31129342000003</v>
       </c>
       <c r="F71" s="6"/>
       <c r="G71" s="6">
-        <v>20.9</v>
+        <v>19.37</v>
       </c>
       <c r="H71" s="7">
-        <v>593.35041811999997</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:8" x14ac:dyDescent="0.3">
+        <v>547.42258964999996</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="4">
-        <v>44043</v>
+        <v>44074</v>
       </c>
       <c r="B72" s="6">
-        <v>101.25001023999999</v>
+        <v>112.43817109999999</v>
       </c>
       <c r="C72" s="6">
-        <v>51.284963939999997</v>
+        <v>55.028153670000002</v>
       </c>
       <c r="D72" s="6">
-        <v>18.516904270000001</v>
+        <v>19.73887036</v>
       </c>
       <c r="E72" s="6">
-        <v>377.14488547000002</v>
+        <v>385.24522299</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" s="6">
-        <v>19.329999999999998</v>
+        <v>20.9</v>
       </c>
       <c r="H72" s="7">
-        <v>567.52676392000012</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:8" x14ac:dyDescent="0.3">
+        <v>593.35041811999997</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="4">
-        <v>44012</v>
+        <v>44043</v>
       </c>
       <c r="B73" s="6">
-        <v>103.31792290999999</v>
+        <v>101.25001023999999</v>
       </c>
       <c r="C73" s="6">
-        <v>55.848328250000002</v>
+        <v>51.284963939999997</v>
       </c>
       <c r="D73" s="6">
-        <v>16.06247862</v>
+        <v>18.516904270000001</v>
       </c>
       <c r="E73" s="6">
-        <v>298.62654630999998</v>
+        <v>377.14488547000002</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="6">
-        <v>17.3</v>
+        <v>19.329999999999998</v>
       </c>
       <c r="H73" s="7">
-        <v>491.15527609000003</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:8" x14ac:dyDescent="0.3">
+        <v>567.52676392000012</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="4">
-        <v>43982</v>
+        <v>44012</v>
       </c>
       <c r="B74" s="6">
-        <v>94.42122148</v>
+        <v>103.31792290999999</v>
       </c>
       <c r="C74" s="6">
-        <v>55.336768429999999</v>
+        <v>55.848328250000002</v>
       </c>
       <c r="D74" s="6">
-        <v>15.07114114</v>
+        <v>16.06247862</v>
       </c>
       <c r="E74" s="6">
-        <v>268.44463267000003</v>
+        <v>298.62654630999998</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="6">
-        <v>14.85</v>
+        <v>17.3</v>
       </c>
       <c r="H74" s="7">
-        <v>448.12376372000006</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:8" x14ac:dyDescent="0.3">
+        <v>491.15527609000003</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="4">
-        <v>43951</v>
+        <v>43982</v>
       </c>
       <c r="B75" s="6">
-        <v>79.787981389999999</v>
+        <v>94.42122148</v>
       </c>
       <c r="C75" s="6">
-        <v>53.150789029999999</v>
+        <v>55.336768429999999</v>
       </c>
       <c r="D75" s="6">
-        <v>12.36727795</v>
+        <v>15.07114114</v>
       </c>
       <c r="E75" s="6">
-        <v>229.18111266999998</v>
+        <v>268.44463267000003</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="6">
-        <v>13.191000000000001</v>
+        <v>14.85</v>
       </c>
       <c r="H75" s="7">
-        <v>387.67816103999996</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:8" x14ac:dyDescent="0.3">
+        <v>448.12376372000006</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="4">
-        <v>43921</v>
+        <v>43951</v>
       </c>
       <c r="B76" s="6">
-        <v>58.504816509999998</v>
+        <v>79.787981389999999</v>
       </c>
       <c r="C76" s="6">
-        <v>48.68557946</v>
+        <v>53.150789029999999</v>
       </c>
       <c r="D76" s="6">
-        <v>9.0635167600000006</v>
+        <v>12.36727795</v>
       </c>
       <c r="E76" s="6">
-        <v>161.80150712</v>
+        <v>229.18111266999998</v>
       </c>
       <c r="F76" s="6"/>
       <c r="G76" s="6">
         <v>13.191000000000001</v>
       </c>
       <c r="H76" s="7">
-        <v>291.24641985000005</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:8" x14ac:dyDescent="0.3">
+        <v>387.67816103999996</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="4">
-        <v>43890</v>
+        <v>43921</v>
       </c>
       <c r="B77" s="6">
-        <v>76.990960310000006</v>
+        <v>58.504816509999998</v>
       </c>
       <c r="C77" s="6">
-        <v>67.166033560000002</v>
+        <v>48.68557946</v>
       </c>
       <c r="D77" s="6">
-        <v>12.330624569999999</v>
+        <v>9.0635167600000006</v>
       </c>
       <c r="E77" s="6">
-        <v>161.91027847000001</v>
+        <v>161.80150712</v>
       </c>
       <c r="F77" s="6"/>
       <c r="G77" s="6">
-        <v>17.7</v>
+        <v>13.191000000000001</v>
       </c>
       <c r="H77" s="7">
-        <v>336.09789690999997</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:8" x14ac:dyDescent="0.3">
+        <v>291.24641985000005</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="4">
-        <v>43861</v>
+        <v>43890</v>
       </c>
       <c r="B78" s="6">
-        <v>97.600996319999993</v>
+        <v>76.990960310000006</v>
       </c>
       <c r="C78" s="6">
-        <v>67.415007610000004</v>
+        <v>67.166033560000002</v>
       </c>
       <c r="D78" s="6">
-        <v>14.422042680000001</v>
+        <v>12.330624569999999</v>
       </c>
       <c r="E78" s="6">
-        <v>186.66685396</v>
+        <v>161.91027847000001</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" s="6">
         <v>17.7</v>
       </c>
       <c r="H78" s="7">
-        <v>383.80490057000003</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:8" x14ac:dyDescent="0.3">
+        <v>336.09789690999997</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="4">
-        <v>43830</v>
+        <v>43861</v>
       </c>
       <c r="B79" s="6">
-        <v>116.74715962000001</v>
+        <v>97.600996319999993</v>
       </c>
       <c r="C79" s="6">
-        <v>74.743902129999995</v>
+        <v>67.415007610000004</v>
       </c>
       <c r="D79" s="6">
-        <v>15.56054351</v>
+        <v>14.422042680000001</v>
       </c>
       <c r="E79" s="6">
-        <v>188.22830662000001</v>
+        <v>186.66685396</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" s="6">
-        <v>21.527000000000001</v>
+        <v>17.7</v>
       </c>
       <c r="H79" s="7">
-        <v>416.80691187999997</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:8" x14ac:dyDescent="0.3">
+        <v>383.80490057000003</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="4">
-        <v>43799</v>
+        <v>43830</v>
       </c>
       <c r="B80" s="6">
-        <v>104.09154212999999</v>
+        <v>116.74715962000001</v>
       </c>
       <c r="C80" s="6">
-        <v>95.622428599999992</v>
+        <v>74.743902129999995</v>
       </c>
       <c r="D80" s="6">
-        <v>13.62710468</v>
+        <v>15.56054351</v>
       </c>
       <c r="E80" s="6">
-        <v>169.26862358000002</v>
+        <v>188.22830662000001</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="6">
-        <v>23.001000000000001</v>
+        <v>21.527000000000001</v>
       </c>
       <c r="H80" s="7">
-        <v>405.61069899</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:8" x14ac:dyDescent="0.3">
+        <v>416.80691187999997</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="4">
-        <v>43769</v>
+        <v>43799</v>
       </c>
       <c r="B81" s="6">
-        <v>102.13134034000001</v>
+        <v>104.09154212999999</v>
       </c>
       <c r="C81" s="6">
-        <v>93.515590209999999</v>
+        <v>95.622428599999992</v>
       </c>
       <c r="D81" s="6">
-        <v>13.154936769999999</v>
+        <v>13.62710468</v>
       </c>
       <c r="E81" s="6">
-        <v>170.39291222</v>
+        <v>169.26862358000002</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" s="6">
-        <v>22.9</v>
+        <v>23.001000000000001</v>
       </c>
       <c r="H81" s="7">
-        <v>402.09477954000005</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:8" x14ac:dyDescent="0.3">
+        <v>405.61069899</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="4">
-        <v>43738</v>
+        <v>43769</v>
       </c>
       <c r="B82" s="6">
-        <v>114.79362445000001</v>
+        <v>102.13134034000001</v>
       </c>
       <c r="C82" s="6">
-        <v>135.18668687000002</v>
+        <v>93.515590209999999</v>
       </c>
       <c r="D82" s="6">
-        <v>14.43032039</v>
+        <v>13.154936769999999</v>
       </c>
       <c r="E82" s="6">
-        <v>163.68875262999998</v>
+        <v>170.39291222</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" s="6">
-        <v>23.6</v>
+        <v>22.9</v>
       </c>
       <c r="H82" s="7">
-        <v>451.69938433999999</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:8" x14ac:dyDescent="0.3">
+        <v>402.09477954000005</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="4">
-        <v>43708</v>
+        <v>43738</v>
       </c>
       <c r="B83" s="6">
-        <v>120.47050017000001</v>
+        <v>114.79362445000001</v>
       </c>
       <c r="C83" s="6">
-        <v>131.11762343999999</v>
+        <v>135.18668687000002</v>
       </c>
       <c r="D83" s="6">
-        <v>15.420458890000001</v>
+        <v>14.43032039</v>
       </c>
       <c r="E83" s="6">
-        <v>184.42623962000002</v>
+        <v>163.68875262999998</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="6">
-        <v>24.84</v>
+        <v>23.6</v>
       </c>
       <c r="H83" s="7">
-        <v>476.27482212000001</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:8" x14ac:dyDescent="0.3">
+        <v>451.69938433999999</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="4">
-        <v>43677</v>
+        <v>43708</v>
       </c>
       <c r="B84" s="6">
-        <v>123.94593795</v>
+        <v>120.47050017000001</v>
       </c>
       <c r="C84" s="6">
-        <v>136.20122596000002</v>
+        <v>131.11762343999999</v>
       </c>
       <c r="D84" s="6">
-        <v>15.749986470000001</v>
+        <v>15.420458890000001</v>
       </c>
       <c r="E84" s="6">
-        <v>159.86283429</v>
+        <v>184.42623962000002</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" s="6">
-        <v>25.693000000000001</v>
+        <v>24.84</v>
       </c>
       <c r="H84" s="7">
-        <v>461.45298467000009</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:8" x14ac:dyDescent="0.3">
+        <v>476.27482212000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="4">
-        <v>43646</v>
+        <v>43677</v>
       </c>
       <c r="B85" s="6">
-        <v>122.49710635</v>
+        <v>123.94593795</v>
       </c>
       <c r="C85" s="6">
-        <v>166.90914541000001</v>
+        <v>136.20122596000002</v>
       </c>
       <c r="D85" s="6">
-        <v>15.041134169999999</v>
+        <v>15.749986470000001</v>
       </c>
       <c r="E85" s="6">
-        <v>144.89451458000002</v>
+        <v>159.86283429</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" s="6">
-        <v>24.35</v>
+        <v>25.693000000000001</v>
       </c>
       <c r="H85" s="7">
-        <v>473.69190050999998</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" x14ac:dyDescent="0.3">
+        <v>461.45298467000009</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="4">
-        <v>43616</v>
+        <v>43646</v>
       </c>
       <c r="B86" s="6">
-        <v>112.68350468000001</v>
+        <v>122.49710635</v>
       </c>
       <c r="C86" s="6">
-        <v>160.50592446000002</v>
+        <v>166.90914541000001</v>
       </c>
       <c r="D86" s="6">
-        <v>13.677407499999999</v>
+        <v>15.041134169999999</v>
       </c>
       <c r="E86" s="6">
-        <v>126.5150174</v>
+        <v>144.89451458000002</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="6">
-        <v>24.829000000000001</v>
+        <v>24.35</v>
       </c>
       <c r="H86" s="7">
-        <v>438.21085403999996</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:8" x14ac:dyDescent="0.3">
+        <v>473.69190050999998</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="4">
-        <v>43585</v>
+        <v>43616</v>
       </c>
       <c r="B87" s="6">
-        <v>124.53690476</v>
+        <v>112.68350468000001</v>
       </c>
       <c r="C87" s="6">
-        <v>167.56159608999999</v>
+        <v>160.50592446000002</v>
       </c>
       <c r="D87" s="6">
-        <v>14.878815810000001</v>
+        <v>13.677407499999999</v>
       </c>
       <c r="E87" s="6">
-        <v>127.67400523000001</v>
+        <v>126.5150174</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" s="6">
-        <v>25.696999999999999</v>
+        <v>24.829000000000001</v>
       </c>
       <c r="H87" s="7">
-        <v>460.34832189000002</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:8" x14ac:dyDescent="0.3">
+        <v>438.21085403999996</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="4">
-        <v>43555</v>
+        <v>43585</v>
       </c>
       <c r="B88" s="6">
-        <v>153.27702206000001</v>
+        <v>124.53690476</v>
       </c>
       <c r="C88" s="6">
-        <v>193.17032230000001</v>
+        <v>167.56159608999999</v>
       </c>
       <c r="D88" s="6">
-        <v>15.62051031</v>
+        <v>14.878815810000001</v>
       </c>
       <c r="E88" s="6">
-        <v>134.87767299999999</v>
+        <v>127.67400523000001</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" s="6">
-        <v>26.024999999999999</v>
+        <v>25.696999999999999</v>
       </c>
       <c r="H88" s="7">
-        <v>522.97052767000002</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" x14ac:dyDescent="0.3">
+        <v>460.34832189000002</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="4">
-        <v>43524</v>
+        <v>43555</v>
       </c>
       <c r="B89" s="6">
-        <v>159.18651022</v>
+        <v>153.27702206000001</v>
       </c>
       <c r="C89" s="6">
-        <v>192.44203883</v>
+        <v>193.17032230000001</v>
       </c>
       <c r="D89" s="6">
-        <v>16.105183440000001</v>
+        <v>15.62051031</v>
       </c>
       <c r="E89" s="6">
-        <v>109.590283</v>
+        <v>134.87767299999999</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" s="6">
-        <v>26.8</v>
+        <v>26.024999999999999</v>
       </c>
       <c r="H89" s="7">
-        <v>504.12401549000003</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" x14ac:dyDescent="0.3">
+        <v>522.97052767000002</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="4">
-        <v>43496</v>
+        <v>43524</v>
       </c>
       <c r="B90" s="6">
-        <v>150.0421375</v>
+        <v>159.18651022</v>
       </c>
       <c r="C90" s="6">
-        <v>190.26377216999998</v>
+        <v>192.44203883</v>
       </c>
       <c r="D90" s="6">
-        <v>14.975981939999999</v>
+        <v>16.105183440000001</v>
       </c>
       <c r="E90" s="6">
-        <v>88.462711349999992</v>
+        <v>109.590283</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" s="6">
-        <v>26.152999999999999</v>
+        <v>26.8</v>
       </c>
       <c r="H90" s="7">
-        <v>469.89760295999992</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:8" x14ac:dyDescent="0.3">
+        <v>504.12401549000003</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="4">
-        <v>43465</v>
+        <v>43496</v>
       </c>
       <c r="B91" s="6">
-        <v>143.95849118000001</v>
+        <v>150.0421375</v>
       </c>
       <c r="C91" s="6">
-        <v>195.70463065999999</v>
+        <v>190.26377216999998</v>
       </c>
       <c r="D91" s="6">
-        <v>15.18785377</v>
+        <v>14.975981939999999</v>
       </c>
       <c r="E91" s="6">
-        <v>77.227083730000004</v>
+        <v>88.462711349999992</v>
       </c>
       <c r="F91" s="6"/>
       <c r="G91" s="6">
-        <v>24.1</v>
+        <v>26.152999999999999</v>
       </c>
       <c r="H91" s="7">
-        <v>456.17805934000006</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:8" x14ac:dyDescent="0.3">
+        <v>469.89760295999992</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="4">
-        <v>43434</v>
+        <v>43465</v>
       </c>
       <c r="B92" s="6">
-        <v>153.31190940000002</v>
+        <v>143.95849118000001</v>
       </c>
       <c r="C92" s="6">
-        <v>200.41486262999999</v>
+        <v>195.70463065999999</v>
       </c>
       <c r="D92" s="6">
-        <v>15.85932843</v>
+        <v>15.18785377</v>
       </c>
       <c r="E92" s="6">
-        <v>75.588369900000004</v>
+        <v>77.227083730000004</v>
       </c>
       <c r="F92" s="6"/>
       <c r="G92" s="6">
-        <v>30.597000000000001</v>
+        <v>24.1</v>
       </c>
       <c r="H92" s="7">
-        <v>475.77147036000002</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:8" x14ac:dyDescent="0.3">
+        <v>456.17805934000006</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="4">
-        <v>43404</v>
+        <v>43434</v>
       </c>
       <c r="B93" s="6">
-        <v>167.03878030999999</v>
+        <v>153.31190940000002</v>
       </c>
       <c r="C93" s="6">
-        <v>197.96138271000001</v>
+        <v>200.41486262999999</v>
       </c>
       <c r="D93" s="6">
-        <v>16.71041228</v>
+        <v>15.85932843</v>
       </c>
       <c r="E93" s="6">
-        <v>78.637611359999994</v>
+        <v>75.588369900000004</v>
       </c>
       <c r="F93" s="6"/>
       <c r="G93" s="6">
-        <v>33.652000000000001</v>
+        <v>30.597000000000001</v>
       </c>
       <c r="H93" s="7">
-        <v>494.00018665999994</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:8" x14ac:dyDescent="0.3">
+        <v>475.77147036000002</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="4">
-        <v>43373</v>
+        <v>43404</v>
       </c>
       <c r="B94" s="6">
-        <v>191.24025072999999</v>
+        <v>167.03878030999999</v>
       </c>
       <c r="C94" s="6">
-        <v>212.87893880000001</v>
+        <v>197.96138271000001</v>
       </c>
       <c r="D94" s="6">
-        <v>20.37324486</v>
+        <v>16.71041228</v>
       </c>
       <c r="E94" s="6">
-        <v>72.313965159999995</v>
+        <v>78.637611359999994</v>
       </c>
       <c r="F94" s="6"/>
       <c r="G94" s="6">
-        <v>41.037999999999997</v>
+        <v>33.652000000000001</v>
       </c>
       <c r="H94" s="7">
-        <v>537.84439954999993</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:8" x14ac:dyDescent="0.3">
+        <v>494.00018665999994</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="4">
-        <v>43343</v>
+        <v>43373</v>
       </c>
       <c r="B95" s="6">
-        <v>188.88303949000002</v>
+        <v>191.24025072999999</v>
       </c>
       <c r="C95" s="6">
-        <v>216.13860038999999</v>
+        <v>212.87893880000001</v>
       </c>
       <c r="D95" s="6">
-        <v>20.43075103</v>
+        <v>20.37324486</v>
       </c>
       <c r="E95" s="6">
-        <v>73.576688810000007</v>
+        <v>72.313965159999995</v>
       </c>
       <c r="F95" s="6"/>
       <c r="G95" s="6">
-        <v>40.198999999999998</v>
+        <v>41.037999999999997</v>
       </c>
       <c r="H95" s="7">
-        <v>539.22807971999998</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:8" x14ac:dyDescent="0.3">
+        <v>537.84439954999993</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" s="4">
-        <v>43312</v>
+        <v>43343</v>
       </c>
       <c r="B96" s="6">
-        <v>212.02681977</v>
+        <v>188.88303949000002</v>
       </c>
       <c r="C96" s="6">
-        <v>221.86431163</v>
+        <v>216.13860038999999</v>
       </c>
       <c r="D96" s="6">
-        <v>22.273342589999999</v>
+        <v>20.43075103</v>
       </c>
       <c r="E96" s="6">
-        <v>82.051705330000004</v>
+        <v>73.576688810000007</v>
       </c>
       <c r="F96" s="6"/>
       <c r="G96" s="6">
-        <v>44.975999999999999</v>
+        <v>40.198999999999998</v>
       </c>
       <c r="H96" s="7">
-        <v>583.19217931999992</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:8" x14ac:dyDescent="0.3">
+        <v>539.22807971999998</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="4">
-        <v>43281</v>
+        <v>43312</v>
       </c>
       <c r="B97" s="6">
-        <v>224.07846784999998</v>
+        <v>212.02681977</v>
       </c>
       <c r="C97" s="6">
-        <v>224.49712521000001</v>
+        <v>221.86431163</v>
       </c>
       <c r="D97" s="6">
-        <v>30.647361979999999</v>
+        <v>22.273342589999999</v>
       </c>
       <c r="E97" s="6">
-        <v>87.948035750000003</v>
+        <v>82.051705330000004</v>
       </c>
       <c r="F97" s="6"/>
       <c r="G97" s="6">
-        <v>44.893000000000001</v>
+        <v>44.975999999999999</v>
       </c>
       <c r="H97" s="7">
-        <v>612.06399078999993</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:8" x14ac:dyDescent="0.3">
+        <v>583.19217931999992</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" s="4">
-        <v>43251</v>
+        <v>43281</v>
       </c>
       <c r="B98" s="6">
-        <v>241.12918794000001</v>
+        <v>224.07846784999998</v>
       </c>
       <c r="C98" s="6">
-        <v>232.89025927</v>
+        <v>224.49712521000001</v>
       </c>
       <c r="D98" s="6">
-        <v>32.233001120000004</v>
+        <v>30.647361979999999</v>
       </c>
       <c r="E98" s="6">
-        <v>91.952950250000001</v>
+        <v>87.948035750000003</v>
       </c>
       <c r="F98" s="6"/>
       <c r="G98" s="6">
-        <v>50.030999999999999</v>
+        <v>44.893000000000001</v>
       </c>
       <c r="H98" s="7">
-        <v>648.23639858000001</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:8" x14ac:dyDescent="0.3">
+        <v>612.06399078999993</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="4">
-        <v>43220</v>
+        <v>43251</v>
       </c>
       <c r="B99" s="6">
-        <v>253.47239413999998</v>
+        <v>241.12918794000001</v>
       </c>
       <c r="C99" s="6">
-        <v>241.76034959</v>
+        <v>232.89025927</v>
       </c>
       <c r="D99" s="6">
-        <v>33.725230830000001</v>
+        <v>32.233001120000004</v>
       </c>
       <c r="E99" s="6">
-        <v>74.001073629999993</v>
+        <v>91.952950250000001</v>
       </c>
       <c r="F99" s="6"/>
       <c r="G99" s="6">
-        <v>52.555999999999997</v>
+        <v>50.030999999999999</v>
       </c>
       <c r="H99" s="7">
-        <v>655.51504819000002</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:8" x14ac:dyDescent="0.3">
+        <v>648.23639858000001</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="4">
-        <v>43190</v>
+        <v>43220</v>
       </c>
       <c r="B100" s="6">
-        <v>235.59284757</v>
+        <v>253.47239413999998</v>
       </c>
       <c r="C100" s="6">
-        <v>248.65555583000003</v>
+        <v>241.76034959</v>
       </c>
       <c r="D100" s="6">
-        <v>35.04920405</v>
+        <v>33.725230830000001</v>
       </c>
       <c r="E100" s="6">
-        <v>71.612941090000007</v>
+        <v>74.001073629999993</v>
       </c>
       <c r="F100" s="6"/>
       <c r="G100" s="6">
-        <v>47.045000000000002</v>
+        <v>52.555999999999997</v>
       </c>
       <c r="H100" s="7">
-        <v>637.95554854</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:8" x14ac:dyDescent="0.3">
+        <v>655.51504819000002</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="4">
-        <v>43159</v>
+        <v>43190</v>
       </c>
       <c r="B101" s="6">
-        <v>239.29593616999998</v>
+        <v>235.59284757</v>
       </c>
       <c r="C101" s="6">
-        <v>246.06051052999999</v>
+        <v>248.65555583000003</v>
       </c>
       <c r="D101" s="6">
-        <v>35.481188880000005</v>
+        <v>35.04920405</v>
       </c>
       <c r="E101" s="6">
-        <v>74.201173659999995</v>
+        <v>71.612941090000007</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" s="6">
-        <v>46.418999999999997</v>
+        <v>47.045000000000002</v>
       </c>
       <c r="H101" s="7">
-        <v>641.45780923999996</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:8" x14ac:dyDescent="0.3">
+        <v>637.95554854</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="4">
-        <v>43131</v>
+        <v>43159</v>
       </c>
       <c r="B102" s="6">
-        <v>259.39312553000002</v>
+        <v>239.29593616999998</v>
       </c>
       <c r="C102" s="6">
-        <v>254.53522277000002</v>
+        <v>246.06051052999999</v>
       </c>
       <c r="D102" s="6">
-        <v>37.714032969999998</v>
+        <v>35.481188880000005</v>
       </c>
       <c r="E102" s="6">
-        <v>79.963658099999989</v>
+        <v>74.201173659999995</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" s="6">
-        <v>52.531799999999997</v>
+        <v>46.418999999999997</v>
       </c>
       <c r="H102" s="7">
-        <v>684.13783937000005</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:8" x14ac:dyDescent="0.3">
+        <v>641.45780923999996</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="4">
-        <v>43100</v>
+        <v>43131</v>
       </c>
       <c r="B103" s="6">
-        <v>273.74978383999996</v>
+        <v>259.39312553000002</v>
       </c>
       <c r="C103" s="6">
-        <v>257.36476367</v>
+        <v>254.53522277000002</v>
       </c>
       <c r="D103" s="6">
-        <v>38.609951170000002</v>
+        <v>37.714032969999998</v>
       </c>
       <c r="E103" s="6">
-        <v>80.118290819999999</v>
+        <v>79.963658099999989</v>
       </c>
       <c r="F103" s="6"/>
       <c r="G103" s="6">
-        <v>54.689</v>
+        <v>52.531799999999997</v>
       </c>
       <c r="H103" s="7">
-        <v>704.53178949999995</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:8" x14ac:dyDescent="0.3">
+        <v>684.13783937000005</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="4">
-        <v>43069</v>
+        <v>43100</v>
       </c>
       <c r="B104" s="6">
-        <v>269.87282856000002</v>
+        <v>273.74978383999996</v>
       </c>
       <c r="C104" s="6">
-        <v>256.82905588</v>
+        <v>257.36476367</v>
       </c>
       <c r="D104" s="6">
-        <v>38.757677979999997</v>
+        <v>38.609951170000002</v>
       </c>
       <c r="E104" s="6">
-        <v>74.285820959999995</v>
+        <v>80.118290819999999</v>
       </c>
       <c r="F104" s="6"/>
       <c r="G104" s="6">
-        <v>59.478000000000002</v>
+        <v>54.689</v>
       </c>
       <c r="H104" s="7">
-        <v>699.22338337999997</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:8" x14ac:dyDescent="0.3">
+        <v>704.53178949999995</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="4">
-        <v>43039</v>
+        <v>43069</v>
       </c>
       <c r="B105" s="6">
-        <v>272.38616137000002</v>
+        <v>269.87282856000002</v>
       </c>
       <c r="C105" s="6">
-        <v>257.82200433000003</v>
+        <v>256.82905588</v>
       </c>
       <c r="D105" s="6">
-        <v>39.431123229999997</v>
+        <v>38.757677979999997</v>
       </c>
       <c r="E105" s="6">
-        <v>72.21131145999999</v>
+        <v>74.285820959999995</v>
       </c>
       <c r="F105" s="6"/>
       <c r="G105" s="6">
-        <v>59.898000000000003</v>
+        <v>59.478000000000002</v>
       </c>
       <c r="H105" s="7">
-        <v>701.74860039000009</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:8" x14ac:dyDescent="0.3">
+        <v>699.22338337999997</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" s="4">
-        <v>43008</v>
+        <v>43039</v>
       </c>
       <c r="B106" s="6">
-        <v>274.76475635000003</v>
+        <v>272.38616137000002</v>
       </c>
       <c r="C106" s="6">
-        <v>254.46870737999998</v>
+        <v>257.82200433000003</v>
       </c>
       <c r="D106" s="6">
-        <v>40.574101169999999</v>
+        <v>39.431123229999997</v>
       </c>
       <c r="E106" s="6">
-        <v>77.01225925</v>
+        <v>72.21131145999999</v>
       </c>
       <c r="F106" s="6"/>
       <c r="G106" s="6">
-        <v>63.152000000000001</v>
+        <v>59.898000000000003</v>
       </c>
       <c r="H106" s="7">
-        <v>709.97182414999997</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:8" x14ac:dyDescent="0.3">
+        <v>701.74860039000009</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="4">
-        <v>42978</v>
+        <v>43008</v>
       </c>
       <c r="B107" s="6">
-        <v>272.76559931999998</v>
+        <v>274.76475635000003</v>
       </c>
       <c r="C107" s="6">
-        <v>250.11339753999999</v>
+        <v>254.46870737999998</v>
       </c>
       <c r="D107" s="6">
-        <v>40.280489029999998</v>
+        <v>40.574101169999999</v>
       </c>
       <c r="E107" s="6">
-        <v>82.502441939999997</v>
+        <v>77.01225925</v>
       </c>
       <c r="F107" s="6"/>
       <c r="G107" s="6">
-        <v>59.366999999999997</v>
+        <v>63.152000000000001</v>
       </c>
       <c r="H107" s="7">
-        <v>705.02892782999993</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:8" x14ac:dyDescent="0.3">
+        <v>709.97182414999997</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="4">
-        <v>42947</v>
+        <v>42978</v>
       </c>
       <c r="B108" s="6">
-        <v>266.68084908999998</v>
+        <v>272.76559931999998</v>
       </c>
       <c r="C108" s="6">
-        <v>250.04458337</v>
+        <v>250.11339753999999</v>
       </c>
       <c r="D108" s="6">
-        <v>39.555110190000001</v>
+        <v>40.280489029999998</v>
       </c>
       <c r="E108" s="6">
-        <v>79.51186779999999</v>
+        <v>82.502441939999997</v>
       </c>
       <c r="F108" s="6"/>
       <c r="G108" s="6">
-        <v>59.457999999999998</v>
+        <v>59.366999999999997</v>
       </c>
       <c r="H108" s="7">
-        <v>695.25041045</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:8" x14ac:dyDescent="0.3">
+        <v>705.02892782999993</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="4">
-        <v>42916</v>
+        <v>42947</v>
       </c>
       <c r="B109" s="6">
-        <v>251.27603261000002</v>
+        <v>266.68084908999998</v>
       </c>
       <c r="C109" s="6">
-        <v>256.17816194</v>
+        <v>250.04458337</v>
       </c>
       <c r="D109" s="6">
-        <v>41.260742969999995</v>
+        <v>39.555110190000001</v>
       </c>
       <c r="E109" s="6">
-        <v>75.948978990000001</v>
+        <v>79.51186779999999</v>
       </c>
       <c r="F109" s="6"/>
       <c r="G109" s="6">
-        <v>56.828000000000003</v>
+        <v>59.457999999999998</v>
       </c>
       <c r="H109" s="7">
-        <v>681.49191651000001</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:8" x14ac:dyDescent="0.3">
+        <v>695.25041045</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="4">
-        <v>42886</v>
+        <v>42916</v>
       </c>
       <c r="B110" s="6">
-        <v>248.27673999000001</v>
+        <v>251.27603261000002</v>
       </c>
       <c r="C110" s="6">
-        <v>253.73807859000001</v>
+        <v>256.17816194</v>
       </c>
       <c r="D110" s="6">
-        <v>41.90964795</v>
+        <v>41.260742969999995</v>
       </c>
       <c r="E110" s="6">
-        <v>74.795261430000011</v>
+        <v>75.948978990000001</v>
       </c>
       <c r="F110" s="6"/>
       <c r="G110" s="6">
-        <v>68.765000000000001</v>
+        <v>56.828000000000003</v>
       </c>
       <c r="H110" s="7">
-        <v>687.48472795999999</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:8" x14ac:dyDescent="0.3">
+        <v>681.49191651000001</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="4">
-        <v>42855</v>
+        <v>42886</v>
       </c>
       <c r="B111" s="6">
-        <v>247.42779669000001</v>
+        <v>248.27673999000001</v>
       </c>
       <c r="C111" s="6">
-        <v>248.90938799</v>
+        <v>253.73807859000001</v>
       </c>
       <c r="D111" s="6">
-        <v>41.387970090000003</v>
+        <v>41.90964795</v>
       </c>
       <c r="E111" s="6">
-        <v>75.493275690000004</v>
+        <v>74.795261430000011</v>
       </c>
       <c r="F111" s="6"/>
       <c r="G111" s="6">
-        <v>67.671999999999997</v>
+        <v>68.765000000000001</v>
       </c>
       <c r="H111" s="7">
-        <v>680.89043046000006</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:8" x14ac:dyDescent="0.3">
+        <v>687.48472795999999</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="4">
-        <v>42825</v>
+        <v>42855</v>
       </c>
       <c r="B112" s="6">
-        <v>267.89796222999996</v>
+        <v>247.42779669000001</v>
       </c>
       <c r="C112" s="6">
-        <v>244.12348853</v>
+        <v>248.90938799</v>
       </c>
       <c r="D112" s="6">
-        <v>46.115657770000006</v>
+        <v>41.387970090000003</v>
       </c>
       <c r="E112" s="6">
-        <v>70.355156590000007</v>
+        <v>75.493275690000004</v>
       </c>
       <c r="F112" s="6"/>
       <c r="G112" s="6">
-        <v>70.784000000000006</v>
+        <v>67.671999999999997</v>
       </c>
       <c r="H112" s="7">
-        <v>699.27626511999995</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:8" x14ac:dyDescent="0.3">
+        <v>680.89043046000006</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="4">
-        <v>42794</v>
+        <v>42825</v>
       </c>
       <c r="B113" s="6">
-        <v>272.03786694000001</v>
+        <v>267.89796222999996</v>
       </c>
       <c r="C113" s="6">
-        <v>236.5588893</v>
+        <v>244.12348853</v>
       </c>
       <c r="D113" s="6">
-        <v>47.277921649999996</v>
+        <v>46.115657770000006</v>
       </c>
       <c r="E113" s="6">
-        <v>70.806514959999987</v>
+        <v>70.355156590000007</v>
       </c>
       <c r="F113" s="6"/>
       <c r="G113" s="6">
-        <v>74.367000000000004</v>
+        <v>70.784000000000006</v>
       </c>
       <c r="H113" s="7">
-        <v>701.04819285000008</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:8" x14ac:dyDescent="0.3">
+        <v>699.27626511999995</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="4">
-        <v>42766</v>
+        <v>42794</v>
       </c>
       <c r="B114" s="6">
-        <v>278.19153918000001</v>
+        <v>272.03786694000001</v>
       </c>
       <c r="C114" s="6">
-        <v>234.32552609000001</v>
+        <v>236.5588893</v>
       </c>
       <c r="D114" s="6">
-        <v>48.241504119999995</v>
+        <v>47.277921649999996</v>
       </c>
       <c r="E114" s="6">
-        <v>76.597588170000009</v>
+        <v>70.806514959999987</v>
       </c>
       <c r="F114" s="6"/>
       <c r="G114" s="6">
-        <v>75.58</v>
+        <v>74.367000000000004</v>
       </c>
       <c r="H114" s="7">
-        <v>712.93615755999997</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:8" x14ac:dyDescent="0.3">
+        <v>701.04819285000008</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="4">
-        <v>42735</v>
+        <v>42766</v>
       </c>
       <c r="B115" s="6">
-        <v>254.74276934</v>
+        <v>278.19153918000001</v>
       </c>
       <c r="C115" s="6">
-        <v>252.14900108000001</v>
+        <v>234.32552609000001</v>
       </c>
       <c r="D115" s="6">
-        <v>45.19865575</v>
+        <v>48.241504119999995</v>
       </c>
       <c r="E115" s="6">
-        <v>63.490133239999999</v>
+        <v>76.597588170000009</v>
       </c>
       <c r="F115" s="6"/>
       <c r="G115" s="6">
-        <v>77.134</v>
+        <v>75.58</v>
       </c>
       <c r="H115" s="7">
-        <v>692.71455941000011</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:8" x14ac:dyDescent="0.3">
+        <v>712.93615755999997</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="4">
-        <v>42704</v>
+        <v>42735</v>
       </c>
       <c r="B116" s="6">
-        <v>256.06830437000002</v>
+        <v>254.74276934</v>
       </c>
       <c r="C116" s="6">
-        <v>247.94518178000001</v>
+        <v>252.14900108000001</v>
       </c>
       <c r="D116" s="6">
-        <v>50.199023969999999</v>
+        <v>45.19865575</v>
       </c>
       <c r="E116" s="6">
-        <v>62.963792270000006</v>
+        <v>63.490133239999999</v>
       </c>
       <c r="F116" s="6"/>
       <c r="G116" s="6">
-        <v>77.518000000000001</v>
+        <v>77.134</v>
       </c>
       <c r="H116" s="7">
-        <v>694.69430238999996</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:8" x14ac:dyDescent="0.3">
+        <v>692.71455941000011</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="4">
-        <v>42674</v>
+        <v>42704</v>
       </c>
       <c r="B117" s="6">
-        <v>256.69784327000002</v>
+        <v>256.06830437000002</v>
       </c>
       <c r="C117" s="6">
-        <v>247.89146044999998</v>
+        <v>247.94518178000001</v>
       </c>
       <c r="D117" s="6">
-        <v>50.54514107</v>
+        <v>50.199023969999999</v>
       </c>
       <c r="E117" s="6">
-        <v>76.356935559999997</v>
+        <v>62.963792270000006</v>
       </c>
       <c r="F117" s="6"/>
       <c r="G117" s="6">
-        <v>73.885999999999996</v>
+        <v>77.518000000000001</v>
       </c>
       <c r="H117" s="7">
-        <v>705.37738035000018</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:8" x14ac:dyDescent="0.3">
+        <v>694.69430238999996</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" s="4">
-        <v>42643</v>
+        <v>42674</v>
       </c>
       <c r="B118" s="6">
-        <v>295.93076354000004</v>
+        <v>256.69784327000002</v>
       </c>
       <c r="C118" s="6">
-        <v>267.85582829999998</v>
+        <v>247.89146044999998</v>
       </c>
       <c r="D118" s="6">
-        <v>62.570011899999997</v>
+        <v>50.54514107</v>
       </c>
       <c r="E118" s="6">
-        <v>82.116285169999998</v>
+        <v>76.356935559999997</v>
       </c>
       <c r="F118" s="6"/>
       <c r="G118" s="6">
-        <v>75.626999999999995</v>
+        <v>73.885999999999996</v>
       </c>
       <c r="H118" s="7">
-        <v>784.09988891</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:8" x14ac:dyDescent="0.3">
+        <v>705.37738035000018</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" s="4">
-        <v>42613</v>
+        <v>42643</v>
       </c>
       <c r="B119" s="6">
-        <v>292.40721047000005</v>
+        <v>295.93076354000004</v>
       </c>
       <c r="C119" s="6">
-        <v>268.78980968000002</v>
+        <v>267.85582829999998</v>
       </c>
       <c r="D119" s="6">
-        <v>62.200233969999999</v>
+        <v>62.570011899999997</v>
       </c>
       <c r="E119" s="6">
-        <v>79.712276410000001</v>
+        <v>82.116285169999998</v>
       </c>
       <c r="F119" s="6"/>
       <c r="G119" s="6">
-        <v>73.748000000000005</v>
+        <v>75.626999999999995</v>
       </c>
       <c r="H119" s="7">
-        <v>776.85753053000008</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:8" x14ac:dyDescent="0.3">
+        <v>784.09988891</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120" s="4">
-        <v>42582</v>
+        <v>42613</v>
       </c>
       <c r="B120" s="6">
-        <v>296.41877958999999</v>
+        <v>292.40721047000005</v>
       </c>
       <c r="C120" s="6">
-        <v>262.94513305000004</v>
+        <v>268.78980968000002</v>
       </c>
       <c r="D120" s="6">
-        <v>61.867888030000003</v>
+        <v>62.200233969999999</v>
       </c>
       <c r="E120" s="6">
-        <v>92.301443069999991</v>
+        <v>79.712276410000001</v>
       </c>
       <c r="F120" s="6"/>
       <c r="G120" s="6">
-        <v>74.64</v>
+        <v>73.748000000000005</v>
       </c>
       <c r="H120" s="7">
-        <v>788.17324373999998</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:8" x14ac:dyDescent="0.3">
+        <v>776.85753053000008</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" s="4">
-        <v>42551</v>
+        <v>42582</v>
       </c>
       <c r="B121" s="6">
-        <v>288.11219460000001</v>
+        <v>296.41877958999999</v>
       </c>
       <c r="C121" s="6">
-        <v>259.95735308000002</v>
+        <v>262.94513305000004</v>
       </c>
       <c r="D121" s="6">
-        <v>64.516802089999999</v>
+        <v>61.867888030000003</v>
       </c>
       <c r="E121" s="6">
-        <v>82.263968359999993</v>
+        <v>92.301443069999991</v>
       </c>
       <c r="F121" s="6"/>
       <c r="G121" s="6">
-        <v>93.463999999999999</v>
+        <v>74.64</v>
       </c>
       <c r="H121" s="7">
-        <v>788.31431813000006</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:8" x14ac:dyDescent="0.3">
+        <v>788.17324373999998</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122" s="4">
-        <v>42521</v>
+        <v>42551</v>
       </c>
       <c r="B122" s="6">
-        <v>353.18434819999999</v>
+        <v>288.11219460000001</v>
       </c>
       <c r="C122" s="6">
-        <v>345.34850394</v>
+        <v>259.95735308000002</v>
       </c>
       <c r="D122" s="6">
-        <v>89.670762299999993</v>
+        <v>64.516802089999999</v>
       </c>
       <c r="E122" s="6">
-        <v>59.223416130000004</v>
+        <v>82.263968359999993</v>
       </c>
       <c r="F122" s="6"/>
       <c r="G122" s="6">
-        <v>93.384</v>
+        <v>93.463999999999999</v>
       </c>
       <c r="H122" s="7">
-        <v>940.81103056999996</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:8" x14ac:dyDescent="0.3">
+        <v>788.31431813000006</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123" s="4">
-        <v>42490</v>
+        <v>42521</v>
       </c>
       <c r="B123" s="6">
-        <v>330.43738027999996</v>
+        <v>353.18434819999999</v>
       </c>
       <c r="C123" s="6">
-        <v>344.61993713999999</v>
+        <v>345.34850394</v>
       </c>
       <c r="D123" s="6">
-        <v>92.841423919999997</v>
+        <v>89.670762299999993</v>
       </c>
       <c r="E123" s="6">
-        <v>64.26934215</v>
+        <v>59.223416130000004</v>
       </c>
       <c r="F123" s="6"/>
       <c r="G123" s="6">
-        <v>95.271000000000001</v>
+        <v>93.384</v>
       </c>
       <c r="H123" s="7">
-        <v>927.43908348999992</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:8" x14ac:dyDescent="0.3">
+        <v>940.81103056999996</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124" s="4">
-        <v>42460</v>
+        <v>42490</v>
       </c>
       <c r="B124" s="6">
-        <v>253.32654633999999</v>
+        <v>330.43738027999996</v>
       </c>
       <c r="C124" s="6">
-        <v>330.97657011000001</v>
+        <v>344.61993713999999</v>
       </c>
       <c r="D124" s="6">
-        <v>78.857776650000005</v>
+        <v>92.841423919999997</v>
       </c>
       <c r="E124" s="6">
-        <v>0</v>
+        <v>64.26934215</v>
       </c>
       <c r="F124" s="6"/>
       <c r="G124" s="6">
-        <v>80.259</v>
+        <v>95.271000000000001</v>
       </c>
       <c r="H124" s="7">
-        <v>743.41989309999997</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:8" x14ac:dyDescent="0.3">
+        <v>927.43908348999992</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" s="4">
-        <v>42429</v>
+        <v>42460</v>
       </c>
       <c r="B125" s="6">
-        <v>230.42158885000001</v>
+        <v>253.32654633999999</v>
       </c>
       <c r="C125" s="6">
-        <v>322.10952773000002</v>
+        <v>330.97657011000001</v>
       </c>
       <c r="D125" s="6">
-        <v>70.313847890000005</v>
+        <v>78.857776650000005</v>
       </c>
       <c r="E125" s="6">
         <v>0</v>
       </c>
       <c r="F125" s="6"/>
       <c r="G125" s="6">
-        <v>71.763000000000005</v>
+        <v>80.259</v>
       </c>
       <c r="H125" s="7">
-        <v>694.60796447000007</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:8" x14ac:dyDescent="0.3">
+        <v>743.41989309999997</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126" s="4">
-        <v>42400</v>
+        <v>42429</v>
       </c>
       <c r="B126" s="6">
-        <v>222.04860890999998</v>
+        <v>230.42158885000001</v>
       </c>
       <c r="C126" s="6">
-        <v>318.47907810000004</v>
+        <v>322.10952773000002</v>
       </c>
       <c r="D126" s="6">
-        <v>69.200207879999994</v>
+        <v>70.313847890000005</v>
       </c>
       <c r="E126" s="6">
         <v>0</v>
       </c>
       <c r="F126" s="6"/>
       <c r="G126" s="6">
-        <v>72.116500000000002</v>
+        <v>71.763000000000005</v>
       </c>
       <c r="H126" s="7">
-        <v>681.84439488999999</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:8" x14ac:dyDescent="0.3">
+        <v>694.60796447000007</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A127" s="4">
-        <v>42369</v>
+        <v>42400</v>
       </c>
       <c r="B127" s="6">
-        <v>241.9853076</v>
+        <v>222.04860890999998</v>
       </c>
       <c r="C127" s="6">
-        <v>320.47527387000002</v>
+        <v>318.47907810000004</v>
       </c>
       <c r="D127" s="6">
-        <v>72.397196530000002</v>
+        <v>69.200207879999994</v>
       </c>
       <c r="E127" s="6">
         <v>0</v>
       </c>
       <c r="F127" s="6"/>
       <c r="G127" s="6">
-        <v>73.283000000000001</v>
+        <v>72.116500000000002</v>
       </c>
       <c r="H127" s="7">
-        <v>708.14077799999995</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:8" x14ac:dyDescent="0.3">
+        <v>681.84439488999999</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A128" s="4">
-        <v>42338</v>
+        <v>42369</v>
       </c>
       <c r="B128" s="6">
-        <v>304.49033800000001</v>
+        <v>241.9853076</v>
       </c>
       <c r="C128" s="6">
-        <v>330.55560641000005</v>
+        <v>320.47527387000002</v>
       </c>
       <c r="D128" s="6">
-        <v>81.389092760000011</v>
+        <v>72.397196530000002</v>
       </c>
       <c r="E128" s="6">
         <v>0</v>
       </c>
       <c r="F128" s="6"/>
       <c r="G128" s="6">
-        <v>81.06</v>
+        <v>73.283000000000001</v>
       </c>
       <c r="H128" s="7">
-        <v>797.49503717000005</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:8" x14ac:dyDescent="0.3">
+        <v>708.14077799999995</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A129" s="4">
-        <v>42308</v>
+        <v>42338</v>
       </c>
       <c r="B129" s="6">
-        <v>390.44930569999997</v>
+        <v>304.49033800000001</v>
       </c>
       <c r="C129" s="6">
-        <v>335.05409393999997</v>
+        <v>330.55560641000005</v>
       </c>
       <c r="D129" s="6">
-        <v>100.25447809000001</v>
+        <v>81.389092760000011</v>
       </c>
       <c r="E129" s="6">
         <v>0</v>
       </c>
       <c r="F129" s="6"/>
       <c r="G129" s="6">
-        <v>84.748000000000005</v>
+        <v>81.06</v>
       </c>
       <c r="H129" s="7">
-        <v>910.50587773000007</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:8" x14ac:dyDescent="0.3">
+        <v>797.49503717000005</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A130" s="4">
-        <v>42277</v>
+        <v>42308</v>
       </c>
       <c r="B130" s="6">
-        <v>360.61494419000002</v>
+        <v>390.44930569999997</v>
       </c>
       <c r="C130" s="6">
-        <v>302.11020897000003</v>
+        <v>335.05409393999997</v>
       </c>
       <c r="D130" s="6">
-        <v>93.105647069999989</v>
+        <v>100.25447809000001</v>
       </c>
       <c r="E130" s="6">
         <v>0</v>
       </c>
       <c r="F130" s="6"/>
       <c r="G130" s="6">
-        <v>81.245000000000005</v>
+        <v>84.748000000000005</v>
       </c>
       <c r="H130" s="7">
-        <v>837.07580023000003</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:8" x14ac:dyDescent="0.3">
+        <v>910.50587773000007</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A131" s="4">
-        <v>42247</v>
+        <v>42277</v>
       </c>
       <c r="B131" s="6">
-        <v>423.76911891000003</v>
+        <v>360.61494419000002</v>
       </c>
       <c r="C131" s="6">
-        <v>311.45600741999999</v>
+        <v>302.11020897000003</v>
       </c>
       <c r="D131" s="6">
-        <v>101.81682116</v>
+        <v>93.105647069999989</v>
       </c>
       <c r="E131" s="6">
         <v>0</v>
       </c>
       <c r="F131" s="6"/>
       <c r="G131" s="6">
-        <v>86.834999999999994</v>
+        <v>81.245000000000005</v>
       </c>
       <c r="H131" s="7">
-        <v>923.87694749000002</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:8" x14ac:dyDescent="0.3">
+        <v>837.07580023000003</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A132" s="4">
-        <v>42216</v>
+        <v>42247</v>
       </c>
       <c r="B132" s="6">
-        <v>460.88735333999995</v>
+        <v>423.76911891000003</v>
       </c>
       <c r="C132" s="6">
-        <v>345.67584375000001</v>
+        <v>311.45600741999999</v>
       </c>
       <c r="D132" s="6">
-        <v>111.89470107</v>
+        <v>101.81682116</v>
       </c>
       <c r="E132" s="6">
         <v>0</v>
       </c>
       <c r="F132" s="6"/>
       <c r="G132" s="6">
-        <v>90.198999999999998</v>
+        <v>86.834999999999994</v>
       </c>
       <c r="H132" s="7">
-        <v>1008.6568981599999</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:8" x14ac:dyDescent="0.3">
+        <v>923.87694749000002</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A133" s="4">
-        <v>42185</v>
+        <v>42216</v>
       </c>
       <c r="B133" s="6">
-        <v>520.85665326000003</v>
+        <v>460.88735333999995</v>
       </c>
       <c r="C133" s="6">
-        <v>316.38237004000001</v>
+        <v>345.67584375000001</v>
       </c>
       <c r="D133" s="6">
-        <v>121.6242721</v>
+        <v>111.89470107</v>
       </c>
       <c r="E133" s="6">
         <v>0</v>
       </c>
       <c r="F133" s="6"/>
       <c r="G133" s="6">
-        <v>100.312</v>
+        <v>90.198999999999998</v>
       </c>
       <c r="H133" s="7">
-        <v>1059.1752953999999</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1008.6568981599999</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A134" s="4">
-        <v>42155</v>
+        <v>42185</v>
       </c>
       <c r="B134" s="6">
-        <v>561.96625052000002</v>
+        <v>520.85665326000003</v>
       </c>
       <c r="C134" s="6">
-        <v>349.52142441000001</v>
+        <v>316.38237004000001</v>
       </c>
       <c r="D134" s="6">
-        <v>135.45715876</v>
+        <v>121.6242721</v>
       </c>
       <c r="E134" s="6">
         <v>0</v>
       </c>
       <c r="F134" s="6"/>
       <c r="G134" s="6">
-        <v>104.373</v>
+        <v>100.312</v>
       </c>
       <c r="H134" s="7">
-        <v>1151.31783369</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1059.1752953999999</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A135" s="4">
-        <v>42124</v>
+        <v>42155</v>
       </c>
       <c r="B135" s="6">
-        <v>598.19582373000003</v>
+        <v>561.96625052000002</v>
       </c>
       <c r="C135" s="6">
-        <v>362.38565038000002</v>
+        <v>349.52142441000001</v>
       </c>
       <c r="D135" s="6">
-        <v>137.35452946000001</v>
+        <v>135.45715876</v>
       </c>
       <c r="E135" s="6">
         <v>0</v>
       </c>
       <c r="F135" s="6"/>
       <c r="G135" s="6">
-        <v>108.792</v>
+        <v>104.373</v>
       </c>
       <c r="H135" s="7">
-        <v>1206.7280035699998</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1151.31783369</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A136" s="4">
-        <v>42094</v>
+        <v>42124</v>
       </c>
       <c r="B136" s="6">
-        <v>554.53319705999991</v>
+        <v>598.19582373000003</v>
       </c>
       <c r="C136" s="6">
-        <v>340.72149641999999</v>
+        <v>362.38565038000002</v>
       </c>
       <c r="D136" s="6">
-        <v>129.72922192999999</v>
+        <v>137.35452946000001</v>
       </c>
       <c r="E136" s="6">
         <v>0</v>
       </c>
       <c r="F136" s="6"/>
       <c r="G136" s="6">
-        <v>97.641000000000005</v>
+        <v>108.792</v>
       </c>
       <c r="H136" s="7">
-        <v>1122.6249154100001</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1206.7280035699998</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A137" s="4">
-        <v>42063</v>
+        <v>42094</v>
       </c>
       <c r="B137" s="6">
-        <v>655.43159935000006</v>
+        <v>554.53319705999991</v>
       </c>
       <c r="C137" s="6">
-        <v>356.62175400000001</v>
+        <v>340.72149641999999</v>
       </c>
       <c r="D137" s="6">
-        <v>141.86387984999999</v>
+        <v>129.72922192999999</v>
       </c>
       <c r="E137" s="6">
         <v>0</v>
       </c>
       <c r="F137" s="6"/>
       <c r="G137" s="6">
-        <v>97.459000000000003</v>
+        <v>97.641000000000005</v>
       </c>
       <c r="H137" s="7">
-        <v>1251.3762332000001</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1122.6249154100001</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A138" s="4">
-        <v>42035</v>
+        <v>42063</v>
       </c>
       <c r="B138" s="6">
-        <v>620.26526913999999</v>
+        <v>655.43159935000006</v>
       </c>
       <c r="C138" s="6">
-        <v>334.97840995000001</v>
+        <v>356.62175400000001</v>
       </c>
       <c r="D138" s="6">
-        <v>133.27389056000001</v>
+        <v>141.86387984999999</v>
       </c>
       <c r="E138" s="6">
         <v>0</v>
       </c>
       <c r="F138" s="6"/>
       <c r="G138" s="6">
-        <v>75.837000000000003</v>
+        <v>97.459000000000003</v>
       </c>
       <c r="H138" s="7">
-        <v>1164.3545696499998</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1251.3762332000001</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A139" s="4">
-        <v>42004</v>
+        <v>42035</v>
       </c>
       <c r="B139" s="6">
-        <v>644.56085900000005</v>
+        <v>620.26526913999999</v>
       </c>
       <c r="C139" s="6">
-        <v>287.62826175999999</v>
+        <v>334.97840995000001</v>
       </c>
       <c r="D139" s="6">
-        <v>135.64105122999999</v>
+        <v>133.27389056000001</v>
       </c>
       <c r="E139" s="6">
         <v>0</v>
       </c>
       <c r="F139" s="6"/>
       <c r="G139" s="6">
-        <v>56.3</v>
+        <v>75.837000000000003</v>
       </c>
       <c r="H139" s="7">
-        <v>1124.13017199</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1164.3545696499998</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A140" s="4">
-        <v>41973</v>
+        <v>42004</v>
       </c>
       <c r="B140" s="6">
-        <v>693.98970832000009</v>
+        <v>644.56085900000005</v>
       </c>
       <c r="C140" s="6">
-        <v>317.08398165</v>
+        <v>287.62826175999999</v>
       </c>
       <c r="D140" s="6">
-        <v>146.48474804</v>
+        <v>135.64105122999999</v>
       </c>
       <c r="E140" s="6">
         <v>0</v>
       </c>
       <c r="F140" s="6"/>
       <c r="G140" s="6">
-        <v>59.704000000000001</v>
+        <v>56.3</v>
       </c>
       <c r="H140" s="7">
-        <v>1217.2624380100001</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1124.13017199</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A141" s="4">
-        <v>41943</v>
+        <v>41973</v>
       </c>
       <c r="B141" s="6">
-        <v>725.50475036</v>
+        <v>693.98970832000009</v>
       </c>
       <c r="C141" s="6">
-        <v>324.65544345999996</v>
+        <v>317.08398165</v>
       </c>
       <c r="D141" s="6">
-        <v>153.53734568000002</v>
+        <v>146.48474804</v>
       </c>
       <c r="E141" s="6">
         <v>0</v>
       </c>
       <c r="F141" s="6"/>
       <c r="G141" s="6">
-        <v>60.7</v>
+        <v>59.704000000000001</v>
       </c>
       <c r="H141" s="7">
-        <v>1264.3975395</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1217.2624380100001</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A142" s="4">
-        <v>41912</v>
+        <v>41943</v>
       </c>
       <c r="B142" s="6">
-        <v>817.09449909</v>
+        <v>725.50475036</v>
       </c>
       <c r="C142" s="6">
-        <v>303.89614702999995</v>
+        <v>324.65544345999996</v>
       </c>
       <c r="D142" s="6">
-        <v>162.65038715</v>
+        <v>153.53734568000002</v>
       </c>
       <c r="E142" s="6">
         <v>0</v>
       </c>
       <c r="F142" s="6"/>
       <c r="G142" s="6">
-        <v>62.2</v>
+        <v>60.7</v>
       </c>
       <c r="H142" s="7">
-        <v>1345.84103327</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1264.3975395</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A143" s="4">
-        <v>41882</v>
+        <v>41912</v>
       </c>
       <c r="B143" s="6">
-        <v>892.83703046000005</v>
+        <v>817.09449909</v>
       </c>
       <c r="C143" s="6">
-        <v>316.46108095</v>
+        <v>303.89614702999995</v>
       </c>
       <c r="D143" s="6">
-        <v>175.57640259999999</v>
+        <v>162.65038715</v>
       </c>
       <c r="E143" s="6">
         <v>0</v>
       </c>
       <c r="F143" s="6"/>
       <c r="G143" s="6">
-        <v>63.247999999999998</v>
+        <v>62.2</v>
       </c>
       <c r="H143" s="7">
-        <v>1448.12251401</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1345.84103327</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A144" s="4">
-        <v>41851</v>
+        <v>41882</v>
       </c>
       <c r="B144" s="6">
-        <v>912.70657821999998</v>
+        <v>892.83703046000005</v>
       </c>
       <c r="C144" s="6">
-        <v>319.46493443999998</v>
+        <v>316.46108095</v>
       </c>
       <c r="D144" s="6">
-        <v>173.07235763</v>
+        <v>175.57640259999999</v>
       </c>
       <c r="E144" s="6">
         <v>0</v>
       </c>
       <c r="F144" s="6"/>
       <c r="G144" s="6">
-        <v>62.311</v>
+        <v>63.247999999999998</v>
       </c>
       <c r="H144" s="7">
-        <v>1467.5548702900001</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1448.12251401</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A145" s="4">
-        <v>41820</v>
+        <v>41851</v>
       </c>
       <c r="B145" s="6">
-        <v>942.26943158000006</v>
+        <v>912.70657821999998</v>
       </c>
       <c r="C145" s="6">
-        <v>305.54044658999999</v>
+        <v>319.46493443999998</v>
       </c>
       <c r="D145" s="6">
-        <v>177.00506356</v>
+        <v>173.07235763</v>
       </c>
       <c r="E145" s="6">
         <v>0</v>
       </c>
       <c r="F145" s="6"/>
       <c r="G145" s="6">
-        <v>61.073999999999998</v>
+        <v>62.311</v>
       </c>
       <c r="H145" s="7">
-        <v>1485.8889417299999</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1467.5548702900001</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A146" s="4">
-        <v>41790</v>
+        <v>41820</v>
       </c>
       <c r="B146" s="6">
-        <v>938.58249983000007</v>
+        <v>942.26943158000006</v>
       </c>
       <c r="C146" s="6">
-        <v>302.97916019000002</v>
+        <v>305.54044658999999</v>
       </c>
       <c r="D146" s="6">
-        <v>181.59038484000001</v>
+        <v>177.00506356</v>
       </c>
       <c r="E146" s="6">
         <v>0</v>
       </c>
       <c r="F146" s="6"/>
       <c r="G146" s="6">
-        <v>63.252000000000002</v>
+        <v>61.073999999999998</v>
       </c>
       <c r="H146" s="7">
-        <v>1486.4040448599999</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1485.8889417299999</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A147" s="4">
-        <v>41759</v>
+        <v>41790</v>
       </c>
       <c r="B147" s="6">
-        <v>922.43800367999995</v>
+        <v>938.58249983000007</v>
       </c>
       <c r="C147" s="6">
-        <v>300.17492172999999</v>
+        <v>302.97916019000002</v>
       </c>
       <c r="D147" s="6">
-        <v>178.59529381999999</v>
+        <v>181.59038484000001</v>
       </c>
       <c r="E147" s="6">
         <v>0</v>
       </c>
       <c r="F147" s="6"/>
       <c r="G147" s="6">
-        <v>63.433999999999997</v>
+        <v>63.252000000000002</v>
       </c>
       <c r="H147" s="7">
-        <v>1464.6422192299997</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1486.4040448599999</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A148" s="4">
-        <v>41729</v>
+        <v>41759</v>
       </c>
       <c r="B148" s="6">
-        <v>887.99830026999996</v>
+        <v>922.43800367999995</v>
       </c>
       <c r="C148" s="6">
-        <v>297.83430291000002</v>
+        <v>300.17492172999999</v>
       </c>
       <c r="D148" s="6">
-        <v>173.29012871</v>
+        <v>178.59529381999999</v>
       </c>
       <c r="E148" s="6">
         <v>0</v>
       </c>
       <c r="F148" s="6"/>
       <c r="G148" s="6">
-        <v>62.594000000000001</v>
+        <v>63.433999999999997</v>
       </c>
       <c r="H148" s="7">
-        <v>1421.7167318900001</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1464.6422192299997</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A149" s="4">
-        <v>41698</v>
+        <v>41729</v>
       </c>
       <c r="B149" s="6">
-        <v>944.80168299000002</v>
+        <v>887.99830026999996</v>
       </c>
       <c r="C149" s="6">
-        <v>333.48493529000001</v>
+        <v>297.83430291000002</v>
       </c>
       <c r="D149" s="6">
-        <v>173.65035354</v>
+        <v>173.29012871</v>
       </c>
       <c r="E149" s="6">
         <v>0</v>
       </c>
       <c r="F149" s="6"/>
       <c r="G149" s="6">
-        <v>63.405000000000001</v>
+        <v>62.594000000000001</v>
       </c>
       <c r="H149" s="7">
-        <v>1515.34197182</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1421.7167318900001</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A150" s="4">
-        <v>41670</v>
+        <v>41698</v>
       </c>
       <c r="B150" s="6">
-        <v>900.45591211999999</v>
+        <v>944.80168299000002</v>
       </c>
       <c r="C150" s="6">
-        <v>325.37404314999998</v>
+        <v>333.48493529000001</v>
       </c>
       <c r="D150" s="6">
-        <v>166.89143862</v>
+        <v>173.65035354</v>
       </c>
       <c r="E150" s="6">
         <v>0</v>
       </c>
       <c r="F150" s="6"/>
       <c r="G150" s="6">
-        <v>61.787999999999997</v>
+        <v>63.405000000000001</v>
       </c>
       <c r="H150" s="7">
-        <v>1454.50939389</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1515.34197182</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A151" s="4">
-        <v>41639</v>
+        <v>41670</v>
       </c>
       <c r="B151" s="6">
-        <v>894.13556009000001</v>
+        <v>900.45591211999999</v>
       </c>
       <c r="C151" s="6">
-        <v>347.23463202999994</v>
+        <v>325.37404314999998</v>
       </c>
       <c r="D151" s="6">
-        <v>171.69580640000001</v>
+        <v>166.89143862</v>
       </c>
       <c r="E151" s="6">
         <v>0</v>
       </c>
       <c r="F151" s="6"/>
       <c r="G151" s="6">
-        <v>60.387</v>
+        <v>61.787999999999997</v>
       </c>
       <c r="H151" s="7">
-        <v>1473.4529985199999</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1454.50939389</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A152" s="4">
-        <v>41608</v>
+        <v>41639</v>
       </c>
       <c r="B152" s="6">
-        <v>1006.88288662</v>
+        <v>894.13556009000001</v>
       </c>
       <c r="C152" s="6">
-        <v>345.23986517000003</v>
+        <v>347.23463202999994</v>
       </c>
       <c r="D152" s="6">
-        <v>171.90540943000002</v>
+        <v>171.69580640000001</v>
       </c>
       <c r="E152" s="6">
         <v>0</v>
       </c>
       <c r="F152" s="6"/>
       <c r="G152" s="6">
-        <v>60.64</v>
+        <v>60.387</v>
       </c>
       <c r="H152" s="7">
-        <v>1584.66816122</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1473.4529985199999</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A153" s="4">
-        <v>41578</v>
+        <v>41608</v>
       </c>
       <c r="B153" s="6">
-        <v>1051.42158561</v>
+        <v>1006.88288662</v>
       </c>
       <c r="C153" s="6">
-        <v>349.75354256999998</v>
+        <v>345.23986517000003</v>
       </c>
       <c r="D153" s="6">
-        <v>178.29626832</v>
+        <v>171.90540943000002</v>
       </c>
       <c r="E153" s="6">
         <v>0</v>
       </c>
       <c r="F153" s="6"/>
       <c r="G153" s="6">
-        <v>61.86</v>
+        <v>60.64</v>
       </c>
       <c r="H153" s="7">
-        <v>1641.3313965</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1584.66816122</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A154" s="4">
-        <v>41547</v>
+        <v>41578</v>
       </c>
       <c r="B154" s="6">
-        <v>1018.6280726799999</v>
+        <v>1051.42158561</v>
       </c>
       <c r="C154" s="6">
-        <v>339.10339696</v>
+        <v>349.75354256999998</v>
       </c>
       <c r="D154" s="6">
-        <v>177.13008253999999</v>
+        <v>178.29626832</v>
       </c>
       <c r="E154" s="6">
         <v>0</v>
       </c>
       <c r="F154" s="6"/>
       <c r="G154" s="6">
-        <v>60.66</v>
+        <v>61.86</v>
       </c>
       <c r="H154" s="7">
-        <v>1595.5215521799998</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1641.3313965</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A155" s="4">
-        <v>41517</v>
+        <v>41547</v>
       </c>
       <c r="B155" s="6">
-        <v>1049.1648260700001</v>
+        <v>1018.6280726799999</v>
       </c>
       <c r="C155" s="6">
-        <v>351.04692054000003</v>
+        <v>339.10339696</v>
       </c>
       <c r="D155" s="6">
-        <v>188.39447905</v>
+        <v>177.13008253999999</v>
       </c>
       <c r="E155" s="6">
         <v>0</v>
       </c>
       <c r="F155" s="6"/>
       <c r="G155" s="6">
-        <v>60.817999999999998</v>
+        <v>60.66</v>
       </c>
       <c r="H155" s="7">
-        <v>1649.42422566</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1595.5215521799998</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A156" s="4">
-        <v>41486</v>
+        <v>41517</v>
       </c>
       <c r="B156" s="6">
-        <v>1045.1844549899999</v>
+        <v>1049.1648260700001</v>
       </c>
       <c r="C156" s="6">
-        <v>375.58946426</v>
+        <v>351.04692054000003</v>
       </c>
       <c r="D156" s="6">
-        <v>189.84613322000001</v>
+        <v>188.39447905</v>
       </c>
       <c r="E156" s="6">
         <v>0</v>
       </c>
       <c r="F156" s="6"/>
       <c r="G156" s="6">
-        <v>61.042000000000002</v>
+        <v>60.817999999999998</v>
       </c>
       <c r="H156" s="7">
-        <v>1671.6620524699999</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1649.42422566</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A157" s="4">
-        <v>41455</v>
+        <v>41486</v>
       </c>
       <c r="B157" s="6">
-        <v>974.79459128999997</v>
+        <v>1045.1844549899999</v>
       </c>
       <c r="C157" s="6">
-        <v>378.62824405000003</v>
+        <v>375.58946426</v>
       </c>
       <c r="D157" s="6">
-        <v>185.97480747999998</v>
+        <v>189.84613322000001</v>
       </c>
       <c r="E157" s="6">
         <v>0</v>
       </c>
       <c r="F157" s="6"/>
       <c r="G157" s="6">
-        <v>59.478999999999999</v>
+        <v>61.042000000000002</v>
       </c>
       <c r="H157" s="7">
-        <v>1598.8766428199999</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1671.6620524699999</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A158" s="4">
-        <v>41425</v>
+        <v>41455</v>
       </c>
       <c r="B158" s="6">
-        <v>1064.4960474500001</v>
+        <v>974.79459128999997</v>
       </c>
       <c r="C158" s="6">
-        <v>413.90579875999998</v>
+        <v>378.62824405000003</v>
       </c>
       <c r="D158" s="6">
-        <v>203.39906059</v>
+        <v>185.97480747999998</v>
       </c>
       <c r="E158" s="6">
         <v>0</v>
       </c>
       <c r="F158" s="6"/>
       <c r="G158" s="6">
-        <v>63.250999999999998</v>
+        <v>59.478999999999999</v>
       </c>
       <c r="H158" s="7">
-        <v>1745.0519067999999</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1598.8766428199999</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A159" s="4">
-        <v>41394</v>
+        <v>41425</v>
       </c>
       <c r="B159" s="6">
-        <v>1053.0218952800001</v>
+        <v>1064.4960474500001</v>
       </c>
       <c r="C159" s="6">
-        <v>399.25415767000004</v>
+        <v>413.90579875999998</v>
       </c>
       <c r="D159" s="6">
-        <v>204.64796962</v>
+        <v>203.39906059</v>
       </c>
       <c r="E159" s="6">
         <v>0</v>
       </c>
       <c r="F159" s="6"/>
       <c r="G159" s="6">
-        <v>62.917000000000002</v>
+        <v>63.250999999999998</v>
       </c>
       <c r="H159" s="7">
-        <v>1719.8410225700002</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1745.0519067999999</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A160" s="4">
-        <v>41364</v>
+        <v>41394</v>
       </c>
       <c r="B160" s="6">
-        <v>1083.6063307899999</v>
+        <v>1053.0218952800001</v>
       </c>
       <c r="C160" s="6">
-        <v>390.50748486000003</v>
+        <v>399.25415767000004</v>
       </c>
       <c r="D160" s="6">
-        <v>208.78947563999998</v>
+        <v>204.64796962</v>
       </c>
       <c r="E160" s="6">
         <v>0</v>
       </c>
       <c r="F160" s="6"/>
       <c r="G160" s="6">
-        <v>63.527000000000001</v>
+        <v>62.917000000000002</v>
       </c>
       <c r="H160" s="7">
-        <v>1746.43029129</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1719.8410225700002</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A161" s="4">
-        <v>41333</v>
+        <v>41364</v>
       </c>
       <c r="B161" s="6">
-        <v>1096.9277648599998</v>
+        <v>1083.6063307899999</v>
       </c>
       <c r="C161" s="6">
-        <v>392.08129244999998</v>
+        <v>390.50748486000003</v>
       </c>
       <c r="D161" s="6">
-        <v>206.86651762</v>
+        <v>208.78947563999998</v>
       </c>
       <c r="E161" s="6">
         <v>0</v>
       </c>
       <c r="F161" s="6"/>
       <c r="G161" s="6">
-        <v>61.835000000000001</v>
+        <v>63.527000000000001</v>
       </c>
       <c r="H161" s="7">
-        <v>1757.7105749299999</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1746.43029129</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A162" s="4">
-        <v>41305</v>
+        <v>41333</v>
       </c>
       <c r="B162" s="6">
-        <v>1177.0223890899999</v>
+        <v>1096.9277648599998</v>
       </c>
       <c r="C162" s="6">
-        <v>404.87584577999996</v>
+        <v>392.08129244999998</v>
       </c>
       <c r="D162" s="6">
-        <v>211.32644790999998</v>
+        <v>206.86651762</v>
       </c>
       <c r="E162" s="6">
         <v>0</v>
       </c>
       <c r="F162" s="6"/>
       <c r="G162" s="6">
-        <v>63.223999999999997</v>
+        <v>61.835000000000001</v>
       </c>
       <c r="H162" s="7">
-        <v>1856.4486827799999</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1757.7105749299999</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A163" s="4">
-        <v>41274</v>
+        <v>41305</v>
       </c>
       <c r="B163" s="6">
-        <v>1079.5236591800001</v>
+        <v>1177.0223890899999</v>
       </c>
       <c r="C163" s="6">
-        <v>388.47166770999996</v>
+        <v>404.87584577999996</v>
       </c>
       <c r="D163" s="6">
-        <v>208.53980663999999</v>
+        <v>211.32644790999998</v>
       </c>
       <c r="E163" s="6">
         <v>0</v>
       </c>
       <c r="F163" s="6"/>
       <c r="G163" s="6">
-        <v>61.017000000000003</v>
+        <v>63.223999999999997</v>
       </c>
       <c r="H163" s="7">
-        <v>1737.5521335300002</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1856.4486827799999</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A164" s="4">
-        <v>41243</v>
+        <v>41274</v>
       </c>
       <c r="B164" s="6">
-        <v>1075.9318326500002</v>
+        <v>1079.5236591800001</v>
       </c>
       <c r="C164" s="6">
-        <v>385.21165443000001</v>
+        <v>388.47166770999996</v>
       </c>
       <c r="D164" s="6">
-        <v>206.45128468999999</v>
+        <v>208.53980663999999</v>
       </c>
       <c r="E164" s="6">
         <v>0</v>
       </c>
       <c r="F164" s="6"/>
       <c r="G164" s="6">
-        <v>63.76</v>
+        <v>61.017000000000003</v>
       </c>
       <c r="H164" s="7">
-        <v>1731.3547717700003</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1737.5521335300002</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A165" s="4">
-        <v>41213</v>
+        <v>41243</v>
       </c>
       <c r="B165" s="6">
-        <v>1110.6197917100001</v>
+        <v>1075.9318326500002</v>
       </c>
       <c r="C165" s="6">
-        <v>382.93992407999997</v>
+        <v>385.21165443000001</v>
       </c>
       <c r="D165" s="6">
-        <v>208.68419878999998</v>
+        <v>206.45128468999999</v>
       </c>
       <c r="E165" s="6">
         <v>0</v>
       </c>
       <c r="F165" s="6"/>
       <c r="G165" s="6">
-        <v>62.76</v>
+        <v>63.76</v>
       </c>
       <c r="H165" s="7">
-        <v>1765.0039145799999</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1731.3547717700003</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A166" s="4">
-        <v>41182</v>
+        <v>41213</v>
       </c>
       <c r="B166" s="6">
-        <v>1100.3356736600001</v>
+        <v>1110.6197917100001</v>
       </c>
       <c r="C166" s="6">
-        <v>372.47556458999998</v>
+        <v>382.93992407999997</v>
       </c>
       <c r="D166" s="6">
-        <v>210.26885605000001</v>
+        <v>208.68419878999998</v>
       </c>
       <c r="E166" s="6">
         <v>0</v>
       </c>
       <c r="F166" s="6"/>
       <c r="G166" s="6">
-        <v>61.496000000000002</v>
+        <v>62.76</v>
       </c>
       <c r="H166" s="7">
-        <v>1744.5760943</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1765.0039145799999</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A167" s="4">
-        <v>41152</v>
+        <v>41182</v>
       </c>
       <c r="B167" s="6">
-        <v>1099.1882067700001</v>
+        <v>1100.3356736600001</v>
       </c>
       <c r="C167" s="6">
-        <v>357.93984091000004</v>
+        <v>372.47556458999998</v>
       </c>
       <c r="D167" s="6">
-        <v>201.21966519</v>
+        <v>210.26885605000001</v>
       </c>
       <c r="E167" s="6">
         <v>0</v>
       </c>
       <c r="F167" s="6"/>
       <c r="G167" s="6">
-        <v>58.593000000000004</v>
+        <v>61.496000000000002</v>
       </c>
       <c r="H167" s="7">
-        <v>1716.9407128700002</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1744.5760943</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A168" s="4">
-        <v>41121</v>
+        <v>41152</v>
       </c>
       <c r="B168" s="6">
-        <v>1041.3314514400001</v>
+        <v>1099.1882067700001</v>
       </c>
       <c r="C168" s="6">
-        <v>347.12974300000002</v>
+        <v>357.93984091000004</v>
       </c>
       <c r="D168" s="6">
-        <v>192.47526198</v>
+        <v>201.21966519</v>
       </c>
       <c r="E168" s="6">
         <v>0</v>
       </c>
       <c r="F168" s="6"/>
       <c r="G168" s="6">
-        <v>55.690199999999997</v>
+        <v>58.593000000000004</v>
       </c>
       <c r="H168" s="7">
-        <v>1636.62665642</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1716.9407128700002</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A169" s="4">
-        <v>41090</v>
+        <v>41121</v>
       </c>
       <c r="B169" s="6">
-        <v>997.49096021000003</v>
+        <v>1041.3314514400001</v>
       </c>
       <c r="C169" s="6">
-        <v>333.37235043999999</v>
+        <v>347.12974300000002</v>
       </c>
       <c r="D169" s="6">
-        <v>183.63535739</v>
+        <v>192.47526198</v>
       </c>
       <c r="E169" s="6">
         <v>0</v>
       </c>
       <c r="F169" s="6"/>
       <c r="G169" s="6">
-        <v>51.892000000000003</v>
+        <v>55.690199999999997</v>
       </c>
       <c r="H169" s="7">
-        <v>1566.39066804</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1636.62665642</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A170" s="4">
-        <v>41060</v>
+        <v>41090</v>
       </c>
       <c r="B170" s="6">
-        <v>1020.74620937</v>
+        <v>997.49096021000003</v>
       </c>
       <c r="C170" s="6">
-        <v>337.47027094999999</v>
+        <v>333.37235043999999</v>
       </c>
       <c r="D170" s="6">
-        <v>182.67460116999999</v>
+        <v>183.63535739</v>
       </c>
       <c r="E170" s="6">
         <v>0</v>
       </c>
       <c r="F170" s="6"/>
       <c r="G170" s="6">
-        <v>58.8</v>
+        <v>51.892000000000003</v>
       </c>
       <c r="H170" s="7">
-        <v>1599.69108149</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1566.39066804</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A171" s="4">
-        <v>41029</v>
+        <v>41060</v>
       </c>
       <c r="B171" s="6">
-        <v>1183.69220275</v>
+        <v>1020.74620937</v>
       </c>
       <c r="C171" s="6">
-        <v>371.52630843999998</v>
+        <v>337.47027094999999</v>
       </c>
       <c r="D171" s="6">
-        <v>198.13354525</v>
+        <v>182.67460116999999</v>
       </c>
       <c r="E171" s="6">
         <v>0</v>
       </c>
       <c r="F171" s="6"/>
       <c r="G171" s="6">
-        <v>63.45</v>
+        <v>58.8</v>
       </c>
       <c r="H171" s="7">
-        <v>1816.8020564400001</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1599.69108149</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A172" s="4">
-        <v>40999</v>
+        <v>41029</v>
       </c>
       <c r="B172" s="6">
-        <v>1207.31008247</v>
+        <v>1183.69220275</v>
       </c>
       <c r="C172" s="6">
-        <v>368.09870420999999</v>
+        <v>371.52630843999998</v>
       </c>
       <c r="D172" s="6">
-        <v>201.16222166999998</v>
+        <v>198.13354525</v>
       </c>
       <c r="E172" s="6">
         <v>0</v>
       </c>
       <c r="F172" s="6"/>
       <c r="G172" s="6">
-        <v>63.65</v>
+        <v>63.45</v>
       </c>
       <c r="H172" s="7">
-        <v>1840.2210083500001</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1816.8020564400001</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A173" s="4">
-        <v>40968</v>
+        <v>40999</v>
       </c>
       <c r="B173" s="6">
-        <v>1291.9029051</v>
+        <v>1207.31008247</v>
       </c>
       <c r="C173" s="6">
-        <v>359.17622662999997</v>
+        <v>368.09870420999999</v>
       </c>
       <c r="D173" s="6">
-        <v>206.97053391</v>
+        <v>201.16222166999998</v>
       </c>
       <c r="E173" s="6">
         <v>0</v>
       </c>
       <c r="F173" s="6"/>
       <c r="G173" s="6">
-        <v>65.441000000000003</v>
+        <v>63.65</v>
       </c>
       <c r="H173" s="7">
-        <v>1923.4906656400001</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1840.2210083500001</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A174" s="4">
-        <v>40939</v>
+        <v>40968</v>
       </c>
       <c r="B174" s="6">
-        <v>1223.3492305</v>
+        <v>1291.9029051</v>
       </c>
       <c r="C174" s="6">
-        <v>347.78104327</v>
+        <v>359.17622662999997</v>
       </c>
       <c r="D174" s="6">
-        <v>199.13349159999999</v>
+        <v>206.97053391</v>
       </c>
       <c r="E174" s="6">
         <v>0</v>
       </c>
       <c r="F174" s="6"/>
       <c r="G174" s="6">
-        <v>63.634</v>
+        <v>65.441000000000003</v>
       </c>
       <c r="H174" s="7">
-        <v>1833.8977653699999</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1923.4906656400001</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A175" s="4">
-        <v>40908</v>
+        <v>40939</v>
       </c>
       <c r="B175" s="6">
-        <v>1083.74700224</v>
+        <v>1223.3492305</v>
       </c>
       <c r="C175" s="6">
-        <v>327.09709502999999</v>
+        <v>347.78104327</v>
       </c>
       <c r="D175" s="6">
-        <v>184.81035688999998</v>
+        <v>199.13349159999999</v>
       </c>
       <c r="E175" s="6">
         <v>0</v>
       </c>
       <c r="F175" s="6"/>
       <c r="G175" s="6">
-        <v>60.957000000000001</v>
+        <v>63.634</v>
       </c>
       <c r="H175" s="7">
-        <v>1656.6114541599998</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1833.8977653699999</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A176" s="4">
-        <v>40877</v>
+        <v>40908</v>
       </c>
       <c r="B176" s="6">
-        <v>1215.5229479500001</v>
+        <v>1083.74700224</v>
       </c>
       <c r="C176" s="6">
-        <v>343.30474216000005</v>
+        <v>327.09709502999999</v>
       </c>
       <c r="D176" s="6">
-        <v>197.04752068000002</v>
+        <v>184.81035688999998</v>
       </c>
       <c r="E176" s="6">
         <v>0</v>
       </c>
       <c r="F176" s="6"/>
       <c r="G176" s="6">
-        <v>62.384999999999998</v>
+        <v>60.957000000000001</v>
       </c>
       <c r="H176" s="7">
-        <v>1818.2602107900002</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1656.6114541599998</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A177" s="4">
-        <v>40847</v>
+        <v>40877</v>
       </c>
       <c r="B177" s="6">
-        <v>1248.9317360699999</v>
+        <v>1215.5229479500001</v>
       </c>
       <c r="C177" s="6">
-        <v>355.10461617999999</v>
+        <v>343.30474216000005</v>
       </c>
       <c r="D177" s="6">
-        <v>199.00208144999999</v>
+        <v>197.04752068000002</v>
       </c>
       <c r="E177" s="6">
         <v>0</v>
       </c>
       <c r="F177" s="6"/>
       <c r="G177" s="6">
-        <v>64.436199999999999</v>
+        <v>62.384999999999998</v>
       </c>
       <c r="H177" s="7">
-        <v>1867.4746337000001</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1818.2602107900002</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A178" s="4">
-        <v>40816</v>
+        <v>40847</v>
       </c>
       <c r="B178" s="6">
-        <v>1114.3375189100002</v>
+        <v>1248.9317360699999</v>
       </c>
       <c r="C178" s="6">
-        <v>341.17080679000003</v>
+        <v>355.10461617999999</v>
       </c>
       <c r="D178" s="6">
-        <v>182.83271159999998</v>
+        <v>199.00208144999999</v>
       </c>
       <c r="E178" s="6">
         <v>0</v>
       </c>
       <c r="F178" s="6"/>
       <c r="G178" s="6">
-        <v>62.116</v>
+        <v>64.436199999999999</v>
       </c>
       <c r="H178" s="7">
-        <v>1700.4570372999999</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1867.4746337000001</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A179" s="4">
-        <v>40786</v>
+        <v>40816</v>
       </c>
       <c r="B179" s="6">
-        <v>1316.7384670199999</v>
+        <v>1114.3375189100002</v>
       </c>
       <c r="C179" s="6">
-        <v>372.86392192</v>
+        <v>341.17080679000003</v>
       </c>
       <c r="D179" s="6">
-        <v>209.19717331000001</v>
+        <v>182.83271159999998</v>
       </c>
       <c r="E179" s="6">
         <v>0</v>
       </c>
       <c r="F179" s="6"/>
       <c r="G179" s="6">
-        <v>67.95</v>
+        <v>62.116</v>
       </c>
       <c r="H179" s="7">
-        <v>1966.7495622500001</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1700.4570372999999</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A180" s="4">
-        <v>40755</v>
+        <v>40786</v>
       </c>
       <c r="B180" s="6">
-        <v>1403.00869392</v>
+        <v>1316.7384670199999</v>
       </c>
       <c r="C180" s="6">
-        <v>397.82013599999999</v>
+        <v>372.86392192</v>
       </c>
       <c r="D180" s="6">
-        <v>217.81732458000002</v>
+        <v>209.19717331000001</v>
       </c>
       <c r="E180" s="6">
         <v>0</v>
       </c>
       <c r="F180" s="6"/>
       <c r="G180" s="6">
-        <v>69.995000000000005</v>
+        <v>67.95</v>
       </c>
       <c r="H180" s="7">
-        <v>2088.6411545000001</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1966.7495622500001</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A181" s="4">
-        <v>40724</v>
+        <v>40755</v>
       </c>
       <c r="B181" s="6">
-        <v>1346.14436355</v>
+        <v>1403.00869392</v>
       </c>
       <c r="C181" s="6">
-        <v>379.69909181999998</v>
+        <v>397.82013599999999</v>
       </c>
       <c r="D181" s="6">
-        <v>211.18561043</v>
+        <v>217.81732458000002</v>
       </c>
       <c r="E181" s="6">
         <v>0</v>
       </c>
       <c r="F181" s="6"/>
       <c r="G181" s="6">
-        <v>68.492000000000004</v>
+        <v>69.995000000000005</v>
       </c>
       <c r="H181" s="7">
-        <v>2005.5210657999999</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:8" x14ac:dyDescent="0.3">
+        <v>2088.6411545000001</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A182" s="4">
-        <v>40694</v>
+        <v>40724</v>
       </c>
       <c r="B182" s="6">
-        <v>1405.42876097</v>
+        <v>1346.14436355</v>
       </c>
       <c r="C182" s="6">
-        <v>390.38513279</v>
+        <v>379.69909181999998</v>
       </c>
       <c r="D182" s="6">
-        <v>223.23424416</v>
+        <v>211.18561043</v>
       </c>
       <c r="E182" s="6">
         <v>0</v>
       </c>
       <c r="F182" s="6"/>
       <c r="G182" s="6">
-        <v>69.7</v>
+        <v>68.492000000000004</v>
       </c>
       <c r="H182" s="7">
-        <v>2088.7481379199999</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:8" x14ac:dyDescent="0.3">
+        <v>2005.5210657999999</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A183" s="4">
-        <v>40663</v>
+        <v>40694</v>
       </c>
       <c r="B183" s="6">
-        <v>1470.7007328699999</v>
+        <v>1405.42876097</v>
       </c>
       <c r="C183" s="6">
-        <v>391.10088360000003</v>
+        <v>390.38513279</v>
       </c>
       <c r="D183" s="6">
-        <v>230.20041334999999</v>
+        <v>223.23424416</v>
       </c>
       <c r="E183" s="6">
         <v>0</v>
       </c>
       <c r="F183" s="6"/>
       <c r="G183" s="6">
-        <v>71.069999999999993</v>
+        <v>69.7</v>
       </c>
       <c r="H183" s="7">
-        <v>2163.0720298199999</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:8" x14ac:dyDescent="0.3">
+        <v>2088.7481379199999</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A184" s="4">
-        <v>40633</v>
+        <v>40663</v>
       </c>
       <c r="B184" s="6">
-        <v>1382.1970975300001</v>
+        <v>1470.7007328699999</v>
       </c>
       <c r="C184" s="6">
-        <v>378.12180923</v>
+        <v>391.10088360000003</v>
       </c>
       <c r="D184" s="6">
-        <v>226.06389761000003</v>
+        <v>230.20041334999999</v>
       </c>
       <c r="E184" s="6">
         <v>0</v>
       </c>
       <c r="F184" s="6"/>
       <c r="G184" s="6">
-        <v>69.090999999999994</v>
+        <v>71.069999999999993</v>
       </c>
       <c r="H184" s="7">
-        <v>2055.4738043699999</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:8" x14ac:dyDescent="0.3">
+        <v>2163.0720298199999</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A185" s="4">
-        <v>40602</v>
+        <v>40633</v>
       </c>
       <c r="B185" s="6">
-        <v>1358.8512814999999</v>
+        <v>1382.1970975300001</v>
       </c>
       <c r="C185" s="6">
-        <v>359.67008170999998</v>
+        <v>378.12180923</v>
       </c>
       <c r="D185" s="6">
-        <v>215.16422643000001</v>
+        <v>226.06389761000003</v>
       </c>
       <c r="E185" s="6">
         <v>0</v>
       </c>
       <c r="F185" s="6"/>
       <c r="G185" s="6">
-        <v>67.569000000000003</v>
+        <v>69.090999999999994</v>
       </c>
       <c r="H185" s="7">
-        <v>2001.2545896400002</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:8" x14ac:dyDescent="0.3">
+        <v>2055.4738043699999</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A186" s="4">
-        <v>40574</v>
+        <v>40602</v>
       </c>
       <c r="B186" s="6">
-        <v>1325.4542123900001</v>
+        <v>1358.8512814999999</v>
       </c>
       <c r="C186" s="6">
-        <v>358.272222</v>
+        <v>359.67008170999998</v>
       </c>
       <c r="D186" s="6">
-        <v>209.47020661000002</v>
+        <v>215.16422643000001</v>
       </c>
       <c r="E186" s="6">
         <v>0</v>
       </c>
       <c r="F186" s="6"/>
       <c r="G186" s="6">
-        <v>66.823499999999996</v>
+        <v>67.569000000000003</v>
       </c>
       <c r="H186" s="7">
-        <v>1960.020141</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:8" x14ac:dyDescent="0.3">
+        <v>2001.2545896400002</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A187" s="4">
-        <v>40543</v>
+        <v>40574</v>
       </c>
       <c r="B187" s="6">
-        <v>1318.44488699</v>
+        <v>1325.4542123900001</v>
       </c>
       <c r="C187" s="6">
-        <v>401.26741876</v>
+        <v>358.272222</v>
       </c>
       <c r="D187" s="6">
-        <v>232.68952752000001</v>
+        <v>209.47020661000002</v>
       </c>
       <c r="E187" s="6">
         <v>0</v>
       </c>
       <c r="F187" s="6"/>
       <c r="G187" s="6">
-        <v>66.849999999999994</v>
+        <v>66.823499999999996</v>
       </c>
       <c r="H187" s="7">
-        <v>2019.2518332699999</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1960.020141</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A188" s="4">
-        <v>40512</v>
+        <v>40543</v>
       </c>
       <c r="B188" s="6">
-        <v>1284.4356477700001</v>
+        <v>1318.44488699</v>
       </c>
       <c r="C188" s="6">
-        <v>395.29282425000002</v>
+        <v>401.26741876</v>
       </c>
       <c r="D188" s="6">
-        <v>220.36534072000001</v>
+        <v>232.68952752000001</v>
       </c>
       <c r="E188" s="6">
         <v>0</v>
       </c>
       <c r="F188" s="6"/>
       <c r="G188" s="6">
-        <v>64.861999999999995</v>
+        <v>66.849999999999994</v>
       </c>
       <c r="H188" s="7">
-        <v>1964.9558127400001</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:8" x14ac:dyDescent="0.3">
+        <v>2019.2518332699999</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A189" s="4">
-        <v>40482</v>
+        <v>40512</v>
       </c>
       <c r="B189" s="6">
-        <v>1223.9283741400002</v>
+        <v>1284.4356477700001</v>
       </c>
       <c r="C189" s="6">
-        <v>401.91698964</v>
+        <v>395.29282425000002</v>
       </c>
       <c r="D189" s="6">
-        <v>210.38557977000002</v>
+        <v>220.36534072000001</v>
       </c>
       <c r="E189" s="6">
         <v>0</v>
       </c>
       <c r="F189" s="6"/>
       <c r="G189" s="6">
-        <v>63.066000000000003</v>
+        <v>64.861999999999995</v>
       </c>
       <c r="H189" s="7">
-        <v>1899.2969435500002</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1964.9558127400001</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A190" s="4">
-        <v>40451</v>
+        <v>40482</v>
       </c>
       <c r="B190" s="6">
-        <v>1096.195651</v>
+        <v>1223.9283741400002</v>
       </c>
       <c r="C190" s="6">
-        <v>382.06484381999996</v>
+        <v>401.91698964</v>
       </c>
       <c r="D190" s="6">
-        <v>202.27963600999999</v>
+        <v>210.38557977000002</v>
       </c>
       <c r="E190" s="6">
         <v>0</v>
       </c>
       <c r="F190" s="6"/>
       <c r="G190" s="6">
-        <v>58.1038</v>
+        <v>63.066000000000003</v>
       </c>
       <c r="H190" s="7">
-        <v>1738.6439308299998</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1899.2969435500002</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A191" s="4">
-        <v>40421</v>
+        <v>40451</v>
       </c>
       <c r="B191" s="6">
-        <v>990.15355536000004</v>
+        <v>1096.195651</v>
       </c>
       <c r="C191" s="6">
-        <v>332.93761354000003</v>
+        <v>382.06484381999996</v>
       </c>
       <c r="D191" s="6">
-        <v>187.35553821000002</v>
+        <v>202.27963600999999</v>
       </c>
       <c r="E191" s="6">
         <v>0</v>
       </c>
       <c r="F191" s="6"/>
       <c r="G191" s="6">
-        <v>50.558999999999997</v>
+        <v>58.1038</v>
       </c>
       <c r="H191" s="7">
-        <v>1561.0057071100002</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1738.6439308299998</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A192" s="4">
-        <v>40390</v>
+        <v>40421</v>
       </c>
       <c r="B192" s="6">
-        <v>964.19533897000008</v>
+        <v>990.15355536000004</v>
       </c>
       <c r="C192" s="6">
-        <v>324.31455016000001</v>
+        <v>332.93761354000003</v>
       </c>
       <c r="D192" s="6">
-        <v>180.26173875999999</v>
+        <v>187.35553821000002</v>
       </c>
       <c r="E192" s="6">
         <v>0</v>
       </c>
       <c r="F192" s="6"/>
       <c r="G192" s="6">
-        <v>45.77</v>
+        <v>50.558999999999997</v>
       </c>
       <c r="H192" s="7">
-        <v>1514.5416278900002</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1561.0057071100002</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A193" s="4">
-        <v>40359</v>
+        <v>40390</v>
       </c>
       <c r="B193" s="6">
-        <v>856.12426784000002</v>
+        <v>964.19533897000008</v>
       </c>
       <c r="C193" s="6">
-        <v>312.15889116000005</v>
+        <v>324.31455016000001</v>
       </c>
       <c r="D193" s="6">
-        <v>174.77497018</v>
+        <v>180.26173875999999</v>
       </c>
       <c r="E193" s="6">
         <v>0</v>
       </c>
       <c r="F193" s="6"/>
       <c r="G193" s="6">
         <v>45.77</v>
       </c>
       <c r="H193" s="7">
-        <v>1388.8281291800001</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1514.5416278900002</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A194" s="4">
-        <v>40329</v>
+        <v>40359</v>
       </c>
       <c r="B194" s="6">
-        <v>877.24156809999999</v>
+        <v>856.12426784000002</v>
       </c>
       <c r="C194" s="6">
-        <v>300.36430873</v>
+        <v>312.15889116000005</v>
       </c>
       <c r="D194" s="6">
-        <v>169.81149390000002</v>
+        <v>174.77497018</v>
       </c>
       <c r="E194" s="6">
         <v>0</v>
       </c>
       <c r="F194" s="6"/>
       <c r="G194" s="6">
-        <v>49.22</v>
+        <v>45.77</v>
       </c>
       <c r="H194" s="7">
-        <v>1396.6373707299999</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1388.8281291800001</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A195" s="4">
-        <v>40298</v>
+        <v>40329</v>
       </c>
       <c r="B195" s="6">
-        <v>922.16837923000003</v>
+        <v>877.24156809999999</v>
       </c>
       <c r="C195" s="6">
-        <v>319.85063004</v>
+        <v>300.36430873</v>
       </c>
       <c r="D195" s="6">
-        <v>177.70396862000001</v>
+        <v>169.81149390000002</v>
       </c>
       <c r="E195" s="6">
         <v>0</v>
       </c>
       <c r="F195" s="6"/>
       <c r="G195" s="6">
-        <v>51.451000000000001</v>
+        <v>49.22</v>
       </c>
       <c r="H195" s="7">
-        <v>1471.1739778899998</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1396.6373707299999</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A196" s="4">
-        <v>40268</v>
+        <v>40298</v>
       </c>
       <c r="B196" s="6">
-        <v>819.65960899000004</v>
+        <v>922.16837923000003</v>
       </c>
       <c r="C196" s="6">
-        <v>295.49582393000003</v>
+        <v>319.85063004</v>
       </c>
       <c r="D196" s="6">
-        <v>167.47121884999999</v>
+        <v>177.70396862000001</v>
       </c>
       <c r="E196" s="6">
         <v>0</v>
       </c>
       <c r="F196" s="6"/>
       <c r="G196" s="6">
-        <v>48.875</v>
+        <v>51.451000000000001</v>
       </c>
       <c r="H196" s="7">
-        <v>1331.5016517700001</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1471.1739778899998</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A197" s="4">
-        <v>40237</v>
+        <v>40268</v>
       </c>
       <c r="B197" s="6">
-        <v>785.41528347000008</v>
+        <v>819.65960899000004</v>
       </c>
       <c r="C197" s="6">
-        <v>273.96117430999999</v>
+        <v>295.49582393000003</v>
       </c>
       <c r="D197" s="6">
-        <v>163.42241612999999</v>
+        <v>167.47121884999999</v>
       </c>
       <c r="E197" s="6">
         <v>0</v>
       </c>
       <c r="F197" s="6"/>
       <c r="G197" s="6">
-        <v>47.81</v>
+        <v>48.875</v>
       </c>
       <c r="H197" s="7">
-        <v>1270.6088739099998</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1331.5016517700001</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A198" s="4">
-        <v>40209</v>
+        <v>40237</v>
       </c>
       <c r="B198" s="6">
-        <v>751.78691872000002</v>
+        <v>785.41528347000008</v>
       </c>
       <c r="C198" s="6">
-        <v>270.47121660000005</v>
+        <v>273.96117430999999</v>
       </c>
       <c r="D198" s="6">
-        <v>157.09730819999999</v>
+        <v>163.42241612999999</v>
       </c>
       <c r="E198" s="6">
         <v>0</v>
       </c>
       <c r="F198" s="6"/>
       <c r="G198" s="6">
-        <v>46.384</v>
+        <v>47.81</v>
       </c>
       <c r="H198" s="7">
-        <v>1225.7394435199999</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1270.6088739099998</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A199" s="4">
-        <v>40178</v>
+        <v>40209</v>
       </c>
       <c r="B199" s="6">
-        <v>735.80027187999997</v>
+        <v>751.78691872000002</v>
       </c>
       <c r="C199" s="6">
-        <v>270.94990311000004</v>
+        <v>270.47121660000005</v>
       </c>
       <c r="D199" s="6">
-        <v>161.93401391999998</v>
+        <v>157.09730819999999</v>
       </c>
       <c r="E199" s="6">
         <v>0</v>
       </c>
       <c r="F199" s="6"/>
       <c r="G199" s="6">
-        <v>45.89</v>
+        <v>46.384</v>
       </c>
       <c r="H199" s="7">
-        <v>1214.57418891</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1225.7394435199999</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A200" s="4">
-        <v>40147</v>
+        <v>40178</v>
       </c>
       <c r="B200" s="6">
-        <v>755.71632072</v>
+        <v>735.80027187999997</v>
       </c>
       <c r="C200" s="6">
-        <v>289.54256972000002</v>
+        <v>270.94990311000004</v>
       </c>
       <c r="D200" s="6">
-        <v>162.52489062999999</v>
+        <v>161.93401391999998</v>
       </c>
       <c r="E200" s="6">
         <v>0</v>
       </c>
       <c r="F200" s="6"/>
       <c r="G200" s="6">
-        <v>44.201900000000002</v>
+        <v>45.89</v>
       </c>
       <c r="H200" s="7">
-        <v>1251.9856810700003</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1214.57418891</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A201" s="4">
-        <v>40117</v>
+        <v>40147</v>
       </c>
       <c r="B201" s="6">
-        <v>684.84159676000002</v>
+        <v>755.71632072</v>
       </c>
       <c r="C201" s="6">
-        <v>279.36735182000001</v>
+        <v>289.54256972000002</v>
       </c>
       <c r="D201" s="6">
-        <v>150.78940802000002</v>
+        <v>162.52489062999999</v>
       </c>
       <c r="E201" s="6">
         <v>0</v>
       </c>
       <c r="F201" s="6"/>
       <c r="G201" s="6">
-        <v>41.8</v>
+        <v>44.201900000000002</v>
       </c>
       <c r="H201" s="7">
-        <v>1156.7983565999998</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1251.9856810700003</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A202" s="4">
-        <v>40086</v>
+        <v>40117</v>
       </c>
       <c r="B202" s="6">
-        <v>657.63279398999998</v>
+        <v>684.84159676000002</v>
       </c>
       <c r="C202" s="6">
-        <v>274.17454701999998</v>
+        <v>279.36735182000001</v>
       </c>
       <c r="D202" s="6">
-        <v>144.47474516</v>
+        <v>150.78940802000002</v>
       </c>
       <c r="E202" s="6">
         <v>0</v>
       </c>
       <c r="F202" s="6"/>
       <c r="G202" s="6">
-        <v>40.374000000000002</v>
+        <v>41.8</v>
       </c>
       <c r="H202" s="7">
-        <v>1116.65608617</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1156.7983565999998</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A203" s="4">
-        <v>40056</v>
+        <v>40086</v>
       </c>
       <c r="B203" s="6">
-        <v>582.75947383000005</v>
+        <v>657.63279398999998</v>
       </c>
       <c r="C203" s="6">
-        <v>254.51995323</v>
+        <v>274.17454701999998</v>
       </c>
       <c r="D203" s="6">
-        <v>131.72360598</v>
+        <v>144.47474516</v>
       </c>
       <c r="E203" s="6">
         <v>0</v>
       </c>
       <c r="F203" s="6"/>
       <c r="G203" s="6">
-        <v>37.799999999999997</v>
+        <v>40.374000000000002</v>
       </c>
       <c r="H203" s="7">
-        <v>1006.8030330400001</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1116.65608617</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A204" s="4">
-        <v>40025</v>
+        <v>40056</v>
       </c>
       <c r="B204" s="6">
-        <v>559.43591955999989</v>
+        <v>582.75947383000005</v>
       </c>
       <c r="C204" s="6">
-        <v>249.68820097</v>
+        <v>254.51995323</v>
       </c>
       <c r="D204" s="6">
-        <v>127.20203382</v>
+        <v>131.72360598</v>
       </c>
       <c r="E204" s="6">
         <v>0</v>
       </c>
       <c r="F204" s="6"/>
       <c r="G204" s="6">
-        <v>36.299999999999997</v>
+        <v>37.799999999999997</v>
       </c>
       <c r="H204" s="7">
-        <v>972.62615434999987</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1006.8030330400001</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A205" s="4">
-        <v>39994</v>
+        <v>40025</v>
       </c>
       <c r="B205" s="6">
-        <v>478.49128247000004</v>
+        <v>559.43591955999989</v>
       </c>
       <c r="C205" s="6">
-        <v>236.83033406000001</v>
+        <v>249.68820097</v>
       </c>
       <c r="D205" s="6">
-        <v>120.9733837</v>
+        <v>127.20203382</v>
       </c>
       <c r="E205" s="6">
         <v>0</v>
       </c>
       <c r="F205" s="6"/>
       <c r="G205" s="6">
-        <v>35</v>
+        <v>36.299999999999997</v>
       </c>
       <c r="H205" s="7">
-        <v>871.29500023000003</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:8" x14ac:dyDescent="0.3">
+        <v>972.62615434999987</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A206" s="4">
-        <v>39964</v>
+        <v>39994</v>
       </c>
       <c r="B206" s="6">
-        <v>546.24358792999999</v>
+        <v>478.49128247000004</v>
       </c>
       <c r="C206" s="6">
-        <v>238.57466385000001</v>
+        <v>236.83033406000001</v>
       </c>
       <c r="D206" s="6">
-        <v>119.21746127999999</v>
+        <v>120.9733837</v>
       </c>
       <c r="E206" s="6">
         <v>0</v>
       </c>
       <c r="F206" s="6"/>
       <c r="G206" s="6">
-        <v>34.700000000000003</v>
+        <v>35</v>
       </c>
       <c r="H206" s="7">
-        <v>938.73571305999997</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:8" x14ac:dyDescent="0.3">
+        <v>871.29500023000003</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A207" s="4">
-        <v>39933</v>
+        <v>39964</v>
       </c>
       <c r="B207" s="6">
-        <v>405.84504982999999</v>
+        <v>546.24358792999999</v>
       </c>
       <c r="C207" s="6">
-        <v>184.94248894999998</v>
+        <v>238.57466385000001</v>
       </c>
       <c r="D207" s="6">
-        <v>95.721806479999998</v>
+        <v>119.21746127999999</v>
       </c>
       <c r="E207" s="6">
         <v>0</v>
       </c>
       <c r="F207" s="6"/>
       <c r="G207" s="6">
-        <v>33</v>
+        <v>34.700000000000003</v>
       </c>
       <c r="H207" s="7">
-        <v>719.50934526000003</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:8" x14ac:dyDescent="0.3">
+        <v>938.73571305999997</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A208" s="4">
-        <v>39903</v>
+        <v>39933</v>
       </c>
       <c r="B208" s="6">
-        <v>322.61949139000001</v>
+        <v>405.84504982999999</v>
       </c>
       <c r="C208" s="6">
-        <v>153.42437903999999</v>
+        <v>184.94248894999998</v>
       </c>
       <c r="D208" s="6">
-        <v>83.203729069999994</v>
+        <v>95.721806479999998</v>
       </c>
       <c r="E208" s="6">
         <v>0</v>
       </c>
       <c r="F208" s="6"/>
       <c r="G208" s="6">
-        <v>30.9</v>
+        <v>33</v>
       </c>
       <c r="H208" s="7">
-        <v>590.14759949999996</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:8" x14ac:dyDescent="0.3">
+        <v>719.50934526000003</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A209" s="4">
-        <v>39872</v>
+        <v>39903</v>
       </c>
       <c r="B209" s="6">
-        <v>455.36637915</v>
+        <v>322.61949139000001</v>
       </c>
       <c r="C209" s="6">
-        <v>174.97241005000001</v>
+        <v>153.42437903999999</v>
       </c>
       <c r="D209" s="6">
-        <v>86.285142190000002</v>
+        <v>83.203729069999994</v>
       </c>
       <c r="E209" s="6">
         <v>0</v>
       </c>
       <c r="F209" s="6"/>
       <c r="G209" s="6">
-        <v>30.5</v>
+        <v>30.9</v>
       </c>
       <c r="H209" s="7">
-        <v>747.12393139000005</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:8" x14ac:dyDescent="0.3">
+        <v>590.14759949999996</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A210" s="4">
-        <v>39844</v>
+        <v>39872</v>
       </c>
       <c r="B210" s="6">
-        <v>474.69465522000002</v>
+        <v>455.36637915</v>
       </c>
       <c r="C210" s="6">
-        <v>196.30047303000001</v>
+        <v>174.97241005000001</v>
       </c>
       <c r="D210" s="6">
-        <v>89.342601110000004</v>
+        <v>86.285142190000002</v>
       </c>
       <c r="E210" s="6">
         <v>0</v>
       </c>
       <c r="F210" s="6"/>
       <c r="G210" s="6">
-        <v>32.200000000000003</v>
+        <v>30.5</v>
       </c>
       <c r="H210" s="7">
-        <v>792.53772935999996</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:8" x14ac:dyDescent="0.3">
+        <v>747.12393139000005</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A211" s="4">
-        <v>39813</v>
+        <v>39844</v>
       </c>
       <c r="B211" s="6">
-        <v>443.45724773000001</v>
+        <v>474.69465522000002</v>
       </c>
       <c r="C211" s="6">
-        <v>206.36463883000002</v>
+        <v>196.30047303000001</v>
       </c>
       <c r="D211" s="6">
-        <v>88.057455599999997</v>
+        <v>89.342601110000004</v>
       </c>
       <c r="E211" s="6">
         <v>0</v>
       </c>
       <c r="F211" s="6"/>
       <c r="G211" s="6">
-        <v>31.4</v>
+        <v>32.200000000000003</v>
       </c>
       <c r="H211" s="7">
-        <v>769.27934216000006</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:8" x14ac:dyDescent="0.3">
+        <v>792.53772935999996</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A212" s="4">
-        <v>39782</v>
+        <v>39813</v>
       </c>
       <c r="B212" s="6">
-        <v>417.74939228</v>
+        <v>443.45724773000001</v>
       </c>
       <c r="C212" s="6">
-        <v>205.34864563999997</v>
+        <v>206.36463883000002</v>
       </c>
       <c r="D212" s="6">
-        <v>80.607214290000002</v>
+        <v>88.057455599999997</v>
       </c>
       <c r="E212" s="6">
         <v>0</v>
       </c>
       <c r="F212" s="6"/>
       <c r="G212" s="6">
-        <v>29.5</v>
+        <v>31.4</v>
       </c>
       <c r="H212" s="7">
-        <v>733.20525220999991</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:8" x14ac:dyDescent="0.3">
+        <v>769.27934216000006</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A213" s="4">
-        <v>39752</v>
+        <v>39782</v>
       </c>
       <c r="B213" s="6">
-        <v>460.74419189999998</v>
+        <v>417.74939228</v>
       </c>
       <c r="C213" s="6">
-        <v>223.31965678</v>
+        <v>205.34864563999997</v>
       </c>
       <c r="D213" s="6">
-        <v>85.115149930000001</v>
+        <v>80.607214290000002</v>
       </c>
       <c r="E213" s="6">
         <v>0</v>
       </c>
       <c r="F213" s="6"/>
       <c r="G213" s="6">
-        <v>31.4</v>
+        <v>29.5</v>
       </c>
       <c r="H213" s="7">
-        <v>800.57899860999987</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:8" x14ac:dyDescent="0.3">
+        <v>733.20525220999991</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A214" s="4">
-        <v>39721</v>
+        <v>39752</v>
       </c>
       <c r="B214" s="6">
-        <v>571.22524634000001</v>
+        <v>460.74419189999998</v>
       </c>
       <c r="C214" s="6">
-        <v>362.79966452999997</v>
+        <v>223.31965678</v>
       </c>
       <c r="D214" s="6">
-        <v>105.50951863</v>
+        <v>85.115149930000001</v>
       </c>
       <c r="E214" s="6">
         <v>0</v>
       </c>
       <c r="F214" s="6"/>
       <c r="G214" s="6">
-        <v>38.4</v>
+        <v>31.4</v>
       </c>
       <c r="H214" s="7">
-        <v>1077.9344295000001</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:8" x14ac:dyDescent="0.3">
+        <v>800.57899860999987</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A215" s="4">
-        <v>39691</v>
+        <v>39721</v>
       </c>
       <c r="B215" s="6">
-        <v>644.35909044000005</v>
+        <v>571.22524634000001</v>
       </c>
       <c r="C215" s="6">
-        <v>398.63510581000003</v>
+        <v>362.79966452999997</v>
       </c>
       <c r="D215" s="6">
-        <v>118.78801401999999</v>
+        <v>105.50951863</v>
       </c>
       <c r="E215" s="6">
         <v>0</v>
       </c>
       <c r="F215" s="6"/>
       <c r="G215" s="6">
-        <v>43.1</v>
+        <v>38.4</v>
       </c>
       <c r="H215" s="7">
-        <v>1204.8822102700001</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1077.9344295000001</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A216" s="4">
-        <v>39660</v>
+        <v>39691</v>
       </c>
       <c r="B216" s="6">
-        <v>707.46274144000006</v>
+        <v>644.35909044000005</v>
       </c>
       <c r="C216" s="6">
-        <v>427.469157</v>
+        <v>398.63510581000003</v>
       </c>
       <c r="D216" s="6">
-        <v>127.21259489000001</v>
+        <v>118.78801401999999</v>
       </c>
       <c r="E216" s="6">
         <v>0</v>
       </c>
       <c r="F216" s="6"/>
       <c r="G216" s="6">
-        <v>45.4</v>
+        <v>43.1</v>
       </c>
       <c r="H216" s="7">
-        <v>1307.5444933300003</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1204.8822102700001</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A217" s="4">
-        <v>39629</v>
+        <v>39660</v>
       </c>
       <c r="B217" s="6">
-        <v>726.29076439999994</v>
+        <v>707.46274144000006</v>
       </c>
       <c r="C217" s="6">
-        <v>464.34123523</v>
+        <v>427.469157</v>
       </c>
       <c r="D217" s="6">
-        <v>133.98200170000001</v>
+        <v>127.21259489000001</v>
       </c>
       <c r="E217" s="6">
         <v>0</v>
       </c>
       <c r="F217" s="6"/>
       <c r="G217" s="6">
-        <v>45.6</v>
+        <v>45.4</v>
       </c>
       <c r="H217" s="7">
-        <v>1370.2140013300002</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1307.5444933300003</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A218" s="4">
-        <v>39599</v>
+        <v>39629</v>
       </c>
       <c r="B218" s="6">
-        <v>713.12344904999998</v>
+        <v>726.29076439999994</v>
       </c>
       <c r="C218" s="6">
-        <v>500.17089262999997</v>
+        <v>464.34123523</v>
       </c>
       <c r="D218" s="6">
-        <v>133.53243645000001</v>
+        <v>133.98200170000001</v>
       </c>
       <c r="E218" s="6">
         <v>0</v>
       </c>
       <c r="F218" s="6"/>
       <c r="G218" s="6">
-        <v>46.8</v>
+        <v>45.6</v>
       </c>
       <c r="H218" s="7">
-        <v>1393.6267781299998</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1370.2140013300002</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A219" s="4">
-        <v>39568</v>
+        <v>39599</v>
       </c>
       <c r="B219" s="6">
-        <v>664.77325586999996</v>
+        <v>713.12344904999998</v>
       </c>
       <c r="C219" s="6">
-        <v>498.9075325</v>
+        <v>500.17089262999997</v>
       </c>
       <c r="D219" s="6">
-        <v>128.8497653</v>
+        <v>133.53243645000001</v>
       </c>
       <c r="E219" s="6">
         <v>0</v>
       </c>
       <c r="F219" s="6"/>
       <c r="G219" s="6">
-        <v>45.2</v>
+        <v>46.8</v>
       </c>
       <c r="H219" s="7">
-        <v>1337.7305536699998</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1393.6267781299998</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A220" s="4">
-        <v>39538</v>
+        <v>39568</v>
       </c>
       <c r="B220" s="6">
-        <v>644.09725023999999</v>
+        <v>664.77325586999996</v>
       </c>
       <c r="C220" s="6">
-        <v>514.04207903999998</v>
+        <v>498.9075325</v>
       </c>
       <c r="D220" s="6">
-        <v>133.08853692</v>
+        <v>128.8497653</v>
       </c>
       <c r="E220" s="6">
         <v>0</v>
       </c>
       <c r="F220" s="6"/>
       <c r="G220" s="6">
-        <v>46</v>
+        <v>45.2</v>
       </c>
       <c r="H220" s="7">
-        <v>1337.2278662000001</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1337.7305536699998</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A221" s="4">
-        <v>39507</v>
+        <v>39538</v>
       </c>
       <c r="B221" s="6">
-        <v>693.22103319000007</v>
+        <v>644.09725023999999</v>
       </c>
       <c r="C221" s="6">
-        <v>546.29442238000001</v>
+        <v>514.04207903999998</v>
       </c>
       <c r="D221" s="6">
-        <v>136.16173241999999</v>
+        <v>133.08853692</v>
       </c>
       <c r="E221" s="6">
         <v>0</v>
       </c>
       <c r="F221" s="6"/>
       <c r="G221" s="6">
-        <v>47.7</v>
+        <v>46</v>
       </c>
       <c r="H221" s="7">
-        <v>1423.3771879900003</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1337.2278662000001</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A222" s="4">
-        <v>39478</v>
+        <v>39507</v>
       </c>
       <c r="B222" s="6">
-        <v>637.70379248999996</v>
+        <v>693.22103319000007</v>
       </c>
       <c r="C222" s="6">
-        <v>556.37092946000007</v>
+        <v>546.29442238000001</v>
       </c>
       <c r="D222" s="6">
-        <v>130.73961023999999</v>
+        <v>136.16173241999999</v>
       </c>
       <c r="E222" s="6">
         <v>0</v>
       </c>
       <c r="F222" s="6"/>
       <c r="G222" s="6">
-        <v>45.3</v>
+        <v>47.7</v>
       </c>
       <c r="H222" s="7">
-        <v>1370.1143321900001</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1423.3771879900003</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A223" s="4">
-        <v>39447</v>
+        <v>39478</v>
       </c>
       <c r="B223" s="6">
-        <v>613.73700482000004</v>
+        <v>637.70379248999996</v>
       </c>
       <c r="C223" s="6">
-        <v>585.62747116999992</v>
+        <v>556.37092946000007</v>
       </c>
       <c r="D223" s="6">
-        <v>125.4</v>
+        <v>130.73961023999999</v>
       </c>
       <c r="E223" s="6">
         <v>0</v>
       </c>
       <c r="F223" s="6"/>
       <c r="G223" s="6">
-        <v>43</v>
+        <v>45.3</v>
       </c>
       <c r="H223" s="7">
-        <v>1369.04946681</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1370.1143321900001</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A224" s="4">
-        <v>39416</v>
+        <v>39447</v>
       </c>
       <c r="B224" s="6">
-        <v>565.21069910000006</v>
+        <v>613.73700482000004</v>
       </c>
       <c r="C224" s="6">
-        <v>552.24708428999998</v>
+        <v>585.62747116999992</v>
       </c>
       <c r="D224" s="6">
-        <v>125.9</v>
+        <v>125.4</v>
       </c>
       <c r="E224" s="6">
         <v>0</v>
       </c>
       <c r="F224" s="6"/>
       <c r="G224" s="6">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H224" s="7">
-        <v>1159.4577833899998</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1369.04946681</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A225" s="4">
-        <v>39386</v>
+        <v>39416</v>
       </c>
       <c r="B225" s="6">
-        <v>587.28789938</v>
+        <v>565.21069910000006</v>
       </c>
       <c r="C225" s="6">
-        <v>557.51260258000002</v>
+        <v>552.24708428999998</v>
       </c>
       <c r="D225" s="6">
-        <v>133.5</v>
+        <v>125.9</v>
       </c>
       <c r="E225" s="6">
         <v>0</v>
       </c>
       <c r="F225" s="6"/>
       <c r="G225" s="6">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="H225" s="7">
-        <v>1188.80050196</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1159.4577833899998</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A226" s="4">
-        <v>39355</v>
+        <v>39386</v>
       </c>
       <c r="B226" s="6">
-        <v>535.22779958000001</v>
+        <v>587.28789938</v>
       </c>
       <c r="C226" s="6">
-        <v>578.97590044000003</v>
+        <v>557.51260258000002</v>
       </c>
       <c r="D226" s="6">
-        <v>125</v>
+        <v>133.5</v>
       </c>
       <c r="E226" s="6">
         <v>0</v>
       </c>
       <c r="F226" s="6"/>
       <c r="G226" s="6">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H226" s="7">
-        <v>1155.20370002</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1188.80050196</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A227" s="4">
-        <v>39325</v>
+        <v>39355</v>
       </c>
       <c r="B227" s="6">
-        <v>491.74963430999998</v>
+        <v>535.22779958000001</v>
       </c>
       <c r="C227" s="6">
-        <v>546.07606088</v>
+        <v>578.97590044000003</v>
       </c>
       <c r="D227" s="6">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E227" s="6">
         <v>0</v>
       </c>
       <c r="F227" s="6"/>
       <c r="G227" s="6">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H227" s="7">
-        <v>1076.82569519</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1155.20370002</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A228" s="4">
-        <v>39294</v>
+        <v>39325</v>
       </c>
       <c r="B228" s="6">
-        <v>520.80051308999998</v>
+        <v>491.74963430999998</v>
       </c>
       <c r="C228" s="6">
-        <v>573.14266775999999</v>
+        <v>546.07606088</v>
       </c>
       <c r="D228" s="6">
         <v>122</v>
       </c>
       <c r="E228" s="6">
         <v>0</v>
       </c>
       <c r="F228" s="6"/>
       <c r="G228" s="6">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H228" s="7">
-        <v>1134.9431808499999</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1076.82569519</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A229" s="4">
-        <v>39263</v>
+        <v>39294</v>
       </c>
       <c r="B229" s="6">
-        <v>478.65865811999998</v>
+        <v>520.80051308999998</v>
       </c>
       <c r="C229" s="6">
-        <v>556.61064177000003</v>
+        <v>573.14266775999999</v>
       </c>
       <c r="D229" s="6">
-        <v>186</v>
+        <v>122</v>
       </c>
       <c r="E229" s="6">
         <v>0</v>
       </c>
       <c r="F229" s="6"/>
       <c r="G229" s="6">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="H229" s="7">
-        <v>1068.26929989</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1134.9431808499999</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A230" s="4">
-        <v>39233</v>
+        <v>39263</v>
       </c>
       <c r="B230" s="6">
-        <v>452.02908599</v>
+        <v>478.65865811999998</v>
       </c>
       <c r="C230" s="6">
-        <v>536.26929744999995</v>
+        <v>556.61064177000003</v>
       </c>
       <c r="D230" s="6">
-        <v>189.4</v>
+        <v>186</v>
       </c>
       <c r="E230" s="6">
         <v>0</v>
       </c>
       <c r="F230" s="6"/>
       <c r="G230" s="6">
-        <v>31.5</v>
+        <v>33</v>
       </c>
       <c r="H230" s="7">
-        <v>1019.7983834400001</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1068.26929989</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A231" s="4">
-        <v>39202</v>
+        <v>39233</v>
       </c>
       <c r="B231" s="6">
-        <v>444.09844451999999</v>
+        <v>452.02908599</v>
       </c>
       <c r="C231" s="6">
-        <v>508.18056388999997</v>
+        <v>536.26929744999995</v>
       </c>
       <c r="D231" s="6">
-        <v>203.4</v>
+        <v>189.4</v>
       </c>
       <c r="E231" s="6">
         <v>0</v>
       </c>
       <c r="F231" s="6"/>
       <c r="G231" s="6">
-        <v>29.2</v>
+        <v>31.5</v>
       </c>
       <c r="H231" s="7">
-        <v>981.47900841000001</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1019.7983834400001</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A232" s="4">
-        <v>39172</v>
+        <v>39202</v>
       </c>
       <c r="B232" s="6">
-        <v>423.81533379000001</v>
+        <v>444.09844451999999</v>
       </c>
       <c r="C232" s="6">
-        <v>496.90916076999997</v>
+        <v>508.18056388999997</v>
       </c>
       <c r="D232" s="6">
-        <v>205.4</v>
+        <v>203.4</v>
       </c>
       <c r="E232" s="6">
         <v>0</v>
       </c>
       <c r="F232" s="6"/>
       <c r="G232" s="6">
-        <v>24.4</v>
+        <v>29.2</v>
       </c>
       <c r="H232" s="7">
-        <v>945.1244945599999</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:8" x14ac:dyDescent="0.3">
+        <v>981.47900841000001</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A233" s="4">
-        <v>39141</v>
+        <v>39172</v>
       </c>
       <c r="B233" s="6">
-        <v>417.64718048000003</v>
+        <v>423.81533379000001</v>
       </c>
       <c r="C233" s="6">
-        <v>494.13139613999999</v>
+        <v>496.90916076999997</v>
       </c>
       <c r="D233" s="6">
-        <v>201.6</v>
+        <v>205.4</v>
       </c>
       <c r="E233" s="6">
         <v>0</v>
       </c>
       <c r="F233" s="6"/>
       <c r="G233" s="6">
-        <v>24.2</v>
+        <v>24.4</v>
       </c>
       <c r="H233" s="7">
-        <v>935.97857662000001</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:8" x14ac:dyDescent="0.3">
+        <v>945.1244945599999</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A234" s="4">
-        <v>39113</v>
+        <v>39141</v>
       </c>
       <c r="B234" s="6">
-        <v>423.169848</v>
+        <v>417.64718048000003</v>
       </c>
       <c r="C234" s="6">
-        <v>494.10610700000001</v>
+        <v>494.13139613999999</v>
       </c>
       <c r="D234" s="6">
-        <v>197.7</v>
+        <v>201.6</v>
       </c>
       <c r="E234" s="6">
         <v>0</v>
       </c>
       <c r="F234" s="6"/>
       <c r="G234" s="6">
-        <v>23.5</v>
+        <v>24.2</v>
       </c>
       <c r="H234" s="7">
-        <v>940.77595499999995</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:8" x14ac:dyDescent="0.3">
+        <v>935.97857662000001</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A235" s="4">
-        <v>39082</v>
+        <v>39113</v>
       </c>
       <c r="B235" s="6">
-        <v>398</v>
+        <v>423.169848</v>
       </c>
       <c r="C235" s="6">
-        <v>473.9</v>
+        <v>494.10610700000001</v>
       </c>
       <c r="D235" s="6">
-        <v>190.3</v>
+        <v>197.7</v>
       </c>
       <c r="E235" s="6">
         <v>0</v>
       </c>
       <c r="F235" s="6"/>
       <c r="G235" s="6">
-        <v>0</v>
+        <v>23.5</v>
       </c>
       <c r="H235" s="7">
-        <v>1062.2</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:8" x14ac:dyDescent="0.3">
+        <v>940.77595499999995</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A236" s="4">
-        <v>39051</v>
+        <v>39082</v>
       </c>
       <c r="B236" s="6">
-        <v>411</v>
+        <v>398</v>
       </c>
       <c r="C236" s="6">
-        <v>523</v>
+        <v>473.9</v>
       </c>
       <c r="D236" s="6">
-        <v>191.7</v>
+        <v>190.3</v>
       </c>
       <c r="E236" s="6">
         <v>0</v>
       </c>
       <c r="F236" s="6"/>
       <c r="G236" s="6">
         <v>0</v>
       </c>
       <c r="H236" s="7">
-        <v>1125.7</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1062.2</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A237" s="4">
-        <v>39021</v>
+        <v>39051</v>
       </c>
       <c r="B237" s="6">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="C237" s="6">
-        <v>504</v>
+        <v>523</v>
       </c>
       <c r="D237" s="6">
-        <v>196.2</v>
+        <v>191.7</v>
       </c>
       <c r="E237" s="6">
         <v>0</v>
       </c>
       <c r="F237" s="6"/>
       <c r="G237" s="6">
         <v>0</v>
       </c>
       <c r="H237" s="7">
-        <v>1098.2</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1125.7</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A238" s="4">
-        <v>38990</v>
+        <v>39021</v>
       </c>
       <c r="B238" s="6">
-        <v>378.1</v>
+        <v>398</v>
       </c>
       <c r="C238" s="6">
-        <v>495</v>
+        <v>504</v>
       </c>
       <c r="D238" s="6">
-        <v>197.7</v>
+        <v>196.2</v>
       </c>
       <c r="E238" s="6">
         <v>0</v>
       </c>
       <c r="F238" s="6"/>
       <c r="G238" s="6">
         <v>0</v>
       </c>
       <c r="H238" s="7">
-        <v>1070.8</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1098.2</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A239" s="4">
-        <v>38960</v>
+        <v>38990</v>
       </c>
       <c r="B239" s="6">
-        <v>404.8</v>
+        <v>378.1</v>
       </c>
       <c r="C239" s="6">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="D239" s="6">
-        <v>198.1</v>
+        <v>197.7</v>
       </c>
       <c r="E239" s="6">
         <v>0</v>
       </c>
       <c r="F239" s="6"/>
       <c r="G239" s="6">
         <v>0</v>
       </c>
       <c r="H239" s="7">
-        <v>1085.8999999999999</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1070.8</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A240" s="4">
-        <v>38929</v>
+        <v>38960</v>
       </c>
       <c r="B240" s="6">
-        <v>405.7</v>
+        <v>404.8</v>
       </c>
       <c r="C240" s="6">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D240" s="6">
-        <v>200.4</v>
+        <v>198.1</v>
       </c>
       <c r="E240" s="6">
         <v>0</v>
       </c>
       <c r="F240" s="6"/>
       <c r="G240" s="6">
         <v>0</v>
       </c>
       <c r="H240" s="7">
-        <v>1088.1000000000001</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1085.8999999999999</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A241" s="4">
-        <v>38898</v>
+        <v>38929</v>
       </c>
       <c r="B241" s="6">
-        <v>401.9</v>
+        <v>405.7</v>
       </c>
       <c r="C241" s="6">
-        <v>490.6</v>
+        <v>482</v>
       </c>
       <c r="D241" s="6">
-        <v>202.6</v>
+        <v>200.4</v>
       </c>
       <c r="E241" s="6">
         <v>0</v>
       </c>
       <c r="F241" s="6"/>
       <c r="G241" s="6">
         <v>0</v>
       </c>
       <c r="H241" s="7">
-        <v>1095.0999999999999</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1088.1000000000001</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A242" s="4">
-        <v>38868</v>
+        <v>38898</v>
       </c>
       <c r="B242" s="6">
-        <v>418.6</v>
+        <v>401.9</v>
       </c>
       <c r="C242" s="6">
-        <v>506.7</v>
+        <v>490.6</v>
       </c>
       <c r="D242" s="6">
-        <v>200.2</v>
+        <v>202.6</v>
       </c>
       <c r="E242" s="6">
         <v>0</v>
       </c>
       <c r="F242" s="6"/>
       <c r="G242" s="6">
         <v>0</v>
       </c>
       <c r="H242" s="7">
-        <v>1125.5</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1095.0999999999999</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A243" s="4">
-        <v>38837</v>
+        <v>38868</v>
       </c>
       <c r="B243" s="6">
-        <v>443.9</v>
+        <v>418.6</v>
       </c>
       <c r="C243" s="6">
-        <v>552.9</v>
+        <v>506.7</v>
       </c>
       <c r="D243" s="6">
-        <v>187.5</v>
+        <v>200.2</v>
       </c>
       <c r="E243" s="6">
         <v>0</v>
       </c>
       <c r="F243" s="6"/>
       <c r="G243" s="6">
         <v>0</v>
       </c>
       <c r="H243" s="7">
-        <v>1184.3</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1125.5</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A244" s="4">
-        <v>38807</v>
+        <v>38837</v>
       </c>
       <c r="B244" s="6">
-        <v>350.4</v>
+        <v>443.9</v>
       </c>
       <c r="C244" s="6">
-        <v>507.8</v>
+        <v>552.9</v>
       </c>
       <c r="D244" s="6">
-        <v>185.1</v>
+        <v>187.5</v>
       </c>
       <c r="E244" s="6">
         <v>0</v>
       </c>
       <c r="F244" s="6"/>
       <c r="G244" s="6">
         <v>0</v>
       </c>
       <c r="H244" s="7">
-        <v>1043.3</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1184.3</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A245" s="4">
-        <v>38776</v>
+        <v>38807</v>
       </c>
       <c r="B245" s="6">
-        <v>329.6</v>
+        <v>350.4</v>
       </c>
       <c r="C245" s="6">
-        <v>488.5</v>
+        <v>507.8</v>
       </c>
       <c r="D245" s="6">
-        <v>183.4</v>
+        <v>185.1</v>
       </c>
       <c r="E245" s="6">
         <v>0</v>
       </c>
       <c r="F245" s="6"/>
       <c r="G245" s="6">
         <v>0</v>
       </c>
       <c r="H245" s="7">
-        <v>1001.5</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1043.3</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A246" s="4">
-        <v>38748</v>
+        <v>38776</v>
       </c>
       <c r="B246" s="6">
-        <v>331.3</v>
+        <v>329.6</v>
       </c>
       <c r="C246" s="6">
-        <v>477.6</v>
+        <v>488.5</v>
       </c>
       <c r="D246" s="6">
-        <v>175.6</v>
+        <v>183.4</v>
       </c>
       <c r="E246" s="6">
         <v>0</v>
       </c>
       <c r="F246" s="6"/>
       <c r="G246" s="6">
         <v>0</v>
       </c>
       <c r="H246" s="7">
-        <v>984.50000000000011</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:8" x14ac:dyDescent="0.3">
+        <v>1001.5</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A247" s="4">
-        <v>38717</v>
+        <v>38748</v>
       </c>
       <c r="B247" s="6">
-        <v>241</v>
+        <v>331.3</v>
       </c>
       <c r="C247" s="6">
-        <v>439</v>
+        <v>477.6</v>
       </c>
       <c r="D247" s="6">
-        <v>172.4</v>
+        <v>175.6</v>
       </c>
       <c r="E247" s="6">
         <v>0</v>
       </c>
       <c r="F247" s="6"/>
       <c r="G247" s="6">
         <v>0</v>
       </c>
       <c r="H247" s="7">
-        <v>852.4</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:8" x14ac:dyDescent="0.3">
+        <v>984.50000000000011</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A248" s="4">
-        <v>38686</v>
+        <v>38717</v>
       </c>
       <c r="B248" s="6">
-        <v>228.5</v>
+        <v>241</v>
       </c>
       <c r="C248" s="6">
-        <v>420.9</v>
+        <v>439</v>
       </c>
       <c r="D248" s="6">
-        <v>171.5</v>
+        <v>172.4</v>
       </c>
       <c r="E248" s="6">
         <v>0</v>
       </c>
       <c r="F248" s="6"/>
       <c r="G248" s="6">
         <v>0</v>
       </c>
       <c r="H248" s="7">
-        <v>820.9</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:8" x14ac:dyDescent="0.3">
+        <v>852.4</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A249" s="4">
-        <v>38656</v>
+        <v>38686</v>
       </c>
       <c r="B249" s="6">
-        <v>216.3</v>
+        <v>228.5</v>
       </c>
       <c r="C249" s="6">
-        <v>396.6</v>
+        <v>420.9</v>
       </c>
       <c r="D249" s="6">
-        <v>160.30000000000001</v>
+        <v>171.5</v>
       </c>
       <c r="E249" s="6">
         <v>0</v>
       </c>
       <c r="F249" s="6"/>
       <c r="G249" s="6">
         <v>0</v>
       </c>
       <c r="H249" s="7">
-        <v>773.2</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:8" x14ac:dyDescent="0.3">
+        <v>820.9</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A250" s="4">
-        <v>38625</v>
+        <v>38656</v>
       </c>
       <c r="B250" s="6">
-        <v>187.1</v>
+        <v>216.3</v>
       </c>
       <c r="C250" s="6">
-        <v>412.9</v>
+        <v>396.6</v>
       </c>
       <c r="D250" s="6">
-        <v>153.5</v>
+        <v>160.30000000000001</v>
       </c>
       <c r="E250" s="6">
         <v>0</v>
       </c>
       <c r="F250" s="6"/>
       <c r="G250" s="6">
         <v>0</v>
       </c>
       <c r="H250" s="7">
-        <v>753.5</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:8" x14ac:dyDescent="0.3">
+        <v>773.2</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A251" s="4">
-        <v>38595</v>
+        <v>38625</v>
       </c>
       <c r="B251" s="6">
-        <v>168.3</v>
+        <v>187.1</v>
       </c>
       <c r="C251" s="6">
-        <v>400.1</v>
+        <v>412.9</v>
       </c>
       <c r="D251" s="6">
-        <v>151.1</v>
+        <v>153.5</v>
       </c>
       <c r="E251" s="6">
         <v>0</v>
       </c>
       <c r="F251" s="6"/>
       <c r="G251" s="6">
         <v>0</v>
       </c>
       <c r="H251" s="7">
-        <v>719.50000000000011</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:8" x14ac:dyDescent="0.3">
+        <v>753.5</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A252" s="4">
-        <v>38564</v>
+        <v>38595</v>
       </c>
       <c r="B252" s="6">
-        <v>163.30000000000001</v>
+        <v>168.3</v>
       </c>
       <c r="C252" s="6">
-        <v>402.4</v>
+        <v>400.1</v>
       </c>
       <c r="D252" s="6">
-        <v>149.80000000000001</v>
+        <v>151.1</v>
       </c>
       <c r="E252" s="6">
         <v>0</v>
       </c>
       <c r="F252" s="6"/>
       <c r="G252" s="6">
         <v>0</v>
       </c>
       <c r="H252" s="7">
-        <v>715.5</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:8" x14ac:dyDescent="0.3">
+        <v>719.50000000000011</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A253" s="4">
-        <v>38533</v>
+        <v>38564</v>
       </c>
       <c r="B253" s="6">
-        <v>151</v>
+        <v>163.30000000000001</v>
       </c>
       <c r="C253" s="6">
-        <v>346.1</v>
+        <v>402.4</v>
       </c>
       <c r="D253" s="6">
-        <v>149.19999999999999</v>
+        <v>149.80000000000001</v>
       </c>
       <c r="E253" s="6">
         <v>0</v>
       </c>
       <c r="F253" s="6"/>
       <c r="G253" s="6">
         <v>0</v>
       </c>
       <c r="H253" s="7">
-        <v>646.29999999999995</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:8" x14ac:dyDescent="0.3">
+        <v>715.5</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A254" s="4">
-        <v>38503</v>
+        <v>38533</v>
       </c>
       <c r="B254" s="6">
-        <v>140.80000000000001</v>
+        <v>151</v>
       </c>
       <c r="C254" s="6">
-        <v>326.8</v>
+        <v>346.1</v>
       </c>
       <c r="D254" s="6">
-        <v>143.1</v>
+        <v>149.19999999999999</v>
       </c>
       <c r="E254" s="6">
         <v>0</v>
       </c>
       <c r="F254" s="6"/>
       <c r="G254" s="6">
         <v>0</v>
       </c>
       <c r="H254" s="7">
-        <v>610.70000000000005</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:8" x14ac:dyDescent="0.3">
+        <v>646.29999999999995</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A255" s="4">
-        <v>38472</v>
+        <v>38503</v>
       </c>
       <c r="B255" s="6">
-        <v>142.1</v>
+        <v>140.80000000000001</v>
       </c>
       <c r="C255" s="6">
-        <v>320.8</v>
+        <v>326.8</v>
       </c>
       <c r="D255" s="6">
-        <v>139.5</v>
+        <v>143.1</v>
       </c>
       <c r="E255" s="6">
         <v>0</v>
       </c>
       <c r="F255" s="6"/>
       <c r="G255" s="6">
         <v>0</v>
       </c>
       <c r="H255" s="7">
-        <v>602.4</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:8" x14ac:dyDescent="0.3">
+        <v>610.70000000000005</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A256" s="4">
-        <v>38442</v>
+        <v>38472</v>
       </c>
       <c r="B256" s="6">
-        <v>132.9</v>
+        <v>142.1</v>
       </c>
       <c r="C256" s="6">
-        <v>290.3</v>
+        <v>320.8</v>
       </c>
       <c r="D256" s="6">
-        <v>137.9</v>
+        <v>139.5</v>
       </c>
       <c r="E256" s="6">
         <v>0</v>
       </c>
       <c r="F256" s="6"/>
       <c r="G256" s="6">
         <v>0</v>
       </c>
       <c r="H256" s="7">
-        <v>561.1</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:8" x14ac:dyDescent="0.3">
+        <v>602.4</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A257" s="4">
-        <v>38411</v>
+        <v>38442</v>
       </c>
       <c r="B257" s="6">
-        <v>134.6</v>
+        <v>132.9</v>
       </c>
       <c r="C257" s="6">
-        <v>304.5</v>
+        <v>290.3</v>
       </c>
       <c r="D257" s="6">
-        <v>132.1</v>
+        <v>137.9</v>
       </c>
       <c r="E257" s="6">
         <v>0</v>
       </c>
       <c r="F257" s="6"/>
       <c r="G257" s="6">
         <v>0</v>
       </c>
       <c r="H257" s="7">
-        <v>571.20000000000005</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:8" x14ac:dyDescent="0.3">
+        <v>561.1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A258" s="4">
-        <v>38383</v>
+        <v>38411</v>
       </c>
       <c r="B258" s="6">
-        <v>119.2</v>
+        <v>134.6</v>
       </c>
       <c r="C258" s="6">
-        <v>281.10000000000002</v>
+        <v>304.5</v>
       </c>
       <c r="D258" s="6">
-        <v>128.69999999999999</v>
+        <v>132.1</v>
       </c>
       <c r="E258" s="6">
         <v>0</v>
       </c>
       <c r="F258" s="6"/>
       <c r="G258" s="6">
         <v>0</v>
       </c>
       <c r="H258" s="7">
-        <v>529</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:8" x14ac:dyDescent="0.3">
+        <v>571.20000000000005</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A259" s="4">
-        <v>38352</v>
+        <v>38383</v>
       </c>
       <c r="B259" s="6">
-        <v>93.3</v>
+        <v>119.2</v>
       </c>
       <c r="C259" s="6">
-        <v>218.5</v>
+        <v>281.10000000000002</v>
       </c>
       <c r="D259" s="6">
-        <v>125.6</v>
+        <v>128.69999999999999</v>
       </c>
       <c r="E259" s="6">
         <v>0</v>
       </c>
       <c r="F259" s="6"/>
       <c r="G259" s="6">
         <v>0</v>
       </c>
       <c r="H259" s="7">
-        <v>437.4</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:8" x14ac:dyDescent="0.3">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A260" s="4">
-        <v>38321</v>
+        <v>38352</v>
       </c>
       <c r="B260" s="6">
-        <v>97.1</v>
+        <v>93.3</v>
       </c>
       <c r="C260" s="6">
-        <v>207.1</v>
+        <v>218.5</v>
       </c>
       <c r="D260" s="6">
-        <v>120.7</v>
+        <v>125.6</v>
       </c>
       <c r="E260" s="6">
         <v>0</v>
       </c>
       <c r="F260" s="6"/>
       <c r="G260" s="6">
         <v>0</v>
       </c>
       <c r="H260" s="7">
-        <v>424.9</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:8" x14ac:dyDescent="0.3">
+        <v>437.4</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A261" s="4">
-        <v>38291</v>
+        <v>38321</v>
       </c>
       <c r="B261" s="6">
-        <v>89.7</v>
+        <v>97.1</v>
       </c>
       <c r="C261" s="6">
-        <v>183.9</v>
+        <v>207.1</v>
       </c>
       <c r="D261" s="6">
-        <v>118</v>
+        <v>120.7</v>
       </c>
       <c r="E261" s="6">
         <v>0</v>
       </c>
       <c r="F261" s="6"/>
       <c r="G261" s="6">
         <v>0</v>
       </c>
       <c r="H261" s="7">
-        <v>391.6</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:8" x14ac:dyDescent="0.3">
+        <v>424.9</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A262" s="4">
-        <v>38260</v>
+        <v>38291</v>
       </c>
       <c r="B262" s="6">
-        <v>86.7</v>
+        <v>89.7</v>
       </c>
       <c r="C262" s="6">
-        <v>132.30000000000001</v>
+        <v>183.9</v>
       </c>
       <c r="D262" s="6">
-        <v>110.5</v>
+        <v>118</v>
       </c>
       <c r="E262" s="6">
         <v>0</v>
       </c>
       <c r="F262" s="6"/>
       <c r="G262" s="6">
         <v>0</v>
       </c>
       <c r="H262" s="7">
-        <v>329.5</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:8" x14ac:dyDescent="0.3">
+        <v>391.6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A263" s="4">
-        <v>38230</v>
+        <v>38260</v>
       </c>
       <c r="B263" s="6">
-        <v>77.5</v>
+        <v>86.7</v>
       </c>
       <c r="C263" s="6">
-        <v>122.5</v>
+        <v>132.30000000000001</v>
       </c>
       <c r="D263" s="6">
-        <v>111.6</v>
+        <v>110.5</v>
       </c>
       <c r="E263" s="6">
         <v>0</v>
       </c>
       <c r="F263" s="6"/>
       <c r="G263" s="6">
         <v>0</v>
       </c>
       <c r="H263" s="7">
-        <v>311.60000000000002</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:8" x14ac:dyDescent="0.3">
+        <v>329.5</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A264" s="4">
-        <v>38199</v>
+        <v>38230</v>
       </c>
       <c r="B264" s="6">
-        <v>78.2</v>
+        <v>77.5</v>
       </c>
       <c r="C264" s="6">
-        <v>122.9</v>
+        <v>122.5</v>
       </c>
       <c r="D264" s="6">
-        <v>112.2</v>
+        <v>111.6</v>
       </c>
       <c r="E264" s="6">
         <v>0</v>
       </c>
       <c r="F264" s="6"/>
       <c r="G264" s="6">
         <v>0</v>
       </c>
       <c r="H264" s="7">
-        <v>313.3</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:8" x14ac:dyDescent="0.3">
+        <v>311.60000000000002</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A265" s="4">
-        <v>38168</v>
+        <v>38199</v>
       </c>
       <c r="B265" s="6">
-        <v>69.7</v>
+        <v>78.2</v>
       </c>
       <c r="C265" s="6">
-        <v>94.5</v>
+        <v>122.9</v>
       </c>
       <c r="D265" s="6">
-        <v>115.8</v>
+        <v>112.2</v>
       </c>
       <c r="E265" s="6">
         <v>0</v>
       </c>
       <c r="F265" s="6"/>
       <c r="G265" s="6">
         <v>0</v>
       </c>
       <c r="H265" s="7">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:8" x14ac:dyDescent="0.3">
+        <v>313.3</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A266" s="4">
-        <v>38138</v>
+        <v>38168</v>
       </c>
       <c r="B266" s="6">
-        <v>68.900000000000006</v>
+        <v>69.7</v>
       </c>
       <c r="C266" s="6">
-        <v>93.9</v>
+        <v>94.5</v>
       </c>
       <c r="D266" s="6">
-        <v>111</v>
+        <v>115.8</v>
       </c>
       <c r="E266" s="6">
         <v>0</v>
       </c>
       <c r="F266" s="6"/>
       <c r="G266" s="6">
         <v>0</v>
       </c>
       <c r="H266" s="7">
-        <v>273.8</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:8" x14ac:dyDescent="0.3">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A267" s="4">
-        <v>38107</v>
+        <v>38138</v>
       </c>
       <c r="B267" s="6">
-        <v>70.7</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="C267" s="6">
-        <v>101.6</v>
+        <v>93.9</v>
       </c>
       <c r="D267" s="6">
-        <v>114.2</v>
+        <v>111</v>
       </c>
       <c r="E267" s="6">
         <v>0</v>
       </c>
       <c r="F267" s="6"/>
       <c r="G267" s="6">
         <v>0</v>
       </c>
       <c r="H267" s="7">
-        <v>286.5</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:8" x14ac:dyDescent="0.3">
+        <v>273.8</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A268" s="4">
-        <v>38077</v>
+        <v>38107</v>
       </c>
       <c r="B268" s="6">
-        <v>77.3</v>
+        <v>70.7</v>
       </c>
       <c r="C268" s="6">
-        <v>77.7</v>
+        <v>101.6</v>
       </c>
       <c r="D268" s="6">
-        <v>115.7</v>
+        <v>114.2</v>
       </c>
       <c r="E268" s="6">
         <v>0</v>
       </c>
       <c r="F268" s="6"/>
       <c r="G268" s="6">
         <v>0</v>
       </c>
       <c r="H268" s="7">
-        <v>270.7</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:8" x14ac:dyDescent="0.3">
+        <v>286.5</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A269" s="4">
-        <v>38046</v>
+        <v>38077</v>
       </c>
       <c r="B269" s="6">
-        <v>72.099999999999994</v>
+        <v>77.3</v>
       </c>
       <c r="C269" s="6">
-        <v>75.7</v>
+        <v>77.7</v>
       </c>
       <c r="D269" s="6">
-        <v>110.8</v>
+        <v>115.7</v>
       </c>
       <c r="E269" s="6">
         <v>0</v>
       </c>
       <c r="F269" s="6"/>
       <c r="G269" s="6">
         <v>0</v>
       </c>
       <c r="H269" s="7">
-        <v>258.60000000000002</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:8" x14ac:dyDescent="0.3">
+        <v>270.7</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A270" s="4">
-        <v>38017</v>
+        <v>38046</v>
       </c>
       <c r="B270" s="6">
-        <v>60.6</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="C270" s="6">
-        <v>66</v>
+        <v>75.7</v>
       </c>
       <c r="D270" s="6">
-        <v>107</v>
+        <v>110.8</v>
       </c>
       <c r="E270" s="6">
         <v>0</v>
       </c>
       <c r="F270" s="6"/>
       <c r="G270" s="6">
         <v>0</v>
       </c>
       <c r="H270" s="7">
-        <v>233.6</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:8" x14ac:dyDescent="0.3">
+        <v>258.60000000000002</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A271" s="4">
-        <v>37986</v>
+        <v>38017</v>
       </c>
       <c r="B271" s="6">
-        <v>48</v>
+        <v>60.6</v>
       </c>
       <c r="C271" s="6">
-        <v>60.6</v>
+        <v>66</v>
       </c>
       <c r="D271" s="6">
-        <v>103.4</v>
+        <v>107</v>
       </c>
       <c r="E271" s="6">
         <v>0</v>
       </c>
       <c r="F271" s="6"/>
       <c r="G271" s="6">
         <v>0</v>
       </c>
       <c r="H271" s="7">
-        <v>212</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:8" x14ac:dyDescent="0.3">
+        <v>233.6</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A272" s="4">
-        <v>37955</v>
+        <v>37986</v>
       </c>
       <c r="B272" s="6">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C272" s="6">
-        <v>55</v>
+        <v>60.6</v>
       </c>
       <c r="D272" s="6">
-        <v>100.2</v>
+        <v>103.4</v>
       </c>
       <c r="E272" s="6">
         <v>0</v>
       </c>
       <c r="F272" s="6"/>
       <c r="G272" s="6">
         <v>0</v>
       </c>
       <c r="H272" s="7">
-        <v>197.2</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:8" x14ac:dyDescent="0.3">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A273" s="4">
-        <v>37925</v>
+        <v>37955</v>
       </c>
       <c r="B273" s="6">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C273" s="6">
-        <v>54.7</v>
+        <v>55</v>
       </c>
       <c r="D273" s="6">
-        <v>97.6</v>
+        <v>100.2</v>
       </c>
       <c r="E273" s="6">
         <v>0</v>
       </c>
       <c r="F273" s="6"/>
       <c r="G273" s="6">
         <v>0</v>
       </c>
       <c r="H273" s="7">
-        <v>191.3</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:8" x14ac:dyDescent="0.3">
+        <v>197.2</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A274" s="4">
-        <v>37894</v>
+        <v>37925</v>
       </c>
       <c r="B274" s="6">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C274" s="6">
-        <v>46.7</v>
+        <v>54.7</v>
       </c>
       <c r="D274" s="6">
-        <v>90.2</v>
+        <v>97.6</v>
       </c>
       <c r="E274" s="6">
         <v>0</v>
       </c>
       <c r="F274" s="6"/>
       <c r="G274" s="6">
         <v>0</v>
       </c>
       <c r="H274" s="7">
-        <v>171.9</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:8" x14ac:dyDescent="0.3">
+        <v>191.3</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A275" s="4">
-        <v>37864</v>
+        <v>37894</v>
       </c>
       <c r="B275" s="6">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C275" s="6">
-        <v>44</v>
+        <v>46.7</v>
       </c>
       <c r="D275" s="6">
-        <v>88.1</v>
+        <v>90.2</v>
       </c>
       <c r="E275" s="6">
         <v>0</v>
       </c>
       <c r="F275" s="6"/>
       <c r="G275" s="6">
         <v>0</v>
       </c>
       <c r="H275" s="7">
-        <v>165.1</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:8" x14ac:dyDescent="0.3">
+        <v>171.9</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A276" s="4">
-        <v>37833</v>
+        <v>37864</v>
       </c>
       <c r="B276" s="6">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C276" s="6">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D276" s="6">
-        <v>85.7</v>
+        <v>88.1</v>
       </c>
       <c r="E276" s="6">
         <v>0</v>
       </c>
       <c r="F276" s="6"/>
       <c r="G276" s="6">
         <v>0</v>
       </c>
       <c r="H276" s="7">
-        <v>153.69999999999999</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:8" x14ac:dyDescent="0.3">
+        <v>165.1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A277" s="4">
-        <v>37802</v>
+        <v>37833</v>
       </c>
       <c r="B277" s="6">
-        <v>26.8</v>
+        <v>29</v>
       </c>
       <c r="C277" s="6">
-        <v>38.299999999999997</v>
+        <v>39</v>
       </c>
       <c r="D277" s="6">
-        <v>79.900000000000006</v>
+        <v>85.7</v>
       </c>
       <c r="E277" s="6">
         <v>0</v>
       </c>
       <c r="F277" s="6"/>
       <c r="G277" s="6">
         <v>0</v>
       </c>
       <c r="H277" s="7">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:8" x14ac:dyDescent="0.3">
+        <v>153.69999999999999</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A278" s="4">
-        <v>37772</v>
+        <v>37802</v>
       </c>
       <c r="B278" s="6">
-        <v>24.9</v>
+        <v>26.8</v>
       </c>
       <c r="C278" s="6">
-        <v>36.299999999999997</v>
+        <v>38.299999999999997</v>
       </c>
       <c r="D278" s="6">
-        <v>75.099999999999994</v>
+        <v>79.900000000000006</v>
       </c>
       <c r="E278" s="6">
         <v>0</v>
       </c>
       <c r="F278" s="6"/>
       <c r="G278" s="6">
         <v>0</v>
       </c>
       <c r="H278" s="7">
-        <v>136.29999999999998</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:8" x14ac:dyDescent="0.3">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A279" s="4">
-        <v>37741</v>
+        <v>37772</v>
       </c>
       <c r="B279" s="6">
-        <v>22.1</v>
+        <v>24.9</v>
       </c>
       <c r="C279" s="6">
-        <v>32.299999999999997</v>
+        <v>36.299999999999997</v>
       </c>
       <c r="D279" s="6">
-        <v>69.2</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="E279" s="6">
         <v>0</v>
       </c>
       <c r="F279" s="6"/>
       <c r="G279" s="6">
         <v>0</v>
       </c>
       <c r="H279" s="7">
-        <v>123.6</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:8" x14ac:dyDescent="0.3">
+        <v>136.29999999999998</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A280" s="4">
-        <v>37711</v>
+        <v>37741</v>
       </c>
       <c r="B280" s="6">
-        <v>20.2</v>
+        <v>22.1</v>
       </c>
       <c r="C280" s="6">
-        <v>29.6</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="D280" s="6">
-        <v>64.2</v>
+        <v>69.2</v>
       </c>
       <c r="E280" s="6">
         <v>0</v>
       </c>
       <c r="F280" s="6"/>
       <c r="G280" s="6">
         <v>0</v>
       </c>
       <c r="H280" s="7">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:8" x14ac:dyDescent="0.3">
+        <v>123.6</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A281" s="4">
-        <v>37680</v>
+        <v>37711</v>
       </c>
       <c r="B281" s="6">
-        <v>21.8</v>
+        <v>20.2</v>
       </c>
       <c r="C281" s="6">
-        <v>30.7</v>
+        <v>29.6</v>
       </c>
       <c r="D281" s="6">
-        <v>64</v>
+        <v>64.2</v>
       </c>
       <c r="E281" s="6">
         <v>0</v>
       </c>
       <c r="F281" s="6"/>
       <c r="G281" s="6">
         <v>0</v>
       </c>
       <c r="H281" s="7">
-        <v>116.5</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:8" x14ac:dyDescent="0.3">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A282" s="4">
-        <v>37652</v>
+        <v>37680</v>
       </c>
       <c r="B282" s="6">
-        <v>21.6</v>
+        <v>21.8</v>
       </c>
       <c r="C282" s="6">
-        <v>30.9</v>
+        <v>30.7</v>
       </c>
       <c r="D282" s="6">
-        <v>63.4</v>
+        <v>64</v>
       </c>
       <c r="E282" s="6">
         <v>0</v>
       </c>
       <c r="F282" s="6"/>
       <c r="G282" s="6">
         <v>0</v>
       </c>
       <c r="H282" s="7">
-        <v>115.9</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:8" x14ac:dyDescent="0.3">
+        <v>116.5</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A283" s="4">
-        <v>37621</v>
+        <v>37652</v>
       </c>
       <c r="B283" s="6">
-        <v>19.5</v>
+        <v>21.6</v>
       </c>
       <c r="C283" s="6">
-        <v>27.6</v>
+        <v>30.9</v>
       </c>
       <c r="D283" s="6">
-        <v>63.6</v>
+        <v>63.4</v>
       </c>
       <c r="E283" s="6">
         <v>0</v>
       </c>
       <c r="F283" s="6"/>
       <c r="G283" s="6">
         <v>0</v>
       </c>
       <c r="H283" s="7">
-        <v>110.7</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:8" x14ac:dyDescent="0.3">
+        <v>115.9</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A284" s="4">
-        <v>37590</v>
+        <v>37621</v>
       </c>
       <c r="B284" s="6">
-        <v>16.399999999999999</v>
+        <v>19.5</v>
       </c>
       <c r="C284" s="6">
-        <v>27.3</v>
+        <v>27.6</v>
       </c>
       <c r="D284" s="6">
-        <v>63.2</v>
+        <v>63.6</v>
       </c>
       <c r="E284" s="6">
         <v>0</v>
       </c>
       <c r="F284" s="6"/>
       <c r="G284" s="6">
         <v>0</v>
       </c>
       <c r="H284" s="7">
-        <v>106.9</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:8" x14ac:dyDescent="0.3">
+        <v>110.7</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A285" s="4">
-        <v>37560</v>
+        <v>37590</v>
       </c>
       <c r="B285" s="6">
-        <v>16.8</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="C285" s="6">
-        <v>26.8</v>
+        <v>27.3</v>
       </c>
       <c r="D285" s="6">
-        <v>62</v>
+        <v>63.2</v>
       </c>
       <c r="E285" s="6">
         <v>0</v>
       </c>
       <c r="F285" s="6"/>
       <c r="G285" s="6">
         <v>0</v>
       </c>
       <c r="H285" s="7">
-        <v>105.6</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:8" x14ac:dyDescent="0.3">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A286" s="4">
-        <v>37529</v>
+        <v>37560</v>
       </c>
       <c r="B286" s="6">
-        <v>17.600000000000001</v>
+        <v>16.8</v>
       </c>
       <c r="C286" s="6">
-        <v>27.2</v>
+        <v>26.8</v>
       </c>
       <c r="D286" s="6">
-        <v>60.5</v>
+        <v>62</v>
       </c>
       <c r="E286" s="6">
         <v>0</v>
       </c>
       <c r="F286" s="6"/>
       <c r="G286" s="6">
         <v>0</v>
       </c>
       <c r="H286" s="7">
-        <v>105.3</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:8" x14ac:dyDescent="0.3">
+        <v>105.6</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A287" s="4">
-        <v>37499</v>
+        <v>37529</v>
       </c>
       <c r="B287" s="6">
-        <v>17.8</v>
+        <v>17.600000000000001</v>
       </c>
       <c r="C287" s="6">
-        <v>28.6</v>
+        <v>27.2</v>
       </c>
       <c r="D287" s="6">
-        <v>61.2</v>
+        <v>60.5</v>
       </c>
       <c r="E287" s="6">
         <v>0</v>
       </c>
       <c r="F287" s="6"/>
       <c r="G287" s="6">
         <v>0</v>
       </c>
       <c r="H287" s="7">
-        <v>107.60000000000001</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:8" x14ac:dyDescent="0.3">
+        <v>105.3</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A288" s="4">
-        <v>37468</v>
+        <v>37499</v>
       </c>
       <c r="B288" s="6">
-        <v>15.7</v>
+        <v>17.8</v>
       </c>
       <c r="C288" s="6">
-        <v>27.8</v>
+        <v>28.6</v>
       </c>
       <c r="D288" s="6">
-        <v>62</v>
+        <v>61.2</v>
       </c>
       <c r="E288" s="6">
         <v>0</v>
       </c>
       <c r="F288" s="6"/>
       <c r="G288" s="6">
         <v>0</v>
       </c>
       <c r="H288" s="7">
-        <v>105.5</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:8" x14ac:dyDescent="0.3">
+        <v>107.60000000000001</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A289" s="4">
-        <v>37437</v>
+        <v>37468</v>
       </c>
       <c r="B289" s="6">
-        <v>16.7</v>
+        <v>15.7</v>
       </c>
       <c r="C289" s="6">
         <v>27.8</v>
       </c>
       <c r="D289" s="6">
-        <v>62.2</v>
+        <v>62</v>
       </c>
       <c r="E289" s="6">
         <v>0</v>
       </c>
       <c r="F289" s="6"/>
       <c r="G289" s="6">
         <v>0</v>
       </c>
       <c r="H289" s="7">
-        <v>106.7</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:8" x14ac:dyDescent="0.3">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A290" s="4">
-        <v>37407</v>
+        <v>37437</v>
       </c>
       <c r="B290" s="6">
-        <v>17.989999999999998</v>
+        <v>16.7</v>
       </c>
       <c r="C290" s="6">
         <v>27.8</v>
       </c>
       <c r="D290" s="6">
-        <v>61.1</v>
+        <v>62.2</v>
       </c>
       <c r="E290" s="6">
         <v>0</v>
       </c>
       <c r="F290" s="6"/>
       <c r="G290" s="6">
         <v>0</v>
       </c>
       <c r="H290" s="7">
-        <v>106.89</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:8" x14ac:dyDescent="0.3">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A291" s="4">
-        <v>37376</v>
+        <v>37407</v>
       </c>
       <c r="B291" s="6">
-        <v>16.170000000000002</v>
+        <v>17.989999999999998</v>
       </c>
       <c r="C291" s="6">
-        <v>27.7</v>
+        <v>27.8</v>
       </c>
       <c r="D291" s="6">
-        <v>58.4</v>
+        <v>61.1</v>
       </c>
       <c r="E291" s="6">
         <v>0</v>
       </c>
       <c r="F291" s="6"/>
       <c r="G291" s="6">
         <v>0</v>
       </c>
       <c r="H291" s="7">
-        <v>102.27000000000001</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:8" x14ac:dyDescent="0.3">
+        <v>106.89</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A292" s="4">
-        <v>37346</v>
+        <v>37376</v>
       </c>
       <c r="B292" s="6">
-        <v>14.49</v>
+        <v>16.170000000000002</v>
       </c>
       <c r="C292" s="6">
-        <v>26</v>
+        <v>27.7</v>
       </c>
       <c r="D292" s="6">
-        <v>55.2</v>
+        <v>58.4</v>
       </c>
       <c r="E292" s="6">
         <v>0</v>
       </c>
       <c r="F292" s="6"/>
       <c r="G292" s="6">
         <v>0</v>
       </c>
       <c r="H292" s="7">
-        <v>95.69</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:8" x14ac:dyDescent="0.3">
+        <v>102.27000000000001</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A293" s="4">
-        <v>37315</v>
+        <v>37346</v>
       </c>
       <c r="B293" s="6">
-        <v>12.16</v>
+        <v>14.49</v>
       </c>
       <c r="C293" s="6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D293" s="6">
-        <v>53</v>
+        <v>55.2</v>
       </c>
       <c r="E293" s="6">
         <v>0</v>
       </c>
       <c r="F293" s="6"/>
       <c r="G293" s="6">
         <v>0</v>
       </c>
       <c r="H293" s="7">
-        <v>90.16</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:8" x14ac:dyDescent="0.3">
+        <v>95.69</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A294" s="4">
-        <v>37287</v>
+        <v>37315</v>
       </c>
       <c r="B294" s="6">
-        <v>10.81</v>
+        <v>12.16</v>
       </c>
       <c r="C294" s="6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D294" s="6">
-        <v>48.2</v>
+        <v>53</v>
       </c>
       <c r="E294" s="6">
         <v>0</v>
       </c>
       <c r="F294" s="6"/>
       <c r="G294" s="6">
         <v>0</v>
       </c>
       <c r="H294" s="7">
-        <v>83.01</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:8" x14ac:dyDescent="0.3">
+        <v>90.16</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A295" s="4">
-        <v>37256</v>
+        <v>37287</v>
       </c>
       <c r="B295" s="6">
-        <v>10.029999999999999</v>
+        <v>10.81</v>
       </c>
       <c r="C295" s="6">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D295" s="6">
-        <v>44.5</v>
+        <v>48.2</v>
       </c>
       <c r="E295" s="6">
         <v>0</v>
       </c>
       <c r="F295" s="6"/>
       <c r="G295" s="6">
         <v>0</v>
       </c>
       <c r="H295" s="7">
-        <v>76.53</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:8" x14ac:dyDescent="0.3">
+        <v>83.01</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A296" s="4">
-        <v>37225</v>
+        <v>37256</v>
       </c>
       <c r="B296" s="6">
-        <v>8.68</v>
+        <v>10.029999999999999</v>
       </c>
       <c r="C296" s="6">
-        <v>19.2</v>
+        <v>22</v>
       </c>
       <c r="D296" s="6">
-        <v>44.8</v>
+        <v>44.5</v>
       </c>
       <c r="E296" s="6">
         <v>0</v>
       </c>
       <c r="F296" s="6"/>
       <c r="G296" s="6">
         <v>0</v>
       </c>
       <c r="H296" s="7">
-        <v>72.679999999999993</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:8" x14ac:dyDescent="0.3">
+        <v>76.53</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A297" s="4">
-        <v>37195</v>
+        <v>37225</v>
       </c>
       <c r="B297" s="6">
-        <v>8.98</v>
+        <v>8.68</v>
       </c>
       <c r="C297" s="6">
-        <v>16.600000000000001</v>
+        <v>19.2</v>
       </c>
       <c r="D297" s="6">
-        <v>43.4</v>
+        <v>44.8</v>
       </c>
       <c r="E297" s="6">
         <v>0</v>
       </c>
       <c r="F297" s="6"/>
       <c r="G297" s="6">
         <v>0</v>
       </c>
       <c r="H297" s="7">
-        <v>68.98</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:8" x14ac:dyDescent="0.3">
+        <v>72.679999999999993</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A298" s="4">
-        <v>37164</v>
+        <v>37195</v>
       </c>
       <c r="B298" s="6">
-        <v>8.6</v>
+        <v>8.98</v>
       </c>
       <c r="C298" s="6">
-        <v>14.5</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="D298" s="6">
-        <v>40.1</v>
+        <v>43.4</v>
       </c>
       <c r="E298" s="6">
         <v>0</v>
       </c>
       <c r="F298" s="6"/>
       <c r="G298" s="6">
         <v>0</v>
       </c>
       <c r="H298" s="7">
-        <v>63.2</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:8" x14ac:dyDescent="0.3">
+        <v>68.98</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A299" s="4">
-        <v>37134</v>
+        <v>37164</v>
       </c>
       <c r="B299" s="6">
-        <v>6.35</v>
+        <v>8.6</v>
       </c>
       <c r="C299" s="6">
-        <v>14.4</v>
+        <v>14.5</v>
       </c>
       <c r="D299" s="6">
-        <v>40</v>
+        <v>40.1</v>
       </c>
       <c r="E299" s="6">
         <v>0</v>
       </c>
       <c r="F299" s="6"/>
       <c r="G299" s="6">
         <v>0</v>
       </c>
       <c r="H299" s="7">
-        <v>60.75</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:8" x14ac:dyDescent="0.3">
+        <v>63.2</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A300" s="4">
-        <v>37103</v>
+        <v>37134</v>
       </c>
       <c r="B300" s="6">
-        <v>6.14</v>
+        <v>6.35</v>
       </c>
       <c r="C300" s="6">
-        <v>13.9</v>
+        <v>14.4</v>
       </c>
       <c r="D300" s="6">
-        <v>40.5</v>
+        <v>40</v>
       </c>
       <c r="E300" s="6">
         <v>0</v>
       </c>
       <c r="F300" s="6"/>
       <c r="G300" s="6">
         <v>0</v>
       </c>
       <c r="H300" s="7">
-        <v>60.54</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:8" x14ac:dyDescent="0.3">
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A301" s="4">
-        <v>37072</v>
+        <v>37103</v>
       </c>
       <c r="B301" s="6">
-        <v>6.38</v>
+        <v>6.14</v>
       </c>
       <c r="C301" s="6">
-        <v>14.9</v>
+        <v>13.9</v>
       </c>
       <c r="D301" s="6">
-        <v>40.9</v>
+        <v>40.5</v>
       </c>
       <c r="E301" s="6">
         <v>0</v>
       </c>
       <c r="F301" s="6"/>
       <c r="G301" s="6">
         <v>0</v>
       </c>
       <c r="H301" s="7">
-        <v>62.18</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:8" x14ac:dyDescent="0.3">
+        <v>60.54</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A302" s="4">
-        <v>37042</v>
+        <v>37072</v>
       </c>
       <c r="B302" s="6">
-        <v>8.31</v>
+        <v>6.38</v>
       </c>
       <c r="C302" s="6">
-        <v>14.8</v>
+        <v>14.9</v>
       </c>
       <c r="D302" s="6">
-        <v>40.200000000000003</v>
+        <v>40.9</v>
       </c>
       <c r="E302" s="6">
         <v>0</v>
       </c>
       <c r="F302" s="6"/>
       <c r="G302" s="6">
         <v>0</v>
       </c>
       <c r="H302" s="7">
-        <v>63.31</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:8" x14ac:dyDescent="0.3">
+        <v>62.18</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A303" s="4">
-        <v>37011</v>
+        <v>37042</v>
       </c>
       <c r="B303" s="6">
-        <v>7.81</v>
+        <v>8.31</v>
       </c>
       <c r="C303" s="6">
-        <v>13.3</v>
+        <v>14.8</v>
       </c>
       <c r="D303" s="6">
-        <v>39</v>
+        <v>40.200000000000003</v>
       </c>
       <c r="E303" s="6">
         <v>0</v>
       </c>
       <c r="F303" s="6"/>
       <c r="G303" s="6">
         <v>0</v>
       </c>
       <c r="H303" s="7">
-        <v>60.11</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:8" x14ac:dyDescent="0.3">
+        <v>63.31</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A304" s="4">
-        <v>36981</v>
+        <v>37011</v>
       </c>
       <c r="B304" s="6">
-        <v>7.95</v>
+        <v>7.81</v>
       </c>
       <c r="C304" s="6">
-        <v>11.7</v>
+        <v>13.3</v>
       </c>
       <c r="D304" s="6">
-        <v>39.200000000000003</v>
+        <v>39</v>
       </c>
       <c r="E304" s="6">
         <v>0</v>
       </c>
       <c r="F304" s="6"/>
       <c r="G304" s="6">
         <v>0</v>
       </c>
       <c r="H304" s="7">
-        <v>58.85</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:8" x14ac:dyDescent="0.3">
+        <v>60.11</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A305" s="4">
-        <v>36950</v>
+        <v>36981</v>
       </c>
       <c r="B305" s="6">
-        <v>7.24</v>
+        <v>7.95</v>
       </c>
       <c r="C305" s="6">
-        <v>11.6</v>
+        <v>11.7</v>
       </c>
       <c r="D305" s="6">
-        <v>38.700000000000003</v>
+        <v>39.200000000000003</v>
       </c>
       <c r="E305" s="6">
         <v>0</v>
       </c>
       <c r="F305" s="6"/>
       <c r="G305" s="6">
         <v>0</v>
       </c>
       <c r="H305" s="7">
-        <v>57.540000000000006</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:8" x14ac:dyDescent="0.3">
+        <v>58.85</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A306" s="4">
-        <v>36922</v>
+        <v>36950</v>
       </c>
       <c r="B306" s="6">
-        <v>6</v>
+        <v>7.24</v>
       </c>
       <c r="C306" s="6">
-        <v>11</v>
+        <v>11.6</v>
       </c>
       <c r="D306" s="6">
-        <v>37</v>
+        <v>38.700000000000003</v>
       </c>
       <c r="E306" s="6">
         <v>0</v>
       </c>
       <c r="F306" s="6"/>
       <c r="G306" s="6">
         <v>0</v>
       </c>
       <c r="H306" s="7">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:8" x14ac:dyDescent="0.3">
+        <v>57.540000000000006</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A307" s="4">
-        <v>36891</v>
+        <v>36922</v>
       </c>
       <c r="B307" s="6">
-        <v>6.47</v>
+        <v>6</v>
       </c>
       <c r="C307" s="6">
-        <v>11.9</v>
+        <v>11</v>
       </c>
       <c r="D307" s="6">
-        <v>36.5</v>
+        <v>37</v>
       </c>
       <c r="E307" s="6">
         <v>0</v>
       </c>
       <c r="F307" s="6"/>
       <c r="G307" s="6">
         <v>0</v>
       </c>
       <c r="H307" s="7">
-        <v>54.870000000000005</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:8" x14ac:dyDescent="0.3">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A308" s="4">
-        <v>36860</v>
+        <v>36891</v>
       </c>
       <c r="B308" s="6">
-        <v>5.91</v>
+        <v>6.47</v>
       </c>
       <c r="C308" s="6">
-        <v>12.4</v>
+        <v>11.9</v>
       </c>
       <c r="D308" s="6">
-        <v>35.9</v>
+        <v>36.5</v>
       </c>
       <c r="E308" s="6">
         <v>0</v>
       </c>
       <c r="F308" s="6"/>
       <c r="G308" s="6">
         <v>0</v>
       </c>
       <c r="H308" s="7">
-        <v>54.21</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:8" x14ac:dyDescent="0.3">
+        <v>54.870000000000005</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A309" s="4">
-        <v>36830</v>
+        <v>36860</v>
       </c>
       <c r="B309" s="6">
-        <v>5.32</v>
+        <v>5.91</v>
       </c>
       <c r="C309" s="6">
         <v>12.4</v>
       </c>
       <c r="D309" s="6">
-        <v>35</v>
+        <v>35.9</v>
       </c>
       <c r="E309" s="6">
         <v>0</v>
       </c>
       <c r="F309" s="6"/>
       <c r="G309" s="6">
         <v>0</v>
       </c>
       <c r="H309" s="7">
-        <v>52.72</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:8" x14ac:dyDescent="0.3">
+        <v>54.21</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A310" s="4">
-        <v>36799</v>
+        <v>36830</v>
       </c>
       <c r="B310" s="6">
-        <v>5.48</v>
+        <v>5.32</v>
       </c>
       <c r="C310" s="6">
-        <v>13.5</v>
+        <v>12.4</v>
       </c>
       <c r="D310" s="6">
-        <v>34.4</v>
+        <v>35</v>
       </c>
       <c r="E310" s="6">
         <v>0</v>
       </c>
       <c r="F310" s="6"/>
       <c r="G310" s="6">
         <v>0</v>
       </c>
       <c r="H310" s="7">
-        <v>53.379999999999995</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:8" x14ac:dyDescent="0.3">
+        <v>52.72</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A311" s="4">
-        <v>36769</v>
+        <v>36799</v>
       </c>
       <c r="B311" s="6">
-        <v>4.08</v>
+        <v>5.48</v>
       </c>
       <c r="C311" s="6">
         <v>13.5</v>
       </c>
       <c r="D311" s="6">
-        <v>34</v>
+        <v>34.4</v>
       </c>
       <c r="E311" s="6">
         <v>0</v>
       </c>
       <c r="F311" s="6"/>
       <c r="G311" s="6">
         <v>0</v>
       </c>
       <c r="H311" s="7">
-        <v>51.58</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:8" x14ac:dyDescent="0.3">
+        <v>53.379999999999995</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A312" s="4">
-        <v>36738</v>
+        <v>36769</v>
       </c>
       <c r="B312" s="6">
-        <v>4.04</v>
+        <v>4.08</v>
       </c>
       <c r="C312" s="6">
-        <v>13.2</v>
+        <v>13.5</v>
       </c>
       <c r="D312" s="6">
-        <v>31.8</v>
+        <v>34</v>
       </c>
       <c r="E312" s="6">
         <v>0</v>
       </c>
       <c r="F312" s="6"/>
       <c r="G312" s="6">
         <v>0</v>
       </c>
       <c r="H312" s="7">
-        <v>49.04</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:8" x14ac:dyDescent="0.3">
+        <v>51.58</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A313" s="4">
-        <v>36707</v>
+        <v>36738</v>
       </c>
       <c r="B313" s="6">
-        <v>4.18</v>
+        <v>4.04</v>
       </c>
       <c r="C313" s="6">
-        <v>10.5</v>
+        <v>13.2</v>
       </c>
       <c r="D313" s="6">
-        <v>31.2</v>
+        <v>31.8</v>
       </c>
       <c r="E313" s="6">
         <v>0</v>
       </c>
       <c r="F313" s="6"/>
       <c r="G313" s="6">
         <v>0</v>
       </c>
       <c r="H313" s="7">
-        <v>45.879999999999995</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:8" x14ac:dyDescent="0.3">
+        <v>49.04</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A314" s="4">
-        <v>36677</v>
+        <v>36707</v>
       </c>
       <c r="B314" s="6">
-        <v>6.4</v>
+        <v>4.18</v>
       </c>
       <c r="C314" s="6">
-        <v>10.9</v>
+        <v>10.5</v>
       </c>
       <c r="D314" s="6">
-        <v>30.8</v>
+        <v>31.2</v>
       </c>
       <c r="E314" s="6">
         <v>0</v>
       </c>
       <c r="F314" s="6"/>
       <c r="G314" s="6">
         <v>0</v>
       </c>
       <c r="H314" s="7">
-        <v>48.1</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:8" x14ac:dyDescent="0.3">
+        <v>45.879999999999995</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A315" s="4">
-        <v>36646</v>
+        <v>36677</v>
       </c>
       <c r="B315" s="6">
-        <v>5.96</v>
+        <v>6.4</v>
       </c>
       <c r="C315" s="6">
-        <v>10.6</v>
+        <v>10.9</v>
       </c>
       <c r="D315" s="6">
-        <v>30</v>
+        <v>30.8</v>
       </c>
       <c r="E315" s="6">
         <v>0</v>
       </c>
       <c r="F315" s="6"/>
       <c r="G315" s="6">
         <v>0</v>
       </c>
       <c r="H315" s="7">
-        <v>46.56</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:8" x14ac:dyDescent="0.3">
+        <v>48.1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A316" s="4">
-        <v>36616</v>
+        <v>36646</v>
       </c>
       <c r="B316" s="6">
-        <v>5.56</v>
+        <v>5.96</v>
       </c>
       <c r="C316" s="6">
-        <v>13.2</v>
+        <v>10.6</v>
       </c>
       <c r="D316" s="6">
-        <v>29.3</v>
+        <v>30</v>
       </c>
       <c r="E316" s="6">
         <v>0</v>
       </c>
       <c r="F316" s="6"/>
       <c r="G316" s="6">
         <v>0</v>
       </c>
       <c r="H316" s="7">
-        <v>48.06</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:8" x14ac:dyDescent="0.3">
+        <v>46.56</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A317" s="4">
-        <v>36585</v>
+        <v>36616</v>
       </c>
       <c r="B317" s="6">
-        <v>5.46</v>
+        <v>5.56</v>
       </c>
       <c r="C317" s="6">
-        <v>12.2</v>
+        <v>13.2</v>
       </c>
       <c r="D317" s="6">
-        <v>29.5</v>
+        <v>29.3</v>
       </c>
       <c r="E317" s="6">
         <v>0</v>
       </c>
       <c r="F317" s="6"/>
       <c r="G317" s="6">
         <v>0</v>
       </c>
       <c r="H317" s="7">
-        <v>47.16</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:8" x14ac:dyDescent="0.3">
+        <v>48.06</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A318" s="4">
-        <v>36556</v>
+        <v>36585</v>
       </c>
       <c r="B318" s="6">
-        <v>6.35</v>
+        <v>5.46</v>
       </c>
       <c r="C318" s="6">
-        <v>14.5</v>
+        <v>12.2</v>
       </c>
       <c r="D318" s="6">
-        <v>29.6</v>
+        <v>29.5</v>
       </c>
       <c r="E318" s="6">
         <v>0</v>
       </c>
       <c r="F318" s="6"/>
       <c r="G318" s="6">
         <v>0</v>
       </c>
       <c r="H318" s="7">
-        <v>50.45</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:8" x14ac:dyDescent="0.3">
+        <v>47.16</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A319" s="4">
-        <v>36525</v>
+        <v>36556</v>
       </c>
       <c r="B319" s="6">
-        <v>6.68</v>
+        <v>6.35</v>
       </c>
       <c r="C319" s="6">
-        <v>13.8</v>
+        <v>14.5</v>
       </c>
       <c r="D319" s="6">
         <v>29.6</v>
       </c>
       <c r="E319" s="6">
         <v>0</v>
       </c>
       <c r="F319" s="6"/>
       <c r="G319" s="6">
         <v>0</v>
       </c>
       <c r="H319" s="7">
-        <v>50.08</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:8" x14ac:dyDescent="0.3">
+        <v>50.45</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A320" s="4">
-        <v>36494</v>
+        <v>36525</v>
       </c>
       <c r="B320" s="6">
-        <v>10.5</v>
+        <v>6.68</v>
       </c>
       <c r="C320" s="6">
-        <v>11.8</v>
+        <v>13.8</v>
       </c>
       <c r="D320" s="6">
-        <v>31</v>
+        <v>29.6</v>
       </c>
       <c r="E320" s="6">
         <v>0</v>
       </c>
       <c r="F320" s="6"/>
       <c r="G320" s="6">
         <v>0</v>
       </c>
       <c r="H320" s="7">
-        <v>53.3</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:8" x14ac:dyDescent="0.3">
+        <v>50.08</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A321" s="4">
-        <v>36464</v>
+        <v>36494</v>
       </c>
       <c r="B321" s="6">
-        <v>15.17</v>
+        <v>10.5</v>
       </c>
       <c r="C321" s="6">
-        <v>12</v>
+        <v>11.8</v>
       </c>
       <c r="D321" s="6">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E321" s="6">
         <v>0</v>
       </c>
       <c r="F321" s="6"/>
       <c r="G321" s="6">
         <v>0</v>
       </c>
       <c r="H321" s="7">
-        <v>59.17</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:8" x14ac:dyDescent="0.3">
+        <v>53.3</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A322" s="4">
-        <v>36433</v>
+        <v>36464</v>
       </c>
       <c r="B322" s="6">
-        <v>15.34</v>
+        <v>15.17</v>
       </c>
       <c r="C322" s="6">
-        <v>10.199999999999999</v>
+        <v>12</v>
       </c>
       <c r="D322" s="6">
-        <v>32.5</v>
+        <v>32</v>
       </c>
       <c r="E322" s="6">
         <v>0</v>
       </c>
       <c r="F322" s="6"/>
       <c r="G322" s="6">
         <v>0</v>
       </c>
       <c r="H322" s="7">
-        <v>58.04</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:8" x14ac:dyDescent="0.3">
+        <v>59.17</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A323" s="4">
-        <v>36403</v>
+        <v>36433</v>
       </c>
       <c r="B323" s="6">
-        <v>12.37</v>
+        <v>15.34</v>
       </c>
       <c r="C323" s="6">
-        <v>10</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="D323" s="6">
-        <v>32</v>
+        <v>32.5</v>
       </c>
       <c r="E323" s="6">
         <v>0</v>
       </c>
       <c r="F323" s="6"/>
       <c r="G323" s="6">
         <v>0</v>
       </c>
       <c r="H323" s="7">
-        <v>54.37</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:8" x14ac:dyDescent="0.3">
+        <v>58.04</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A324" s="4">
-        <v>36372</v>
+        <v>36403</v>
       </c>
       <c r="B324" s="6">
-        <v>12.34</v>
+        <v>12.37</v>
       </c>
       <c r="C324" s="6">
-        <v>9.6</v>
+        <v>10</v>
       </c>
       <c r="D324" s="6">
-        <v>31.4</v>
+        <v>32</v>
       </c>
       <c r="E324" s="6">
         <v>0</v>
       </c>
       <c r="F324" s="6"/>
       <c r="G324" s="6">
         <v>0</v>
       </c>
       <c r="H324" s="7">
-        <v>53.339999999999996</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:8" x14ac:dyDescent="0.3">
+        <v>54.37</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A325" s="4">
-        <v>36341</v>
+        <v>36372</v>
       </c>
       <c r="B325" s="6">
-        <v>11.37</v>
+        <v>12.34</v>
       </c>
       <c r="C325" s="6">
-        <v>8.8000000000000007</v>
+        <v>9.6</v>
       </c>
       <c r="D325" s="6">
-        <v>30.7</v>
+        <v>31.4</v>
       </c>
       <c r="E325" s="6">
         <v>0</v>
       </c>
       <c r="F325" s="6"/>
       <c r="G325" s="6">
         <v>0</v>
       </c>
       <c r="H325" s="7">
-        <v>50.870000000000005</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:8" x14ac:dyDescent="0.3">
+        <v>53.339999999999996</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A326" s="4">
-        <v>36311</v>
+        <v>36341</v>
       </c>
       <c r="B326" s="6">
-        <v>10.6</v>
+        <v>11.37</v>
       </c>
       <c r="C326" s="6">
-        <v>7</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="D326" s="6">
-        <v>29.8</v>
+        <v>30.7</v>
       </c>
       <c r="E326" s="6">
         <v>0</v>
       </c>
       <c r="F326" s="6"/>
       <c r="G326" s="6">
         <v>0</v>
       </c>
       <c r="H326" s="7">
-        <v>47.400000000000006</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:8" x14ac:dyDescent="0.3">
+        <v>50.870000000000005</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A327" s="4">
-        <v>36280</v>
+        <v>36311</v>
       </c>
       <c r="B327" s="6">
-        <v>10.31</v>
+        <v>10.6</v>
       </c>
       <c r="C327" s="6">
-        <v>5.9</v>
+        <v>7</v>
       </c>
       <c r="D327" s="6">
-        <v>27</v>
+        <v>29.8</v>
       </c>
       <c r="E327" s="6">
         <v>0</v>
       </c>
       <c r="F327" s="6"/>
       <c r="G327" s="6">
         <v>0</v>
       </c>
       <c r="H327" s="7">
-        <v>43.21</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:8" x14ac:dyDescent="0.3">
+        <v>47.400000000000006</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A328" s="4">
-        <v>36250</v>
+        <v>36280</v>
       </c>
       <c r="B328" s="6">
-        <v>9.7100000000000009</v>
+        <v>10.31</v>
       </c>
       <c r="C328" s="6">
-        <v>3.4</v>
+        <v>5.9</v>
       </c>
       <c r="D328" s="6">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E328" s="6">
         <v>0</v>
       </c>
       <c r="F328" s="6"/>
       <c r="G328" s="6">
         <v>0</v>
       </c>
       <c r="H328" s="7">
-        <v>38.11</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:8" x14ac:dyDescent="0.3">
+        <v>43.21</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A329" s="4">
-        <v>36219</v>
+        <v>36250</v>
       </c>
       <c r="B329" s="6">
-        <v>12.81</v>
+        <v>9.7100000000000009</v>
       </c>
       <c r="C329" s="6">
-        <v>3.2</v>
+        <v>3.4</v>
       </c>
       <c r="D329" s="6">
-        <v>24.5</v>
+        <v>25</v>
       </c>
       <c r="E329" s="6">
         <v>0</v>
       </c>
       <c r="F329" s="6"/>
       <c r="G329" s="6">
         <v>0</v>
       </c>
       <c r="H329" s="7">
-        <v>40.510000000000005</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:8" x14ac:dyDescent="0.3">
+        <v>38.11</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A330" s="4">
-        <v>36191</v>
+        <v>36219</v>
       </c>
       <c r="B330" s="6">
-        <v>11.31</v>
+        <v>12.81</v>
       </c>
       <c r="C330" s="6">
         <v>3.2</v>
       </c>
       <c r="D330" s="6">
-        <v>24.2</v>
+        <v>24.5</v>
       </c>
       <c r="E330" s="6">
         <v>0</v>
       </c>
       <c r="F330" s="6"/>
       <c r="G330" s="6">
         <v>0</v>
       </c>
       <c r="H330" s="7">
-        <v>38.71</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:8" x14ac:dyDescent="0.3">
+        <v>40.510000000000005</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A331" s="4">
-        <v>36160</v>
+        <v>36191</v>
       </c>
       <c r="B331" s="6">
-        <v>12.54</v>
-[...1 lines deleted...]
-      <c r="C331" s="6"/>
+        <v>11.31</v>
+      </c>
+      <c r="C331" s="6">
+        <v>3.2</v>
+      </c>
       <c r="D331" s="6">
-        <v>24</v>
+        <v>24.2</v>
       </c>
       <c r="E331" s="6">
         <v>0</v>
       </c>
       <c r="F331" s="6"/>
       <c r="G331" s="6">
         <v>0</v>
       </c>
       <c r="H331" s="7">
-        <v>36.54</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:8" x14ac:dyDescent="0.3">
+        <v>38.71</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A332" s="4">
-        <v>36129</v>
+        <v>36160</v>
       </c>
       <c r="B332" s="6">
-        <v>9.6300000000000008</v>
+        <v>12.54</v>
       </c>
       <c r="C332" s="6"/>
       <c r="D332" s="6">
-        <v>23.2</v>
+        <v>24</v>
       </c>
       <c r="E332" s="6">
         <v>0</v>
       </c>
       <c r="F332" s="6"/>
       <c r="G332" s="6">
         <v>0</v>
       </c>
       <c r="H332" s="7">
-        <v>32.83</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:8" x14ac:dyDescent="0.3">
+        <v>36.54</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A333" s="4">
-        <v>36099</v>
+        <v>36129</v>
       </c>
       <c r="B333" s="6">
-        <v>9.4600000000000009</v>
+        <v>9.6300000000000008</v>
       </c>
       <c r="C333" s="6"/>
       <c r="D333" s="6">
-        <v>21</v>
+        <v>23.2</v>
       </c>
       <c r="E333" s="6">
         <v>0</v>
       </c>
       <c r="F333" s="6"/>
       <c r="G333" s="6">
         <v>0</v>
       </c>
       <c r="H333" s="7">
-        <v>30.46</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:8" x14ac:dyDescent="0.3">
+        <v>32.83</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A334" s="4">
-        <v>36068</v>
+        <v>36099</v>
       </c>
       <c r="B334" s="6">
-        <v>12.09</v>
+        <v>9.4600000000000009</v>
       </c>
       <c r="C334" s="6"/>
       <c r="D334" s="6">
-        <v>20.3</v>
+        <v>21</v>
       </c>
       <c r="E334" s="6">
         <v>0</v>
       </c>
       <c r="F334" s="6"/>
       <c r="G334" s="6">
         <v>0</v>
       </c>
       <c r="H334" s="7">
-        <v>32.39</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:8" x14ac:dyDescent="0.3">
+        <v>30.46</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A335" s="4">
-        <v>36038</v>
+        <v>36068</v>
       </c>
       <c r="B335" s="6">
-        <v>12.24</v>
+        <v>12.09</v>
       </c>
       <c r="C335" s="6"/>
       <c r="D335" s="6">
-        <v>20</v>
+        <v>20.3</v>
       </c>
       <c r="E335" s="6">
         <v>0</v>
       </c>
       <c r="F335" s="6"/>
       <c r="G335" s="6">
         <v>0</v>
       </c>
       <c r="H335" s="7">
-        <v>32.24</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:8" x14ac:dyDescent="0.3">
+        <v>32.39</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A336" s="4">
-        <v>36007</v>
+        <v>36038</v>
       </c>
       <c r="B336" s="6">
-        <v>10.47</v>
+        <v>12.24</v>
       </c>
       <c r="C336" s="6"/>
       <c r="D336" s="6">
-        <v>20.6</v>
+        <v>20</v>
       </c>
       <c r="E336" s="6">
         <v>0</v>
       </c>
       <c r="F336" s="6"/>
       <c r="G336" s="6">
         <v>0</v>
       </c>
       <c r="H336" s="7">
-        <v>31.07</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:8" x14ac:dyDescent="0.3">
+        <v>32.24</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A337" s="4">
-        <v>35976</v>
+        <v>36007</v>
       </c>
       <c r="B337" s="6">
-        <v>10.26</v>
+        <v>10.47</v>
       </c>
       <c r="C337" s="6"/>
       <c r="D337" s="6">
-        <v>20.7</v>
+        <v>20.6</v>
       </c>
       <c r="E337" s="6">
         <v>0</v>
       </c>
       <c r="F337" s="6"/>
       <c r="G337" s="6">
         <v>0</v>
       </c>
       <c r="H337" s="7">
-        <v>30.96</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:8" x14ac:dyDescent="0.3">
+        <v>31.07</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A338" s="4">
-        <v>35946</v>
+        <v>35976</v>
       </c>
       <c r="B338" s="6">
-        <v>11.35</v>
+        <v>10.26</v>
       </c>
       <c r="C338" s="6"/>
       <c r="D338" s="6">
-        <v>21</v>
+        <v>20.7</v>
       </c>
       <c r="E338" s="6">
         <v>0</v>
       </c>
       <c r="F338" s="6"/>
       <c r="G338" s="6">
         <v>0</v>
       </c>
       <c r="H338" s="7">
-        <v>32.35</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:8" x14ac:dyDescent="0.3">
+        <v>30.96</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A339" s="4">
-        <v>35915</v>
+        <v>35946</v>
       </c>
       <c r="B339" s="6">
-        <v>11.56</v>
+        <v>11.35</v>
       </c>
       <c r="C339" s="6"/>
       <c r="D339" s="6">
-        <v>21.2</v>
+        <v>21</v>
       </c>
       <c r="E339" s="6">
         <v>0</v>
       </c>
       <c r="F339" s="6"/>
       <c r="G339" s="6">
         <v>0</v>
       </c>
       <c r="H339" s="7">
-        <v>32.76</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:8" x14ac:dyDescent="0.3">
+        <v>32.35</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A340" s="4">
-        <v>35885</v>
+        <v>35915</v>
       </c>
       <c r="B340" s="6">
-        <v>11.24</v>
+        <v>11.56</v>
       </c>
       <c r="C340" s="6"/>
       <c r="D340" s="6">
-        <v>21.9</v>
+        <v>21.2</v>
       </c>
       <c r="E340" s="6">
         <v>0</v>
       </c>
       <c r="F340" s="6"/>
       <c r="G340" s="6">
         <v>0</v>
       </c>
       <c r="H340" s="7">
-        <v>33.14</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:8" x14ac:dyDescent="0.3">
+        <v>32.76</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A341" s="4">
-        <v>35854</v>
+        <v>35885</v>
       </c>
       <c r="B341" s="6">
-        <v>9.85</v>
+        <v>11.24</v>
       </c>
       <c r="C341" s="6"/>
       <c r="D341" s="6">
-        <v>21.8</v>
+        <v>21.9</v>
       </c>
       <c r="E341" s="6">
         <v>0</v>
       </c>
       <c r="F341" s="6"/>
       <c r="G341" s="6">
         <v>0</v>
       </c>
       <c r="H341" s="7">
-        <v>31.65</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:8" x14ac:dyDescent="0.3">
+        <v>33.14</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A342" s="4">
-        <v>35826</v>
+        <v>35854</v>
       </c>
       <c r="B342" s="6">
-        <v>10.44</v>
+        <v>9.85</v>
       </c>
       <c r="C342" s="6"/>
       <c r="D342" s="6">
-        <v>21.3</v>
+        <v>21.8</v>
       </c>
       <c r="E342" s="6">
         <v>0</v>
       </c>
       <c r="F342" s="6"/>
       <c r="G342" s="6">
         <v>0</v>
       </c>
       <c r="H342" s="7">
-        <v>31.740000000000002</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:8" x14ac:dyDescent="0.3">
+        <v>31.65</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A343" s="4">
-        <v>35795</v>
+        <v>35826</v>
       </c>
       <c r="B343" s="6">
-        <v>9.99</v>
+        <v>10.44</v>
       </c>
       <c r="C343" s="6"/>
       <c r="D343" s="6">
-        <v>21</v>
+        <v>21.3</v>
       </c>
       <c r="E343" s="6">
         <v>0</v>
       </c>
       <c r="F343" s="6"/>
       <c r="G343" s="6">
         <v>0</v>
       </c>
       <c r="H343" s="7">
-        <v>30.990000000000002</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:8" x14ac:dyDescent="0.3">
+        <v>31.740000000000002</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A344" s="4">
-        <v>35764</v>
+        <v>35795</v>
       </c>
       <c r="B344" s="6">
-        <v>9.36</v>
+        <v>9.99</v>
       </c>
       <c r="C344" s="6"/>
       <c r="D344" s="6">
-        <v>21.2</v>
+        <v>21</v>
       </c>
       <c r="E344" s="6">
         <v>0</v>
       </c>
       <c r="F344" s="6"/>
       <c r="G344" s="6">
         <v>0</v>
       </c>
       <c r="H344" s="7">
-        <v>30.56</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:8" x14ac:dyDescent="0.3">
+        <v>30.990000000000002</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A345" s="4">
-        <v>35734</v>
+        <v>35764</v>
       </c>
       <c r="B345" s="6">
-        <v>9.64</v>
+        <v>9.36</v>
       </c>
       <c r="C345" s="6"/>
       <c r="D345" s="6">
-        <v>21.6</v>
+        <v>21.2</v>
       </c>
       <c r="E345" s="6">
         <v>0</v>
       </c>
       <c r="F345" s="6"/>
       <c r="G345" s="6">
         <v>0</v>
       </c>
       <c r="H345" s="7">
-        <v>31.240000000000002</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:8" x14ac:dyDescent="0.3">
+        <v>30.56</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A346" s="4">
-        <v>35703</v>
+        <v>35734</v>
       </c>
       <c r="B346" s="6">
-        <v>9.65</v>
+        <v>9.64</v>
       </c>
       <c r="C346" s="6"/>
       <c r="D346" s="6">
-        <v>22</v>
+        <v>21.6</v>
       </c>
       <c r="E346" s="6">
         <v>0</v>
       </c>
       <c r="F346" s="6"/>
       <c r="G346" s="6">
         <v>0</v>
       </c>
       <c r="H346" s="7">
-        <v>31.65</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:8" x14ac:dyDescent="0.3">
+        <v>31.240000000000002</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A347" s="4">
-        <v>35673</v>
+        <v>35703</v>
       </c>
       <c r="B347" s="6">
-        <v>9.99</v>
+        <v>9.65</v>
       </c>
       <c r="C347" s="6"/>
       <c r="D347" s="6">
-        <v>21.9</v>
+        <v>22</v>
       </c>
       <c r="E347" s="6">
         <v>0</v>
       </c>
       <c r="F347" s="6"/>
       <c r="G347" s="6">
         <v>0</v>
       </c>
       <c r="H347" s="7">
-        <v>31.89</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:8" x14ac:dyDescent="0.3">
+        <v>31.65</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A348" s="4">
-        <v>35642</v>
+        <v>35673</v>
       </c>
       <c r="B348" s="6">
-        <v>9.84</v>
+        <v>9.99</v>
       </c>
       <c r="C348" s="6"/>
       <c r="D348" s="6">
-        <v>21.7</v>
+        <v>21.9</v>
       </c>
       <c r="E348" s="6">
         <v>0</v>
       </c>
       <c r="F348" s="6"/>
       <c r="G348" s="6">
         <v>0</v>
       </c>
       <c r="H348" s="7">
-        <v>31.54</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:8" x14ac:dyDescent="0.3">
+        <v>31.89</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A349" s="4">
-        <v>35611</v>
+        <v>35642</v>
       </c>
       <c r="B349" s="6">
-        <v>10.37</v>
+        <v>9.84</v>
       </c>
       <c r="C349" s="6"/>
       <c r="D349" s="6">
-        <v>21.2</v>
+        <v>21.7</v>
       </c>
       <c r="E349" s="6">
         <v>0</v>
       </c>
       <c r="F349" s="6"/>
       <c r="G349" s="6">
         <v>0</v>
       </c>
       <c r="H349" s="7">
-        <v>31.57</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:8" x14ac:dyDescent="0.3">
+        <v>31.54</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A350" s="4">
-        <v>35581</v>
+        <v>35611</v>
       </c>
       <c r="B350" s="6">
-        <v>8.76</v>
+        <v>10.37</v>
       </c>
       <c r="C350" s="6"/>
       <c r="D350" s="6">
-        <v>21.1</v>
+        <v>21.2</v>
       </c>
       <c r="E350" s="6">
         <v>0</v>
       </c>
       <c r="F350" s="6"/>
       <c r="G350" s="6">
         <v>0</v>
       </c>
       <c r="H350" s="7">
-        <v>29.86</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:8" x14ac:dyDescent="0.3">
+        <v>31.57</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A351" s="4">
-        <v>35550</v>
+        <v>35581</v>
       </c>
       <c r="B351" s="6">
-        <v>9.15</v>
+        <v>8.76</v>
       </c>
       <c r="C351" s="6"/>
       <c r="D351" s="6">
-        <v>21</v>
+        <v>21.1</v>
       </c>
       <c r="E351" s="6">
         <v>0</v>
       </c>
       <c r="F351" s="6"/>
       <c r="G351" s="6">
         <v>0</v>
       </c>
       <c r="H351" s="7">
-        <v>30.15</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:8" x14ac:dyDescent="0.3">
+        <v>29.86</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A352" s="4">
-        <v>35520</v>
+        <v>35550</v>
       </c>
       <c r="B352" s="6">
-        <v>9.5299999999999994</v>
+        <v>9.15</v>
       </c>
       <c r="C352" s="6"/>
       <c r="D352" s="6">
-        <v>20.7</v>
+        <v>21</v>
       </c>
       <c r="E352" s="6">
         <v>0</v>
       </c>
       <c r="F352" s="6"/>
       <c r="G352" s="6">
         <v>0</v>
       </c>
       <c r="H352" s="7">
-        <v>30.229999999999997</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:8" x14ac:dyDescent="0.3">
+        <v>30.15</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A353" s="4">
-        <v>35489</v>
+        <v>35520</v>
       </c>
       <c r="B353" s="6">
-        <v>8.73</v>
+        <v>9.5299999999999994</v>
       </c>
       <c r="C353" s="6"/>
       <c r="D353" s="6">
-        <v>21.1</v>
+        <v>20.7</v>
       </c>
       <c r="E353" s="6">
         <v>0</v>
       </c>
       <c r="F353" s="6"/>
       <c r="G353" s="6">
         <v>0</v>
       </c>
       <c r="H353" s="7">
-        <v>29.830000000000002</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:8" x14ac:dyDescent="0.3">
+        <v>30.229999999999997</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A354" s="4">
-        <v>35461</v>
+        <v>35489</v>
       </c>
       <c r="B354" s="6">
-        <v>8.59</v>
+        <v>8.73</v>
       </c>
       <c r="C354" s="6"/>
       <c r="D354" s="6">
-        <v>21</v>
+        <v>21.1</v>
       </c>
       <c r="E354" s="6">
         <v>0</v>
       </c>
       <c r="F354" s="6"/>
       <c r="G354" s="6">
         <v>0</v>
       </c>
       <c r="H354" s="7">
-        <v>29.59</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:8" x14ac:dyDescent="0.3">
+        <v>29.830000000000002</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A355" s="4">
-        <v>35430</v>
+        <v>35461</v>
       </c>
       <c r="B355" s="6">
-        <v>8.7799999999999994</v>
+        <v>8.59</v>
       </c>
       <c r="C355" s="6"/>
       <c r="D355" s="6">
-        <v>21.5</v>
+        <v>21</v>
       </c>
       <c r="E355" s="6">
         <v>0</v>
       </c>
       <c r="F355" s="6"/>
       <c r="G355" s="6">
         <v>0</v>
       </c>
       <c r="H355" s="7">
-        <v>30.28</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:8" x14ac:dyDescent="0.3">
+        <v>29.59</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A356" s="4">
-        <v>35399</v>
+        <v>35430</v>
       </c>
       <c r="B356" s="6">
-        <v>8.07</v>
+        <v>8.7799999999999994</v>
       </c>
       <c r="C356" s="6"/>
       <c r="D356" s="6">
-        <v>21.2</v>
+        <v>21.5</v>
       </c>
       <c r="E356" s="6">
         <v>0</v>
       </c>
       <c r="F356" s="6"/>
       <c r="G356" s="6">
         <v>0</v>
       </c>
       <c r="H356" s="7">
-        <v>29.27</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:8" x14ac:dyDescent="0.3">
+        <v>30.28</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A357" s="4">
-        <v>35369</v>
+        <v>35399</v>
       </c>
       <c r="B357" s="6">
-        <v>8.26</v>
+        <v>8.07</v>
       </c>
       <c r="C357" s="6"/>
       <c r="D357" s="6">
-        <v>21</v>
+        <v>21.2</v>
       </c>
       <c r="E357" s="6">
         <v>0</v>
       </c>
       <c r="F357" s="6"/>
       <c r="G357" s="6">
         <v>0</v>
       </c>
       <c r="H357" s="7">
-        <v>29.259999999999998</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:8" x14ac:dyDescent="0.3">
+        <v>29.27</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A358" s="4">
-        <v>35338</v>
+        <v>35369</v>
       </c>
       <c r="B358" s="6">
-        <v>8.0500000000000007</v>
+        <v>8.26</v>
       </c>
       <c r="C358" s="6"/>
       <c r="D358" s="6">
-        <v>20.7</v>
+        <v>21</v>
       </c>
       <c r="E358" s="6">
         <v>0</v>
       </c>
       <c r="F358" s="6"/>
       <c r="G358" s="6">
         <v>0</v>
       </c>
       <c r="H358" s="7">
-        <v>28.75</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:8" x14ac:dyDescent="0.3">
+        <v>29.259999999999998</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A359" s="4">
-        <v>35308</v>
+        <v>35338</v>
       </c>
       <c r="B359" s="6">
-        <v>10.63</v>
+        <v>8.0500000000000007</v>
       </c>
       <c r="C359" s="6"/>
       <c r="D359" s="6">
-        <v>20.6</v>
+        <v>20.7</v>
       </c>
       <c r="E359" s="6">
         <v>0</v>
       </c>
       <c r="F359" s="6"/>
       <c r="G359" s="6">
         <v>0</v>
       </c>
       <c r="H359" s="7">
-        <v>31.230000000000004</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:8" x14ac:dyDescent="0.3">
+        <v>28.75</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A360" s="4">
-        <v>35277</v>
+        <v>35308</v>
       </c>
       <c r="B360" s="6">
-        <v>10.95</v>
+        <v>10.63</v>
       </c>
       <c r="C360" s="6"/>
       <c r="D360" s="6">
-        <v>20.5</v>
+        <v>20.6</v>
       </c>
       <c r="E360" s="6">
         <v>0</v>
       </c>
       <c r="F360" s="6"/>
       <c r="G360" s="6">
         <v>0</v>
       </c>
       <c r="H360" s="7">
-        <v>31.45</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:8" x14ac:dyDescent="0.3">
+        <v>31.230000000000004</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A361" s="4">
-        <v>35246</v>
+        <v>35277</v>
       </c>
       <c r="B361" s="6">
-        <v>10.68</v>
+        <v>10.95</v>
       </c>
       <c r="C361" s="6"/>
       <c r="D361" s="6">
-        <v>20.399999999999999</v>
+        <v>20.5</v>
       </c>
       <c r="E361" s="6">
         <v>0</v>
       </c>
       <c r="F361" s="6"/>
       <c r="G361" s="6">
         <v>0</v>
       </c>
       <c r="H361" s="7">
-        <v>31.08</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:8" x14ac:dyDescent="0.3">
+        <v>31.45</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A362" s="4">
-        <v>35216</v>
+        <v>35246</v>
       </c>
       <c r="B362" s="6">
-        <v>10.51</v>
+        <v>10.68</v>
       </c>
       <c r="C362" s="6"/>
       <c r="D362" s="6">
-        <v>20.100000000000001</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="E362" s="6">
         <v>0</v>
       </c>
       <c r="F362" s="6"/>
       <c r="G362" s="6">
         <v>0</v>
       </c>
       <c r="H362" s="7">
-        <v>30.61</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:8" x14ac:dyDescent="0.3">
+        <v>31.08</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A363" s="4">
-        <v>35185</v>
+        <v>35216</v>
       </c>
       <c r="B363" s="6">
-        <v>10.54</v>
+        <v>10.51</v>
       </c>
       <c r="C363" s="6"/>
       <c r="D363" s="6">
-        <v>20</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="E363" s="6">
         <v>0</v>
       </c>
       <c r="F363" s="6"/>
       <c r="G363" s="6">
         <v>0</v>
       </c>
       <c r="H363" s="7">
-        <v>30.54</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:8" x14ac:dyDescent="0.3">
+        <v>30.61</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A364" s="4">
-        <v>35155</v>
+        <v>35185</v>
       </c>
       <c r="B364" s="6">
-        <v>10.49</v>
-[...3 lines deleted...]
-      </c>
+        <v>10.54</v>
+      </c>
+      <c r="C364" s="6"/>
       <c r="D364" s="6">
-        <v>19.7</v>
+        <v>20</v>
       </c>
       <c r="E364" s="6">
         <v>0</v>
       </c>
       <c r="F364" s="6"/>
       <c r="G364" s="6">
         <v>0</v>
       </c>
       <c r="H364" s="7">
-        <v>30.189999999999998</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:8" x14ac:dyDescent="0.3">
+        <v>30.54</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A365" s="4">
-        <v>35124</v>
+        <v>35155</v>
       </c>
       <c r="B365" s="6">
-        <v>9.24</v>
-[...1 lines deleted...]
-      <c r="C365" s="6"/>
+        <v>10.49</v>
+      </c>
+      <c r="C365" s="6" t="s">
+        <v>8</v>
+      </c>
       <c r="D365" s="6">
-        <v>19.3</v>
+        <v>19.7</v>
       </c>
       <c r="E365" s="6">
         <v>0</v>
       </c>
       <c r="F365" s="6"/>
       <c r="G365" s="6">
         <v>0</v>
       </c>
       <c r="H365" s="7">
-        <v>28.54</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:8" x14ac:dyDescent="0.3">
+        <v>30.189999999999998</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A366" s="4">
-        <v>35095</v>
+        <v>35124</v>
       </c>
       <c r="B366" s="6">
-        <v>9.7799999999999994</v>
+        <v>9.24</v>
       </c>
       <c r="C366" s="6"/>
       <c r="D366" s="6">
-        <v>19</v>
+        <v>19.3</v>
       </c>
       <c r="E366" s="6">
         <v>0</v>
       </c>
       <c r="F366" s="6"/>
       <c r="G366" s="6">
         <v>0</v>
       </c>
       <c r="H366" s="7">
-        <v>28.78</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:8" x14ac:dyDescent="0.3">
+        <v>28.54</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A367" s="4">
-        <v>35064</v>
+        <v>35095</v>
       </c>
       <c r="B367" s="6">
-        <v>9.85</v>
+        <v>9.7799999999999994</v>
       </c>
       <c r="C367" s="6"/>
       <c r="D367" s="6">
-        <v>18.7</v>
+        <v>19</v>
       </c>
       <c r="E367" s="6">
         <v>0</v>
       </c>
       <c r="F367" s="6"/>
       <c r="G367" s="6">
         <v>0</v>
       </c>
       <c r="H367" s="7">
-        <v>28.549999999999997</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:8" x14ac:dyDescent="0.3">
+        <v>28.78</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A368" s="4">
-        <v>35033</v>
+        <v>35064</v>
       </c>
       <c r="B368" s="6">
-        <v>11.42</v>
+        <v>9.85</v>
       </c>
       <c r="C368" s="6"/>
       <c r="D368" s="6">
-        <v>18.8</v>
+        <v>18.7</v>
       </c>
       <c r="E368" s="6">
         <v>0</v>
       </c>
       <c r="F368" s="6"/>
       <c r="G368" s="6">
         <v>0</v>
       </c>
       <c r="H368" s="7">
-        <v>30.22</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:8" x14ac:dyDescent="0.3">
+        <v>28.549999999999997</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A369" s="4">
-        <v>35003</v>
+        <v>35033</v>
       </c>
       <c r="B369" s="6">
-        <v>12.21</v>
+        <v>11.42</v>
       </c>
       <c r="C369" s="6"/>
       <c r="D369" s="6">
-        <v>18.899999999999999</v>
+        <v>18.8</v>
       </c>
       <c r="E369" s="6">
         <v>0</v>
       </c>
       <c r="F369" s="6"/>
       <c r="G369" s="6">
         <v>0</v>
       </c>
       <c r="H369" s="7">
-        <v>31.11</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:8" x14ac:dyDescent="0.3">
+        <v>30.22</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A370" s="4">
-        <v>34972</v>
+        <v>35003</v>
       </c>
       <c r="B370" s="6">
-        <v>11.14</v>
+        <v>12.21</v>
       </c>
       <c r="C370" s="6"/>
       <c r="D370" s="6">
         <v>18.899999999999999</v>
       </c>
       <c r="E370" s="6">
         <v>0</v>
       </c>
       <c r="F370" s="6"/>
       <c r="G370" s="6">
         <v>0</v>
       </c>
       <c r="H370" s="7">
-        <v>30.04</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:8" x14ac:dyDescent="0.3">
+        <v>31.11</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A371" s="4">
-        <v>34942</v>
+        <v>34972</v>
       </c>
       <c r="B371" s="6">
-        <v>7.98</v>
+        <v>11.14</v>
       </c>
       <c r="C371" s="6"/>
       <c r="D371" s="6">
         <v>18.899999999999999</v>
       </c>
       <c r="E371" s="6">
         <v>0</v>
       </c>
       <c r="F371" s="6"/>
       <c r="G371" s="6">
         <v>0</v>
       </c>
       <c r="H371" s="7">
-        <v>26.88</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:8" x14ac:dyDescent="0.3">
+        <v>30.04</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A372" s="4">
-        <v>34911</v>
+        <v>34942</v>
       </c>
       <c r="B372" s="6">
-        <v>7.51</v>
+        <v>7.98</v>
       </c>
       <c r="C372" s="6"/>
       <c r="D372" s="6">
-        <v>18.8</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="E372" s="6">
         <v>0</v>
       </c>
       <c r="F372" s="6"/>
       <c r="G372" s="6">
         <v>0</v>
       </c>
       <c r="H372" s="7">
-        <v>26.310000000000002</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:8" x14ac:dyDescent="0.3">
+        <v>26.88</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A373" s="4">
-        <v>34880</v>
+        <v>34911</v>
       </c>
       <c r="B373" s="6">
-        <v>8.06</v>
+        <v>7.51</v>
       </c>
       <c r="C373" s="6"/>
       <c r="D373" s="6">
-        <v>18.7</v>
+        <v>18.8</v>
       </c>
       <c r="E373" s="6">
         <v>0</v>
       </c>
       <c r="F373" s="6"/>
       <c r="G373" s="6">
         <v>0</v>
       </c>
       <c r="H373" s="7">
-        <v>26.759999999999998</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:8" x14ac:dyDescent="0.3">
+        <v>26.310000000000002</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A374" s="4">
-        <v>34850</v>
+        <v>34880</v>
       </c>
       <c r="B374" s="6">
-        <v>9.42</v>
+        <v>8.06</v>
       </c>
       <c r="C374" s="6"/>
       <c r="D374" s="6">
         <v>18.7</v>
       </c>
       <c r="E374" s="6">
         <v>0</v>
       </c>
       <c r="F374" s="6"/>
       <c r="G374" s="6">
         <v>0</v>
       </c>
       <c r="H374" s="7">
-        <v>28.119999999999997</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:8" x14ac:dyDescent="0.3">
+        <v>26.759999999999998</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A375" s="4">
-        <v>34819</v>
+        <v>34850</v>
       </c>
       <c r="B375" s="6">
-        <v>9.81</v>
+        <v>9.42</v>
       </c>
       <c r="C375" s="6"/>
       <c r="D375" s="6">
-        <v>18.8</v>
+        <v>18.7</v>
       </c>
       <c r="E375" s="6">
         <v>0</v>
       </c>
       <c r="F375" s="6"/>
       <c r="G375" s="6">
         <v>0</v>
       </c>
       <c r="H375" s="7">
-        <v>28.61</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:8" x14ac:dyDescent="0.3">
+        <v>28.119999999999997</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A376" s="4">
-        <v>34789</v>
+        <v>34819</v>
       </c>
       <c r="B376" s="6">
-        <v>9.58</v>
+        <v>9.81</v>
       </c>
       <c r="C376" s="6"/>
       <c r="D376" s="6">
         <v>18.8</v>
       </c>
       <c r="E376" s="6">
         <v>0</v>
       </c>
       <c r="F376" s="6"/>
       <c r="G376" s="6">
         <v>0</v>
       </c>
       <c r="H376" s="7">
-        <v>28.380000000000003</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:8" x14ac:dyDescent="0.3">
+        <v>28.61</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A377" s="4">
-        <v>34758</v>
+        <v>34789</v>
       </c>
       <c r="B377" s="6">
-        <v>7.66</v>
+        <v>9.58</v>
       </c>
       <c r="C377" s="6"/>
       <c r="D377" s="6">
-        <v>18.600000000000001</v>
+        <v>18.8</v>
       </c>
       <c r="E377" s="6">
         <v>0</v>
       </c>
       <c r="F377" s="6"/>
       <c r="G377" s="6">
         <v>0</v>
       </c>
       <c r="H377" s="7">
-        <v>26.26</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:8" x14ac:dyDescent="0.3">
+        <v>28.380000000000003</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A378" s="4">
-        <v>34730</v>
+        <v>34758</v>
       </c>
       <c r="B378" s="6">
-        <v>7.85</v>
+        <v>7.66</v>
       </c>
       <c r="C378" s="6"/>
       <c r="D378" s="6">
-        <v>18.5</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="E378" s="6">
         <v>0</v>
       </c>
       <c r="F378" s="6"/>
       <c r="G378" s="6">
         <v>0</v>
       </c>
       <c r="H378" s="7">
-        <v>26.35</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:8" x14ac:dyDescent="0.3">
+        <v>26.26</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A379" s="4">
-        <v>34699</v>
+        <v>34730</v>
       </c>
       <c r="B379" s="6">
-        <v>7.7</v>
+        <v>7.85</v>
       </c>
       <c r="C379" s="6"/>
       <c r="D379" s="6">
-        <v>18.600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="E379" s="6">
         <v>0</v>
       </c>
       <c r="F379" s="6"/>
       <c r="G379" s="6">
         <v>0</v>
       </c>
       <c r="H379" s="7">
+        <v>26.35</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A380" s="4">
+        <v>34699</v>
+      </c>
+      <c r="B380" s="6">
+        <v>7.7</v>
+      </c>
+      <c r="C380" s="6"/>
+      <c r="D380" s="6">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="E380" s="6">
+        <v>0</v>
+      </c>
+      <c r="F380" s="6"/>
+      <c r="G380" s="6">
+        <v>0</v>
+      </c>
+      <c r="H380" s="7">
         <v>26.3</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A12:H234">
-    <sortCondition descending="1" ref="A12:A234"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A13:H235">
+    <sortCondition descending="1" ref="A13:A235"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Returns Net</vt:lpstr>
       <vt:lpstr>AUM</vt:lpstr>
     </vt:vector>