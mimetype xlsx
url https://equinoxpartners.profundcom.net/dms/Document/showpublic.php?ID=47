--- v2 (2026-08-10)
+++ v3 (2026-09-26)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://equinoxpartners-my.sharepoint.com/personal/kbrennan_equinoxpartners_com/Documents/Returns/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="287" documentId="8_{91B97CB5-9A6F-42E4-849C-49F973223758}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B2D364E5-B979-4DB6-9459-984EBB9851D0}"/>
+  <xr:revisionPtr revIDLastSave="321" documentId="8_{91B97CB5-9A6F-42E4-849C-49F973223758}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8237F30D-10F4-4339-AAC0-94A5EB08E906}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3540" yWindow="3105" windowWidth="21600" windowHeight="11295" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Returns Net" sheetId="1" r:id="rId1"/>
     <sheet name="AUM" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
@@ -471,13178 +471,13252 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C381"/>
+  <dimension ref="A1:C383"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.625" bestFit="1"/>
     <col min="3" max="3" width="17.625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1">
-        <v>46203</v>
+        <v>46265</v>
       </c>
       <c r="B2" s="3">
-        <v>-4.2299999999999997E-2</v>
+        <v>1.84E-2</v>
       </c>
       <c r="C2" s="3">
-        <v>-0.1288</v>
+        <v>0.1711</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="1">
-        <v>46173</v>
+        <v>46234</v>
       </c>
       <c r="B3" s="3">
-        <v>-4.36E-2</v>
+        <v>6.5699999999999995E-2</v>
       </c>
       <c r="C3" s="3">
-        <v>-3.44E-2</v>
+        <v>7.3400000000000007E-2</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="1">
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B4" s="3">
-        <v>0.13039999999999999</v>
+        <v>-4.2299999999999997E-2</v>
       </c>
       <c r="C4" s="3">
-        <v>4.1399999999999999E-2</v>
+        <v>-0.1288</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="1">
-        <v>46112</v>
+        <v>46173</v>
       </c>
       <c r="B5" s="3">
-        <v>2.86E-2</v>
+        <v>-4.36E-2</v>
       </c>
       <c r="C5" s="3">
-        <v>-3.7199999999999997E-2</v>
+        <v>-3.44E-2</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="1">
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B6" s="3">
-        <v>0.13270000000000001</v>
+        <v>0.13039999999999999</v>
       </c>
       <c r="C6" s="3">
-        <v>0.15</v>
+        <v>4.1399999999999999E-2</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1">
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B7" s="3">
-        <v>9.4299999999999995E-2</v>
+        <v>2.86E-2</v>
       </c>
       <c r="C7" s="3">
-        <v>0.19339999999999999</v>
+        <v>-3.7199999999999997E-2</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
-        <v>46022</v>
+        <v>46081</v>
       </c>
       <c r="B8" s="3">
-        <v>6.6600000000000006E-2</v>
+        <v>0.13270000000000001</v>
       </c>
       <c r="C8" s="3">
-        <v>9.2799999999999994E-2</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="1">
-        <v>45991</v>
+        <v>46053</v>
       </c>
       <c r="B9" s="3">
-        <v>-8.2000000000000007E-3</v>
+        <v>9.4299999999999995E-2</v>
       </c>
       <c r="C9" s="3">
-        <v>2.4199999999999999E-2</v>
+        <v>0.19339999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="1">
-        <v>45961</v>
+        <v>46022</v>
       </c>
       <c r="B10" s="3">
-        <v>2.5399999999999999E-2</v>
+        <v>6.6600000000000006E-2</v>
       </c>
       <c r="C10" s="3">
-        <v>4.6100000000000002E-2</v>
+        <v>9.2799999999999994E-2</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="1">
-        <v>45930</v>
+        <v>45991</v>
       </c>
       <c r="B11" s="3">
-        <v>5.9400000000000001E-2</v>
+        <v>-8.2000000000000007E-3</v>
       </c>
       <c r="C11" s="3">
-        <v>0.1656</v>
+        <v>2.4199999999999999E-2</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="1">
-        <v>45900</v>
+        <v>45961</v>
       </c>
       <c r="B12" s="3">
-        <v>-1.5E-3</v>
+        <v>2.5399999999999999E-2</v>
       </c>
       <c r="C12" s="3">
-        <v>8.2799999999999999E-2</v>
+        <v>4.6100000000000002E-2</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="1">
-        <v>45869</v>
+        <v>45930</v>
       </c>
       <c r="B13" s="3">
-        <v>0.1057</v>
+        <v>5.9400000000000001E-2</v>
       </c>
       <c r="C13" s="3">
-        <v>-1.2999999999999999E-2</v>
+        <v>0.1656</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="1">
-        <v>45838</v>
+        <v>45900</v>
       </c>
       <c r="B14" s="3">
-        <v>5.91E-2</v>
-[...2 lines deleted...]
-        <v>4.1500000000000002E-2</v>
+        <v>-1.5E-3</v>
+      </c>
+      <c r="C14" s="3">
+        <v>8.2799999999999999E-2</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="1">
-        <v>45808</v>
+        <v>45869</v>
       </c>
       <c r="B15" s="3">
-        <v>9.7000000000000003E-2</v>
-[...2 lines deleted...]
-        <v>6.8699999999999997E-2</v>
+        <v>0.1057</v>
+      </c>
+      <c r="C15" s="3">
+        <v>-1.2999999999999999E-2</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="1">
-        <v>45777</v>
+        <v>45838</v>
       </c>
       <c r="B16" s="3">
-        <v>4.2999999999999997E-2</v>
+        <v>5.91E-2</v>
       </c>
       <c r="C16" s="2">
-        <v>2.5999999999999999E-3</v>
+        <v>4.1500000000000002E-2</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="1">
-        <v>45747.041666666664</v>
-[...2 lines deleted...]
-        <v>3.2000000000000001E-2</v>
+        <v>45808</v>
+      </c>
+      <c r="B17" s="3">
+        <v>9.7000000000000003E-2</v>
       </c>
       <c r="C17" s="2">
-        <v>9.6799999999999997E-2</v>
+        <v>6.8699999999999997E-2</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="1">
-        <v>45716.041666666664</v>
-[...2 lines deleted...]
-        <v>0.02</v>
+        <v>45777</v>
+      </c>
+      <c r="B18" s="3">
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="C18" s="2">
-        <v>4.4999999999999997E-3</v>
+        <v>2.5999999999999999E-3</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="1">
-        <v>45688.041666666664</v>
+        <v>45747.041666666664</v>
       </c>
       <c r="B19" s="2">
-        <v>1.9E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="C19" s="2">
-        <v>8.8999999999999999E-3</v>
+        <v>9.6799999999999997E-2</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="1">
-        <v>45657.041666666664</v>
+        <v>45716.041666666664</v>
       </c>
       <c r="B20" s="2">
-        <v>2.4E-2</v>
+        <v>0.02</v>
       </c>
       <c r="C20" s="2">
-        <v>-5.7000000000000002E-2</v>
+        <v>4.4999999999999997E-3</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="1">
-        <v>45626.041666666664</v>
+        <v>45688.041666666664</v>
       </c>
       <c r="B21" s="2">
-        <v>2.3E-2</v>
+        <v>1.9E-2</v>
       </c>
       <c r="C21" s="2">
-        <v>-3.1199999999999999E-2</v>
+        <v>8.8999999999999999E-3</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="1">
-        <v>45596.041666666664</v>
+        <v>45657.041666666664</v>
       </c>
       <c r="B22" s="2">
-        <v>1.7999999999999999E-2</v>
+        <v>2.4E-2</v>
       </c>
       <c r="C22" s="2">
-        <v>2.6599999999999999E-2</v>
+        <v>-5.7000000000000002E-2</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="1">
-        <v>45565.041666666664</v>
+        <v>45626.041666666664</v>
       </c>
       <c r="B23" s="2">
-        <v>-2.7E-2</v>
+        <v>2.3E-2</v>
       </c>
       <c r="C23" s="2">
-        <v>1.52E-2</v>
+        <v>-3.1199999999999999E-2</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="1">
-        <v>45535.041666666664</v>
+        <v>45596.041666666664</v>
       </c>
       <c r="B24" s="2">
-        <v>-1.2999999999999999E-2</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="C24" s="2">
-        <v>0.15989999999999999</v>
+        <v>2.6599999999999999E-2</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="1">
-        <v>45504.041666666664</v>
+        <v>45565.041666666664</v>
       </c>
       <c r="B25" s="2">
-        <v>3.3000000000000002E-2</v>
+        <v>-2.7E-2</v>
       </c>
       <c r="C25" s="2">
-        <v>-1.0800000000000001E-2</v>
+        <v>1.52E-2</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="1">
-        <v>45473.041666666664</v>
+        <v>45535.041666666664</v>
       </c>
       <c r="B26" s="2">
-        <v>-2.1999999999999999E-2</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="C26" s="2">
-        <v>-6.3600000000000004E-2</v>
+        <v>0.15989999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="1">
-        <v>45443.041666666664</v>
+        <v>45504.041666666664</v>
       </c>
       <c r="B27" s="2">
-        <v>7.0000000000000001E-3</v>
+        <v>3.3000000000000002E-2</v>
       </c>
       <c r="C27" s="2">
-        <v>6.0600000000000001E-2</v>
+        <v>-1.0800000000000001E-2</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="1">
-        <v>45412.041666666664</v>
+        <v>45473.041666666664</v>
       </c>
       <c r="B28" s="2">
-        <v>-5.0000000000000001E-3</v>
+        <v>-2.1999999999999999E-2</v>
       </c>
       <c r="C28" s="2">
-        <v>6.5100000000000005E-2</v>
+        <v>-6.3600000000000004E-2</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" s="1">
-        <v>45382.041666666664</v>
+        <v>45443.041666666664</v>
       </c>
       <c r="B29" s="2">
-        <v>9.5000000000000001E-2</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="C29" s="2">
-        <v>9.0399999999999994E-2</v>
+        <v>6.0600000000000001E-2</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" s="1">
-        <v>45351.041666666664</v>
+        <v>45412.041666666664</v>
       </c>
       <c r="B30" s="2">
-        <v>0</v>
+        <v>-5.0000000000000001E-3</v>
       </c>
       <c r="C30" s="2">
-        <v>4.0000000000000001E-3</v>
+        <v>6.5100000000000005E-2</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31" s="1">
-        <v>45322.041666666664</v>
+        <v>45382.041666666664</v>
       </c>
       <c r="B31" s="2">
-        <v>-2.1000000000000001E-2</v>
+        <v>9.5000000000000001E-2</v>
       </c>
       <c r="C31" s="2">
-        <v>-6.6600000000000006E-2</v>
+        <v>9.0399999999999994E-2</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32" s="1">
-        <v>45291.041666666664</v>
+        <v>45351.041666666664</v>
       </c>
       <c r="B32" s="2">
-        <v>2.1999999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="C32" s="2">
-        <v>1.35E-2</v>
+        <v>4.0000000000000001E-3</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="1">
-        <v>45260.041666666664</v>
+        <v>45322.041666666664</v>
       </c>
       <c r="B33" s="2">
-        <v>2.4E-2</v>
+        <v>-2.1000000000000001E-2</v>
       </c>
       <c r="C33" s="2">
-        <v>-9.1499999999999998E-2</v>
+        <v>-6.6600000000000006E-2</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="1">
-        <v>45230.041666666664</v>
+        <v>45291.041666666664</v>
       </c>
       <c r="B34" s="2">
-        <v>-3.4000000000000002E-2</v>
+        <v>2.1999999999999999E-2</v>
       </c>
       <c r="C34" s="2">
-        <v>-0.01</v>
+        <v>1.35E-2</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="1">
-        <v>45199.041666666664</v>
+        <v>45260.041666666664</v>
       </c>
       <c r="B35" s="2">
-        <v>-1.4E-2</v>
+        <v>2.4E-2</v>
       </c>
       <c r="C35" s="2">
-        <v>-4.7300000000000002E-2</v>
+        <v>-9.1499999999999998E-2</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" s="1">
-        <v>45169.041666666664</v>
+        <v>45230.041666666664</v>
       </c>
       <c r="B36" s="2">
-        <v>0</v>
+        <v>-3.4000000000000002E-2</v>
       </c>
       <c r="C36" s="2">
-        <v>1.6799999999999999E-2</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" s="1">
-        <v>45138.041666666664</v>
+        <v>45199.041666666664</v>
       </c>
       <c r="B37" s="2">
-        <v>9.1999999999999998E-2</v>
+        <v>-1.4E-2</v>
       </c>
       <c r="C37" s="2">
-        <v>5.7700000000000001E-2</v>
+        <v>-4.7300000000000002E-2</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="1">
-        <v>45107.041666666664</v>
+        <v>45169.041666666664</v>
       </c>
       <c r="B38" s="2">
-        <v>3.5000000000000003E-2</v>
+        <v>0</v>
       </c>
       <c r="C38" s="2">
-        <v>3.15E-2</v>
+        <v>1.6799999999999999E-2</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="1">
-        <v>45077.041666666664</v>
+        <v>45138.041666666664</v>
       </c>
       <c r="B39" s="2">
-        <v>2.5000000000000001E-2</v>
+        <v>9.1999999999999998E-2</v>
       </c>
       <c r="C39" s="2">
-        <v>-6.08E-2</v>
+        <v>5.7700000000000001E-2</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" s="1">
-        <v>45046.041666666664</v>
+        <v>45107.041666666664</v>
       </c>
       <c r="B40" s="2">
-        <v>4.0000000000000001E-3</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="C40" s="2">
-        <v>2.2800000000000001E-2</v>
+        <v>3.15E-2</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="1">
-        <v>45016.041666666664</v>
+        <v>45077.041666666664</v>
       </c>
       <c r="B41" s="2">
-        <v>0.04</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="C41" s="2">
-        <v>2.1600000000000001E-2</v>
+        <v>-6.08E-2</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="1">
-        <v>44985.041666666664</v>
+        <v>45046.041666666664</v>
       </c>
       <c r="B42" s="2">
-        <v>-2.1000000000000001E-2</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="C42" s="2">
-        <v>-5.7099999999999998E-2</v>
+        <v>2.2800000000000001E-2</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43" s="1">
-        <v>44957.041666666664</v>
+        <v>45016.041666666664</v>
       </c>
       <c r="B43" s="2">
-        <v>1.0999999999999999E-2</v>
+        <v>0.04</v>
       </c>
       <c r="C43" s="2">
-        <v>-6.1999999999999998E-3</v>
+        <v>2.1600000000000001E-2</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44" s="1">
-        <v>44926.041666666664</v>
+        <v>44985.041666666664</v>
       </c>
       <c r="B44" s="2">
-        <v>0.05</v>
+        <v>-2.1000000000000001E-2</v>
       </c>
       <c r="C44" s="2">
-        <v>-6.6299999999999998E-2</v>
+        <v>-5.7099999999999998E-2</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45" s="1">
-        <v>44895.041666666664</v>
+        <v>44957.041666666664</v>
       </c>
       <c r="B45" s="2">
-        <v>4.1000000000000002E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="C45" s="2">
-        <v>0.1142</v>
+        <v>-6.1999999999999998E-3</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46" s="1">
-        <v>44865.041666666664</v>
+        <v>44926.041666666664</v>
       </c>
       <c r="B46" s="2">
-        <v>6.8000000000000005E-2</v>
+        <v>0.05</v>
       </c>
       <c r="C46" s="2">
-        <v>0.1265</v>
+        <v>-6.6299999999999998E-2</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47" s="1">
-        <v>44834.041666666664</v>
+        <v>44895.041666666664</v>
       </c>
       <c r="B47" s="2">
-        <v>-0.11799999999999999</v>
+        <v>4.1000000000000002E-2</v>
       </c>
       <c r="C47" s="2">
-        <v>-0.16159999999999999</v>
+        <v>0.1142</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A48" s="1">
-        <v>44804.041666666664</v>
+        <v>44865.041666666664</v>
       </c>
       <c r="B48" s="2">
-        <v>1.9E-2</v>
+        <v>6.8000000000000005E-2</v>
       </c>
       <c r="C48" s="2">
-        <v>-2.3099999999999999E-2</v>
+        <v>0.1265</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49" s="1">
-        <v>44773.041666666664</v>
+        <v>44834.041666666664</v>
       </c>
       <c r="B49" s="2">
-        <v>3.9E-2</v>
+        <v>-0.11799999999999999</v>
       </c>
       <c r="C49" s="2">
-        <v>9.4600000000000004E-2</v>
+        <v>-0.16159999999999999</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50" s="1">
-        <v>44742.041666666664</v>
+        <v>44804.041666666664</v>
       </c>
       <c r="B50" s="2">
-        <v>-0.13</v>
+        <v>1.9E-2</v>
       </c>
       <c r="C50" s="2">
-        <v>-0.19139999999999999</v>
+        <v>-2.3099999999999999E-2</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51" s="1">
-        <v>44712.041666666664</v>
+        <v>44773.041666666664</v>
       </c>
       <c r="B51" s="2">
-        <v>2.8000000000000001E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="C51" s="2">
-        <v>0.1195</v>
+        <v>9.4600000000000004E-2</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A52" s="1">
-        <v>44681.041666666664</v>
+        <v>44742.041666666664</v>
       </c>
       <c r="B52" s="2">
-        <v>-2.3E-2</v>
+        <v>-0.13</v>
       </c>
       <c r="C52" s="2">
-        <v>-4.1000000000000002E-2</v>
+        <v>-0.19139999999999999</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A53" s="1">
-        <v>44651.041666666664</v>
+        <v>44712.041666666664</v>
       </c>
       <c r="B53" s="2">
-        <v>3.5000000000000003E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="C53" s="2">
-        <v>0.157</v>
+        <v>0.1195</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A54" s="1">
-        <v>44620.041666666664</v>
+        <v>44681.041666666664</v>
       </c>
       <c r="B54" s="2">
-        <v>-4.8000000000000001E-2</v>
+        <v>-2.3E-2</v>
       </c>
       <c r="C54" s="2">
-        <v>7.2999999999999995E-2</v>
+        <v>-4.1000000000000002E-2</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A55" s="1">
-        <v>44592.041666666664</v>
+        <v>44651.041666666664</v>
       </c>
       <c r="B55" s="2">
-        <v>-1.7999999999999999E-2</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="C55" s="2">
-        <v>6.7000000000000004E-2</v>
+        <v>0.157</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A56" s="1">
-        <v>44561.041666666664</v>
+        <v>44620.041666666664</v>
       </c>
       <c r="B56" s="2">
-        <v>1.0999999999999999E-2</v>
+        <v>-4.8000000000000001E-2</v>
       </c>
       <c r="C56" s="2">
-        <v>3.1E-2</v>
+        <v>7.2999999999999995E-2</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A57" s="1">
-        <v>44530.041666666664</v>
+        <v>44592.041666666664</v>
       </c>
       <c r="B57" s="2">
-        <v>-5.0999999999999997E-2</v>
+        <v>-1.7999999999999999E-2</v>
       </c>
       <c r="C57" s="2">
-        <v>-0.05</v>
+        <v>6.7000000000000004E-2</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A58" s="1">
-        <v>44500.041666666664</v>
+        <v>44561.041666666664</v>
       </c>
       <c r="B58" s="2">
-        <v>4.0000000000000001E-3</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="C58" s="2">
-        <v>9.6000000000000002E-2</v>
+        <v>3.1E-2</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A59" s="1">
-        <v>44469.041666666664</v>
+        <v>44530.041666666664</v>
       </c>
       <c r="B59" s="2">
-        <v>-8.0000000000000002E-3</v>
+        <v>-5.0999999999999997E-2</v>
       </c>
       <c r="C59" s="2">
-        <v>0.126</v>
+        <v>-0.05</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A60" s="1">
-        <v>44439.041666666664</v>
+        <v>44500.041666666664</v>
       </c>
       <c r="B60" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="C60" s="2">
-        <v>-8.5000000000000006E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A61" s="1">
-        <v>44408.041666666664</v>
+        <v>44469.041666666664</v>
       </c>
       <c r="B61" s="2">
-        <v>2.1000000000000001E-2</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="C61" s="2">
-        <v>-3.1E-2</v>
+        <v>0.126</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A62" s="1">
-        <v>44377.041666666664</v>
+        <v>44439.041666666664</v>
       </c>
       <c r="B62" s="2">
-        <v>3.5999999999999997E-2</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="C62" s="2">
-        <v>7.8E-2</v>
+        <v>-8.5000000000000006E-2</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A63" s="1">
-        <v>44347.041666666664</v>
+        <v>44408.041666666664</v>
       </c>
       <c r="B63" s="2">
-        <v>3.3000000000000002E-2</v>
+        <v>2.1000000000000001E-2</v>
       </c>
       <c r="C63" s="2">
-        <v>0.127</v>
+        <v>-3.1E-2</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A64" s="1">
-        <v>44316.041666666664</v>
+        <v>44377.041666666664</v>
       </c>
       <c r="B64" s="2">
-        <v>6.5000000000000002E-2</v>
+        <v>3.5999999999999997E-2</v>
       </c>
       <c r="C64" s="2">
-        <v>6.6000000000000003E-2</v>
+        <v>7.8E-2</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A65" s="1">
-        <v>44286.041666666664</v>
+        <v>44347.041666666664</v>
       </c>
       <c r="B65" s="2">
-        <v>-3.0000000000000001E-3</v>
+        <v>3.3000000000000002E-2</v>
       </c>
       <c r="C65" s="2">
-        <v>-2.3E-2</v>
+        <v>0.127</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A66" s="1">
-        <v>44255.041666666664</v>
+        <v>44316.041666666664</v>
       </c>
       <c r="B66" s="2">
-        <v>5.7000000000000002E-2</v>
+        <v>6.5000000000000002E-2</v>
       </c>
       <c r="C66" s="2">
-        <v>0.13200000000000001</v>
+        <v>6.6000000000000003E-2</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A67" s="1">
-        <v>44227.041666666664</v>
+        <v>44286.041666666664</v>
       </c>
       <c r="B67" s="2">
-        <v>3.9E-2</v>
+        <v>-3.0000000000000001E-3</v>
       </c>
       <c r="C67" s="2">
-        <v>2.1999999999999999E-2</v>
+        <v>-2.3E-2</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A68" s="1">
-        <v>44196.041666666664</v>
+        <v>44255.041666666664</v>
       </c>
       <c r="B68" s="2">
-        <v>8.5000000000000006E-2</v>
+        <v>5.7000000000000002E-2</v>
       </c>
       <c r="C68" s="2">
-        <v>0.16700000000000001</v>
+        <v>0.13200000000000001</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A69" s="1">
-        <v>44165.041666666664</v>
+        <v>44227.041666666664</v>
       </c>
       <c r="B69" s="2">
-        <v>7.1999999999999995E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="C69" s="2">
-        <v>5.6000000000000001E-2</v>
+        <v>2.1999999999999999E-2</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A70" s="1">
-        <v>44135.041666666664</v>
+        <v>44196.041666666664</v>
       </c>
       <c r="B70" s="2">
-        <v>-1.7999999999999999E-2</v>
+        <v>8.5000000000000006E-2</v>
       </c>
       <c r="C70" s="2">
-        <v>1.0999999999999999E-2</v>
+        <v>0.16700000000000001</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A71" s="1">
-        <v>44104.041666666664</v>
+        <v>44165.041666666664</v>
       </c>
       <c r="B71" s="2">
-        <v>8.9999999999999993E-3</v>
+        <v>7.1999999999999995E-2</v>
       </c>
       <c r="C71" s="2">
-        <v>-0.106</v>
+        <v>5.6000000000000001E-2</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A72" s="1">
-        <v>44074.041666666664</v>
+        <v>44135.041666666664</v>
       </c>
       <c r="B72" s="2">
-        <v>7.4999999999999997E-2</v>
+        <v>-1.7999999999999999E-2</v>
       </c>
       <c r="C72" s="2">
-        <v>0.106</v>
+        <v>1.0999999999999999E-2</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A73" s="1">
-        <v>44043.041666666664</v>
+        <v>44104.041666666664</v>
       </c>
       <c r="B73" s="2">
-        <v>1.9E-2</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="C73" s="2">
-        <v>0.183</v>
+        <v>-0.106</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A74" s="1">
-        <v>44012.041666666664</v>
+        <v>44074.041666666664</v>
       </c>
       <c r="B74" s="2">
-        <v>1.0999999999999999E-2</v>
+        <v>7.4999999999999997E-2</v>
       </c>
       <c r="C74" s="2">
-        <v>9.4E-2</v>
+        <v>0.106</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A75" s="1">
-        <v>43982.041666666664</v>
+        <v>44043.041666666664</v>
       </c>
       <c r="B75" s="2">
-        <v>4.1000000000000002E-2</v>
+        <v>1.9E-2</v>
       </c>
       <c r="C75" s="2">
         <v>0.183</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76" s="1">
-        <v>43951.041666666664</v>
+        <v>44012.041666666664</v>
       </c>
       <c r="B76" s="2">
-        <v>9.2999999999999999E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="C76" s="2">
-        <v>0.36299999999999999</v>
+        <v>9.4E-2</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A77" s="1">
-        <v>43921.041666666664</v>
+        <v>43982.041666666664</v>
       </c>
       <c r="B77" s="2">
-        <v>-0.245</v>
+        <v>4.1000000000000002E-2</v>
       </c>
       <c r="C77" s="2">
-        <v>-0.24</v>
+        <v>0.183</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A78" s="1">
-        <v>43890.041666666664</v>
+        <v>43951.041666666664</v>
       </c>
       <c r="B78" s="2">
-        <v>-4.0000000000000001E-3</v>
+        <v>9.2999999999999999E-2</v>
       </c>
       <c r="C78" s="2">
-        <v>-0.21299999999999999</v>
+        <v>0.36299999999999999</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A79" s="1">
-        <v>43861.041666666664</v>
+        <v>43921.041666666664</v>
       </c>
       <c r="B79" s="2">
-        <v>-4.4999999999999998E-2</v>
+        <v>-0.245</v>
       </c>
       <c r="C79" s="2">
-        <v>-0.13400000000000001</v>
+        <v>-0.24</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A80" s="1">
-        <v>43830.041666666664</v>
+        <v>43890.041666666664</v>
       </c>
       <c r="B80" s="2">
-        <v>3.9E-2</v>
+        <v>-4.0000000000000001E-3</v>
       </c>
       <c r="C80" s="2">
-        <v>0.12</v>
+        <v>-0.21299999999999999</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81" s="1">
-        <v>43799.041666666664</v>
+        <v>43861.041666666664</v>
       </c>
       <c r="B81" s="2">
-        <v>2.1999999999999999E-2</v>
+        <v>-4.4999999999999998E-2</v>
       </c>
       <c r="C81" s="2">
-        <v>2.1000000000000001E-2</v>
+        <v>-0.13400000000000001</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A82" s="1">
-        <v>43769.041666666664</v>
+        <v>43830.041666666664</v>
       </c>
       <c r="B82" s="2">
-        <v>-3.0000000000000001E-3</v>
+        <v>3.9E-2</v>
       </c>
       <c r="C82" s="2">
-        <v>-6.0000000000000001E-3</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A83" s="1">
-        <v>43738.041666666664</v>
+        <v>43799.041666666664</v>
       </c>
       <c r="B83" s="2">
-        <v>0.03</v>
+        <v>2.1999999999999999E-2</v>
       </c>
       <c r="C83" s="2">
-        <v>-4.7E-2</v>
+        <v>2.1000000000000001E-2</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A84" s="1">
-        <v>43708.041666666664</v>
+        <v>43769.041666666664</v>
       </c>
       <c r="B84" s="2">
-        <v>-3.6999999999999998E-2</v>
+        <v>-3.0000000000000001E-3</v>
       </c>
       <c r="C84" s="2">
-        <v>-3.1E-2</v>
+        <v>-6.0000000000000001E-3</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A85" s="1">
-        <v>43677.041666666664</v>
+        <v>43738.041666666664</v>
       </c>
       <c r="B85" s="2">
-        <v>-1.2999999999999999E-2</v>
+        <v>0.03</v>
       </c>
       <c r="C85" s="2">
-        <v>4.5999999999999999E-2</v>
+        <v>-4.7E-2</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A86" s="1">
-        <v>43646.041666666664</v>
+        <v>43708.041666666664</v>
       </c>
       <c r="B86" s="2">
-        <v>0.04</v>
+        <v>-3.6999999999999998E-2</v>
       </c>
       <c r="C86" s="2">
-        <v>8.5999999999999993E-2</v>
+        <v>-3.1E-2</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A87" s="1">
-        <v>43616.041666666664</v>
+        <v>43677.041666666664</v>
       </c>
       <c r="B87" s="2">
-        <v>-4.2999999999999997E-2</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="C87" s="2">
-        <v>-9.6000000000000002E-2</v>
+        <v>4.5999999999999999E-2</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A88" s="1">
-        <v>43585.041666666664</v>
+        <v>43646.041666666664</v>
       </c>
       <c r="B88" s="2">
-        <v>3.0000000000000001E-3</v>
+        <v>0.04</v>
       </c>
       <c r="C88" s="2">
-        <v>-3.0000000000000001E-3</v>
+        <v>8.5999999999999993E-2</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A89" s="1">
-        <v>43555.041666666664</v>
+        <v>43616.041666666664</v>
       </c>
       <c r="B89" s="2">
-        <v>5.0000000000000001E-3</v>
+        <v>-4.2999999999999997E-2</v>
       </c>
       <c r="C89" s="2">
-        <v>-3.5000000000000003E-2</v>
+        <v>-9.6000000000000002E-2</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A90" s="1">
-        <v>43524.041666666664</v>
+        <v>43585.041666666664</v>
       </c>
       <c r="B90" s="2">
-        <v>1.0999999999999999E-2</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="C90" s="2">
-        <v>6.3E-2</v>
+        <v>-3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A91" s="1">
-        <v>43496.041666666664</v>
+        <v>43555.041666666664</v>
       </c>
       <c r="B91" s="2">
-        <v>0.02</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="C91" s="2">
-        <v>0.11600000000000001</v>
+        <v>-3.5000000000000003E-2</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A92" s="1">
-        <v>43465.041666666664</v>
+        <v>43524.041666666664</v>
       </c>
       <c r="B92" s="2">
-        <v>-2.5000000000000001E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="C92" s="2">
-        <v>-6.3E-2</v>
+        <v>6.3E-2</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A93" s="1">
-        <v>43434.041666666664</v>
+        <v>43496.041666666664</v>
       </c>
       <c r="B93" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="C93" s="2">
-        <v>-7.9000000000000001E-2</v>
+        <v>0.11600000000000001</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A94" s="1">
-        <v>43404.041666666664</v>
+        <v>43465.041666666664</v>
       </c>
       <c r="B94" s="2">
-        <v>-5.3999999999999999E-2</v>
+        <v>-2.5000000000000001E-2</v>
       </c>
       <c r="C94" s="2">
-        <v>-0.114</v>
+        <v>-6.3E-2</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A95" s="1">
-        <v>43373.041666666664</v>
+        <v>43434.041666666664</v>
       </c>
       <c r="B95" s="2">
-        <v>-1.6E-2</v>
+        <v>0.01</v>
       </c>
       <c r="C95" s="2">
-        <v>8.9999999999999993E-3</v>
+        <v>-7.9000000000000001E-2</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A96" s="1">
-        <v>43343.041666666664</v>
+        <v>43404.041666666664</v>
       </c>
       <c r="B96" s="2">
-        <v>-2.5999999999999999E-2</v>
+        <v>-5.3999999999999999E-2</v>
       </c>
       <c r="C96" s="2">
-        <v>-0.111</v>
+        <v>-0.114</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A97" s="1">
-        <v>43312.041666666664</v>
+        <v>43373.041666666664</v>
       </c>
       <c r="B97" s="2">
-        <v>1.2999999999999999E-2</v>
+        <v>-1.6E-2</v>
       </c>
       <c r="C97" s="2">
-        <v>2E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A98" s="1">
-        <v>43281.041666666664</v>
+        <v>43343.041666666664</v>
       </c>
       <c r="B98" s="2">
-        <v>-3.6999999999999998E-2</v>
+        <v>-2.5999999999999999E-2</v>
       </c>
       <c r="C98" s="2">
-        <v>-7.1999999999999995E-2</v>
+        <v>-0.111</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A99" s="1">
-        <v>43251.041666666664</v>
+        <v>43312.041666666664</v>
       </c>
       <c r="B99" s="2">
-        <v>-0.04</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="C99" s="2">
-        <v>-4.5999999999999999E-2</v>
+        <v>2E-3</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A100" s="1">
-        <v>43220.041666666664</v>
+        <v>43281.041666666664</v>
       </c>
       <c r="B100" s="2">
-        <v>-6.0000000000000001E-3</v>
+        <v>-3.6999999999999998E-2</v>
       </c>
       <c r="C100" s="2">
-        <v>7.9000000000000001E-2</v>
+        <v>-7.1999999999999995E-2</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A101" s="1">
-        <v>43190.041666666664</v>
+        <v>43251.041666666664</v>
       </c>
       <c r="B101" s="2">
-        <v>8.9999999999999993E-3</v>
+        <v>-0.04</v>
       </c>
       <c r="C101" s="2">
-        <v>-1.2999999999999999E-2</v>
+        <v>-4.5999999999999999E-2</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A102" s="1">
-        <v>43159.041666666664</v>
+        <v>43220.041666666664</v>
       </c>
       <c r="B102" s="2">
-        <v>-3.1E-2</v>
+        <v>-6.0000000000000001E-3</v>
       </c>
       <c r="C102" s="2">
-        <v>-7.8E-2</v>
+        <v>7.9000000000000001E-2</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A103" s="1">
-        <v>43131.041666666664</v>
+        <v>43190.041666666664</v>
       </c>
       <c r="B103" s="2">
-        <v>0.01</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="C103" s="2">
-        <v>-2.8000000000000001E-2</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A104" s="1">
-        <v>43100.041666666664</v>
+        <v>43159.041666666664</v>
       </c>
       <c r="B104" s="2">
-        <v>1E-3</v>
+        <v>-3.1E-2</v>
       </c>
       <c r="C104" s="2">
-        <v>1.2999999999999999E-2</v>
+        <v>-7.8E-2</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A105" s="1">
-        <v>43069.041666666664</v>
+        <v>43131.041666666664</v>
       </c>
       <c r="B105" s="2">
-        <v>-3.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="C105" s="2">
-        <v>-7.0000000000000001E-3</v>
+        <v>-2.8000000000000001E-2</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A106" s="1">
-        <v>43039.041666666664</v>
+        <v>43100.041666666664</v>
       </c>
       <c r="B106" s="2">
-        <v>3.1E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="C106" s="2">
-        <v>-1.2999999999999999E-2</v>
+        <v>1.2999999999999999E-2</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A107" s="1">
-        <v>43008.041666666664</v>
+        <v>43069.041666666664</v>
       </c>
       <c r="B107" s="2">
-        <v>1.4E-2</v>
+        <v>-3.0000000000000001E-3</v>
       </c>
       <c r="C107" s="2">
-        <v>7.0000000000000001E-3</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A108" s="1">
-        <v>42978.041666666664</v>
+        <v>43039.041666666664</v>
       </c>
       <c r="B108" s="2">
-        <v>0</v>
+        <v>3.1E-2</v>
       </c>
       <c r="C108" s="2">
-        <v>2.1999999999999999E-2</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A109" s="1">
-        <v>42947.041666666664</v>
+        <v>43008.041666666664</v>
       </c>
       <c r="B109" s="2">
-        <v>6.0000000000000001E-3</v>
+        <v>1.4E-2</v>
       </c>
       <c r="C109" s="2">
-        <v>7.0000000000000007E-2</v>
+        <v>7.0000000000000001E-3</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A110" s="1">
-        <v>42916.041666666664</v>
+        <v>42978.041666666664</v>
       </c>
       <c r="B110" s="2">
-        <v>8.0000000000000002E-3</v>
+        <v>0</v>
       </c>
       <c r="C110" s="2">
-        <v>1.0999999999999999E-2</v>
+        <v>2.1999999999999999E-2</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A111" s="1">
-        <v>42886.041666666664</v>
+        <v>42947.041666666664</v>
       </c>
       <c r="B111" s="2">
-        <v>1.6E-2</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="C111" s="2">
-        <v>6.0000000000000001E-3</v>
+        <v>7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A112" s="1">
-        <v>42855.041666666664</v>
+        <v>42916.041666666664</v>
       </c>
       <c r="B112" s="2">
-        <v>2.1000000000000001E-2</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="C112" s="2">
-        <v>-3.7999999999999999E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A113" s="1">
-        <v>42825.041666666664</v>
+        <v>42886.041666666664</v>
       </c>
       <c r="B113" s="2">
-        <v>2.5999999999999999E-2</v>
+        <v>1.6E-2</v>
       </c>
       <c r="C113" s="2">
-        <v>-1.4E-2</v>
+        <v>6.0000000000000001E-3</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A114" s="1">
-        <v>42794.041666666664</v>
+        <v>42855.041666666664</v>
       </c>
       <c r="B114" s="2">
-        <v>7.0000000000000001E-3</v>
+        <v>2.1000000000000001E-2</v>
       </c>
       <c r="C114" s="2">
-        <v>-2.3E-2</v>
+        <v>-3.7999999999999999E-2</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A115" s="1">
-        <v>42766.041666666664</v>
+        <v>42825.041666666664</v>
       </c>
       <c r="B115" s="2">
-        <v>3.9E-2</v>
+        <v>2.5999999999999999E-2</v>
       </c>
       <c r="C115" s="2">
-        <v>8.4000000000000005E-2</v>
+        <v>-1.4E-2</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A116" s="1">
-        <v>42735.041666666664</v>
+        <v>42794.041666666664</v>
       </c>
       <c r="B116" s="2">
-        <v>1.7000000000000001E-2</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="C116" s="2">
-        <v>2.5000000000000001E-2</v>
+        <v>-2.3E-2</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A117" s="1">
-        <v>42704.041666666664</v>
+        <v>42766.041666666664</v>
       </c>
       <c r="B117" s="2">
-        <v>0</v>
+        <v>3.9E-2</v>
       </c>
       <c r="C117" s="2">
-        <v>3.0000000000000001E-3</v>
+        <v>8.4000000000000005E-2</v>
       </c>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A118" s="1">
-        <v>42674.041666666664</v>
+        <v>42735.041666666664</v>
       </c>
       <c r="B118" s="2">
-        <v>-2.1999999999999999E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="C118" s="2">
-        <v>-6.2E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A119" s="1">
-        <v>42643.041666666664</v>
+        <v>42704.041666666664</v>
       </c>
       <c r="B119" s="2">
-        <v>-5.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="C119" s="2">
-        <v>0.01</v>
+        <v>3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A120" s="1">
-        <v>42613.041666666664</v>
+        <v>42674.041666666664</v>
       </c>
       <c r="B120" s="2">
-        <v>2.3E-2</v>
+        <v>-2.1999999999999999E-2</v>
       </c>
       <c r="C120" s="2">
-        <v>-1.2999999999999999E-2</v>
+        <v>-6.2E-2</v>
       </c>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A121" s="1">
-        <v>42582.041666666664</v>
+        <v>42643.041666666664</v>
       </c>
       <c r="B121" s="2">
-        <v>6.4000000000000001E-2</v>
+        <v>-5.0000000000000001E-3</v>
       </c>
       <c r="C121" s="2">
-        <v>0.126</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A122" s="1">
-        <v>42551.041666666664</v>
+        <v>42613.041666666664</v>
       </c>
       <c r="B122" s="2">
-        <v>7.0000000000000001E-3</v>
+        <v>2.3E-2</v>
       </c>
       <c r="C122" s="2">
-        <v>0.05</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
     </row>
     <row r="123" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A123" s="1">
-        <v>42521.041666666664</v>
+        <v>42582.041666666664</v>
       </c>
       <c r="B123" s="2">
-        <v>3.0000000000000001E-3</v>
+        <v>6.4000000000000001E-2</v>
       </c>
       <c r="C123" s="2">
-        <v>-5.8999999999999997E-2</v>
+        <v>0.126</v>
       </c>
     </row>
     <row r="124" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A124" s="1">
-        <v>42490.041666666664</v>
+        <v>42551.041666666664</v>
       </c>
       <c r="B124" s="2">
-        <v>4.2000000000000003E-2</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="C124" s="2">
-        <v>0.26400000000000001</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A125" s="1">
-        <v>42460.041666666664</v>
+        <v>42521.041666666664</v>
       </c>
       <c r="B125" s="2">
-        <v>5.7000000000000002E-2</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="C125" s="2">
-        <v>0.193</v>
+        <v>-5.8999999999999997E-2</v>
       </c>
     </row>
     <row r="126" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A126" s="1">
-        <v>42429.041666666664</v>
+        <v>42490.041666666664</v>
       </c>
       <c r="B126" s="2">
-        <v>1.0999999999999999E-2</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="C126" s="2">
-        <v>6.2E-2</v>
+        <v>0.26400000000000001</v>
       </c>
     </row>
     <row r="127" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A127" s="1">
-        <v>42400.041666666664</v>
+        <v>42460.041666666664</v>
       </c>
       <c r="B127" s="2">
-        <v>-0.05</v>
+        <v>5.7000000000000002E-2</v>
       </c>
       <c r="C127" s="2">
-        <v>-9.5000000000000001E-2</v>
+        <v>0.193</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A128" s="1">
-        <v>42369.041666666664</v>
+        <v>42429.041666666664</v>
       </c>
       <c r="B128" s="2">
-        <v>-1.2999999999999999E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="C128" s="2">
-        <v>-4.7E-2</v>
+        <v>6.2E-2</v>
       </c>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A129" s="1">
-        <v>42338.041666666664</v>
+        <v>42400.041666666664</v>
       </c>
       <c r="B129" s="2">
-        <v>-1.4E-2</v>
+        <v>-0.05</v>
       </c>
       <c r="C129" s="2">
-        <v>-6.0999999999999999E-2</v>
+        <v>-9.5000000000000001E-2</v>
       </c>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A130" s="1">
-        <v>42308.041666666664</v>
+        <v>42369.041666666664</v>
       </c>
       <c r="B130" s="2">
-        <v>6.2E-2</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="C130" s="2">
-        <v>7.2999999999999995E-2</v>
+        <v>-4.7E-2</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A131" s="1">
-        <v>42277.041666666664</v>
+        <v>42338.041666666664</v>
       </c>
       <c r="B131" s="2">
-        <v>-1.4999999999999999E-2</v>
+        <v>-1.4E-2</v>
       </c>
       <c r="C131" s="2">
-        <v>-8.1000000000000003E-2</v>
+        <v>-6.0999999999999999E-2</v>
       </c>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A132" s="1">
-        <v>42247.041666666664</v>
+        <v>42308.041666666664</v>
       </c>
       <c r="B132" s="2">
-        <v>-9.9000000000000005E-2</v>
+        <v>6.2E-2</v>
       </c>
       <c r="C132" s="2">
-        <v>-7.9000000000000001E-2</v>
+        <v>7.2999999999999995E-2</v>
       </c>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A133" s="1">
-        <v>42216.041666666664</v>
+        <v>42277.041666666664</v>
       </c>
       <c r="B133" s="2">
-        <v>1.0999999999999999E-2</v>
+        <v>-1.4999999999999999E-2</v>
       </c>
       <c r="C133" s="2">
-        <v>-0.113</v>
+        <v>-8.1000000000000003E-2</v>
       </c>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A134" s="1">
-        <v>42185.041666666664</v>
+        <v>42247.041666666664</v>
       </c>
       <c r="B134" s="2">
-        <v>-0.05</v>
+        <v>-9.9000000000000005E-2</v>
       </c>
       <c r="C134" s="2">
-        <v>-3.5000000000000003E-2</v>
+        <v>-7.9000000000000001E-2</v>
       </c>
     </row>
     <row r="135" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A135" s="1">
-        <v>42155.041666666664</v>
+        <v>42216.041666666664</v>
       </c>
       <c r="B135" s="2">
-        <v>-3.5999999999999997E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="C135" s="2">
-        <v>-3.0000000000000001E-3</v>
+        <v>-0.113</v>
       </c>
     </row>
     <row r="136" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A136" s="1">
-        <v>42124.041666666664</v>
+        <v>42185.041666666664</v>
       </c>
       <c r="B136" s="2">
-        <v>3.0000000000000001E-3</v>
+        <v>-0.05</v>
       </c>
       <c r="C136" s="2">
-        <v>7.4999999999999997E-2</v>
+        <v>-3.5000000000000003E-2</v>
       </c>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A137" s="1">
-        <v>42094.041666666664</v>
+        <v>42155.041666666664</v>
       </c>
       <c r="B137" s="2">
-        <v>-1.4E-2</v>
+        <v>-3.5999999999999997E-2</v>
       </c>
       <c r="C137" s="2">
-        <v>-3.5999999999999997E-2</v>
+        <v>-3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="138" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A138" s="1">
-        <v>42063.041666666664</v>
+        <v>42124.041666666664</v>
       </c>
       <c r="B138" s="2">
-        <v>6.2E-2</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="C138" s="2">
-        <v>7.0000000000000007E-2</v>
+        <v>7.4999999999999997E-2</v>
       </c>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A139" s="1">
-        <v>42035.041666666664</v>
+        <v>42094.041666666664</v>
       </c>
       <c r="B139" s="2">
-        <v>2.5000000000000001E-2</v>
+        <v>-1.4E-2</v>
       </c>
       <c r="C139" s="2">
-        <v>-4.2999999999999997E-2</v>
+        <v>-3.5999999999999997E-2</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A140" s="1">
-        <v>42004.041666666664</v>
+        <v>42063.041666666664</v>
       </c>
       <c r="B140" s="2">
-        <v>-3.3000000000000002E-2</v>
+        <v>6.2E-2</v>
       </c>
       <c r="C140" s="2">
-        <v>-2.8000000000000001E-2</v>
+        <v>7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A141" s="1">
-        <v>41973.041666666664</v>
+        <v>42035.041666666664</v>
       </c>
       <c r="B141" s="2">
-        <v>-2.4E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="C141" s="2">
-        <v>-4.7E-2</v>
+        <v>-4.2999999999999997E-2</v>
       </c>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A142" s="1">
-        <v>41943.041666666664</v>
+        <v>42004.041666666664</v>
       </c>
       <c r="B142" s="2">
-        <v>-1.7999999999999999E-2</v>
+        <v>-3.3000000000000002E-2</v>
       </c>
       <c r="C142" s="2">
-        <v>-0.126</v>
+        <v>-2.8000000000000001E-2</v>
       </c>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A143" s="1">
-        <v>41912.041666666664</v>
+        <v>41973.041666666664</v>
       </c>
       <c r="B143" s="2">
-        <v>-2.5999999999999999E-2</v>
+        <v>-2.4E-2</v>
       </c>
       <c r="C143" s="2">
-        <v>-6.6000000000000003E-2</v>
+        <v>-4.7E-2</v>
       </c>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A144" s="1">
-        <v>41882.041666666664</v>
+        <v>41943.041666666664</v>
       </c>
       <c r="B144" s="2">
-        <v>-8.0000000000000002E-3</v>
+        <v>-1.7999999999999999E-2</v>
       </c>
       <c r="C144" s="2">
-        <v>-6.0000000000000001E-3</v>
+        <v>-0.126</v>
       </c>
     </row>
     <row r="145" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A145" s="1">
-        <v>41851.041666666664</v>
+        <v>41912.041666666664</v>
       </c>
       <c r="B145" s="2">
-        <v>-6.0000000000000001E-3</v>
+        <v>-2.5999999999999999E-2</v>
       </c>
       <c r="C145" s="2">
-        <v>-3.2000000000000001E-2</v>
+        <v>-6.6000000000000003E-2</v>
       </c>
     </row>
     <row r="146" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A146" s="1">
-        <v>41820.041666666664</v>
+        <v>41882.041666666664</v>
       </c>
       <c r="B146" s="2">
-        <v>1.2999999999999999E-2</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="C146" s="2">
-        <v>5.7000000000000002E-2</v>
+        <v>-6.0000000000000001E-3</v>
       </c>
     </row>
     <row r="147" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A147" s="1">
-        <v>41790.041666666664</v>
+        <v>41851.041666666664</v>
       </c>
       <c r="B147" s="2">
-        <v>7.0000000000000001E-3</v>
+        <v>-6.0000000000000001E-3</v>
       </c>
       <c r="C147" s="2">
-        <v>1.4E-2</v>
+        <v>-3.2000000000000001E-2</v>
       </c>
     </row>
     <row r="148" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A148" s="1">
-        <v>41759.041666666664</v>
+        <v>41820.041666666664</v>
       </c>
       <c r="B148" s="2">
-        <v>6.0000000000000001E-3</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="C148" s="2">
-        <v>2.4E-2</v>
+        <v>5.7000000000000002E-2</v>
       </c>
     </row>
     <row r="149" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A149" s="1">
-        <v>41729.041666666664</v>
+        <v>41790.041666666664</v>
       </c>
       <c r="B149" s="2">
-        <v>5.8999999999999997E-2</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="C149" s="2">
-        <v>3.0000000000000001E-3</v>
+        <v>1.4E-2</v>
       </c>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A150" s="1">
-        <v>41698.041666666664</v>
+        <v>41759.041666666664</v>
       </c>
       <c r="B150" s="2">
-        <v>2.5000000000000001E-2</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="C150" s="2">
-        <v>6.2E-2</v>
+        <v>2.4E-2</v>
       </c>
     </row>
     <row r="151" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A151" s="1">
-        <v>41670.041666666664</v>
+        <v>41729.041666666664</v>
       </c>
       <c r="B151" s="2">
-        <v>-6.3E-2</v>
+        <v>5.8999999999999997E-2</v>
       </c>
       <c r="C151" s="2">
-        <v>-4.0000000000000001E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A152" s="1">
-        <v>41639.041666666664</v>
+        <v>41698.041666666664</v>
       </c>
       <c r="B152" s="2">
-        <v>3.1E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="C152" s="2">
-        <v>2.5000000000000001E-2</v>
+        <v>6.2E-2</v>
       </c>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A153" s="1">
-        <v>41608.041666666664</v>
+        <v>41670.041666666664</v>
       </c>
       <c r="B153" s="2">
-        <v>-1.2999999999999999E-2</v>
+        <v>-6.3E-2</v>
       </c>
       <c r="C153" s="2">
-        <v>-4.8000000000000001E-2</v>
+        <v>-4.0000000000000001E-3</v>
       </c>
     </row>
     <row r="154" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A154" s="1">
-        <v>41578.041666666664</v>
+        <v>41639.041666666664</v>
       </c>
       <c r="B154" s="2">
-        <v>3.2000000000000001E-2</v>
+        <v>3.1E-2</v>
       </c>
       <c r="C154" s="2">
-        <v>1.2999999999999999E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
     </row>
     <row r="155" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A155" s="1">
-        <v>41547.041666666664</v>
+        <v>41608.041666666664</v>
       </c>
       <c r="B155" s="2">
-        <v>4.2999999999999997E-2</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="C155" s="2">
-        <v>3.0000000000000001E-3</v>
+        <v>-4.8000000000000001E-2</v>
       </c>
     </row>
     <row r="156" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A156" s="1">
-        <v>41517.041666666664</v>
+        <v>41578.041666666664</v>
       </c>
       <c r="B156" s="2">
-        <v>-6.6000000000000003E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="C156" s="2">
-        <v>8.9999999999999993E-3</v>
+        <v>1.2999999999999999E-2</v>
       </c>
     </row>
     <row r="157" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A157" s="1">
-        <v>41486.041666666664</v>
+        <v>41547.041666666664</v>
       </c>
       <c r="B157" s="2">
-        <v>-7.0000000000000001E-3</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="C157" s="2">
-        <v>3.7999999999999999E-2</v>
+        <v>3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="158" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A158" s="1">
-        <v>41455.041666666664</v>
+        <v>41517.041666666664</v>
       </c>
       <c r="B158" s="2">
-        <v>-6.8000000000000005E-2</v>
+        <v>-6.6000000000000003E-2</v>
       </c>
       <c r="C158" s="2">
-        <v>-7.8E-2</v>
+        <v>8.9999999999999993E-3</v>
       </c>
     </row>
     <row r="159" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A159" s="1">
-        <v>41425.041666666664</v>
+        <v>41486.041666666664</v>
       </c>
       <c r="B159" s="2">
-        <v>2.9000000000000001E-2</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="C159" s="2">
-        <v>2.5000000000000001E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A160" s="1">
-        <v>41394.041666666664</v>
+        <v>41455.041666666664</v>
       </c>
       <c r="B160" s="2">
-        <v>1.7999999999999999E-2</v>
+        <v>-6.8000000000000005E-2</v>
       </c>
       <c r="C160" s="2">
-        <v>-4.8000000000000001E-2</v>
+        <v>-7.8E-2</v>
       </c>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A161" s="1">
-        <v>41364.041666666664</v>
+        <v>41425.041666666664</v>
       </c>
       <c r="B161" s="2">
-        <v>1.2E-2</v>
+        <v>2.9000000000000001E-2</v>
       </c>
       <c r="C161" s="2">
-        <v>1.9E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A162" s="1">
-        <v>41333.041666666664</v>
+        <v>41394.041666666664</v>
       </c>
       <c r="B162" s="2">
-        <v>-2.5999999999999999E-2</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="C162" s="2">
-        <v>-0.06</v>
+        <v>-4.8000000000000001E-2</v>
       </c>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A163" s="1">
-        <v>41305.041666666664</v>
+        <v>41364.041666666664</v>
       </c>
       <c r="B163" s="2">
-        <v>3.2000000000000001E-2</v>
+        <v>1.2E-2</v>
       </c>
       <c r="C163" s="2">
-        <v>3.7999999999999999E-2</v>
+        <v>1.9E-2</v>
       </c>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A164" s="1">
-        <v>41274.041666666664</v>
+        <v>41333.041666666664</v>
       </c>
       <c r="B164" s="2">
-        <v>2.7E-2</v>
+        <v>-2.5999999999999999E-2</v>
       </c>
       <c r="C164" s="2">
-        <v>4.3999999999999997E-2</v>
+        <v>-0.06</v>
       </c>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A165" s="1">
-        <v>41243.041666666664</v>
+        <v>41305.041666666664</v>
       </c>
       <c r="B165" s="2">
-        <v>4.0000000000000001E-3</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="C165" s="2">
-        <v>-2.5999999999999999E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A166" s="1">
-        <v>41213.041666666664</v>
+        <v>41274.041666666664</v>
       </c>
       <c r="B166" s="2">
-        <v>2.3E-2</v>
+        <v>2.7E-2</v>
       </c>
       <c r="C166" s="2">
-        <v>-3.0000000000000001E-3</v>
+        <v>4.3999999999999997E-2</v>
       </c>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A167" s="1">
-        <v>41182.041666666664</v>
+        <v>41243.041666666664</v>
       </c>
       <c r="B167" s="2">
-        <v>4.2000000000000003E-2</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="C167" s="2">
-        <v>6.7000000000000004E-2</v>
+        <v>-2.5999999999999999E-2</v>
       </c>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A168" s="1">
-        <v>41152.041666666664</v>
+        <v>41213.041666666664</v>
       </c>
       <c r="B168" s="2">
-        <v>3.1E-2</v>
+        <v>2.3E-2</v>
       </c>
       <c r="C168" s="2">
-        <v>6.8000000000000005E-2</v>
+        <v>-3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A169" s="1">
-        <v>41121.041666666664</v>
+        <v>41182.041666666664</v>
       </c>
       <c r="B169" s="2">
-        <v>2.5000000000000001E-2</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="C169" s="2">
-        <v>4.1000000000000002E-2</v>
+        <v>6.7000000000000004E-2</v>
       </c>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A170" s="1">
-        <v>41090.041666666664</v>
+        <v>41152.041666666664</v>
       </c>
       <c r="B170" s="2">
-        <v>1.4E-2</v>
+        <v>3.1E-2</v>
       </c>
       <c r="C170" s="2">
-        <v>-2E-3</v>
+        <v>6.8000000000000005E-2</v>
       </c>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A171" s="1">
-        <v>41060.041666666664</v>
+        <v>41121.041666666664</v>
       </c>
       <c r="B171" s="2">
-        <v>-9.1999999999999998E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="C171" s="2">
-        <v>-0.13700000000000001</v>
+        <v>4.1000000000000002E-2</v>
       </c>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A172" s="1">
-        <v>41029.041666666664</v>
+        <v>41090.041666666664</v>
       </c>
       <c r="B172" s="2">
-        <v>0.01</v>
+        <v>1.4E-2</v>
       </c>
       <c r="C172" s="2">
-        <v>-2.8000000000000001E-2</v>
+        <v>-2E-3</v>
       </c>
     </row>
     <row r="173" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A173" s="1">
-        <v>40999.041666666664</v>
+        <v>41060.041666666664</v>
       </c>
       <c r="B173" s="2">
-        <v>3.6999999999999998E-2</v>
+        <v>-9.1999999999999998E-2</v>
       </c>
       <c r="C173" s="2">
-        <v>-1.4999999999999999E-2</v>
+        <v>-0.13700000000000001</v>
       </c>
     </row>
     <row r="174" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A174" s="1">
-        <v>40968.041666666664</v>
+        <v>41029.041666666664</v>
       </c>
       <c r="B174" s="2">
-        <v>3.2000000000000001E-2</v>
+        <v>0.01</v>
       </c>
       <c r="C174" s="2">
-        <v>5.7000000000000002E-2</v>
+        <v>-2.8000000000000001E-2</v>
       </c>
     </row>
     <row r="175" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A175" s="1">
-        <v>40939.041666666664</v>
+        <v>40999.041666666664</v>
       </c>
       <c r="B175" s="2">
-        <v>6.4000000000000001E-2</v>
+        <v>3.6999999999999998E-2</v>
       </c>
       <c r="C175" s="2">
-        <v>0.11799999999999999</v>
+        <v>-1.4999999999999999E-2</v>
       </c>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A176" s="1">
-        <v>40908.041666666664</v>
+        <v>40968.041666666664</v>
       </c>
       <c r="B176" s="2">
-        <v>-3.5999999999999997E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="C176" s="2">
-        <v>-8.5999999999999993E-2</v>
+        <v>5.7000000000000002E-2</v>
       </c>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A177" s="1">
-        <v>40877.041666666664</v>
+        <v>40939.041666666664</v>
       </c>
       <c r="B177" s="2">
-        <v>-3.4000000000000002E-2</v>
+        <v>6.4000000000000001E-2</v>
       </c>
       <c r="C177" s="2">
-        <v>-2.7E-2</v>
+        <v>0.11799999999999999</v>
       </c>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A178" s="1">
-        <v>40847.041666666664</v>
+        <v>40908.041666666664</v>
       </c>
       <c r="B178" s="2">
-        <v>4.1000000000000002E-2</v>
+        <v>-3.5999999999999997E-2</v>
       </c>
       <c r="C178" s="2">
-        <v>0.11</v>
+        <v>-8.5999999999999993E-2</v>
       </c>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A179" s="1">
-        <v>40816.041666666664</v>
+        <v>40877.041666666664</v>
       </c>
       <c r="B179" s="2">
-        <v>-7.5999999999999998E-2</v>
+        <v>-3.4000000000000002E-2</v>
       </c>
       <c r="C179" s="2">
-        <v>-0.14699999999999999</v>
+        <v>-2.7E-2</v>
       </c>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A180" s="1">
-        <v>40786.041666666664</v>
+        <v>40847.041666666664</v>
       </c>
       <c r="B180" s="2">
-        <v>-5.8999999999999997E-2</v>
+        <v>4.1000000000000002E-2</v>
       </c>
       <c r="C180" s="2">
-        <v>-6.2E-2</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A181" s="1">
-        <v>40755.041666666664</v>
+        <v>40816.041666666664</v>
       </c>
       <c r="B181" s="2">
-        <v>4.2000000000000003E-2</v>
+        <v>-7.5999999999999998E-2</v>
       </c>
       <c r="C181" s="2">
-        <v>1.2999999999999999E-2</v>
+        <v>-0.14699999999999999</v>
       </c>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A182" s="1">
-        <v>40724.041666666664</v>
+        <v>40786.041666666664</v>
       </c>
       <c r="B182" s="2">
-        <v>-1E-3</v>
+        <v>-5.8999999999999997E-2</v>
       </c>
       <c r="C182" s="2">
-        <v>-3.3000000000000002E-2</v>
+        <v>-6.2E-2</v>
       </c>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A183" s="1">
-        <v>40694.041666666664</v>
+        <v>40755.041666666664</v>
       </c>
       <c r="B183" s="2">
-        <v>-3.0000000000000001E-3</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="C183" s="2">
-        <v>-4.2999999999999997E-2</v>
+        <v>1.2999999999999999E-2</v>
       </c>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A184" s="1">
-        <v>40663.041666666664</v>
+        <v>40724.041666666664</v>
       </c>
       <c r="B184" s="2">
-        <v>3.5999999999999997E-2</v>
+        <v>-1E-3</v>
       </c>
       <c r="C184" s="2">
-        <v>6.0000000000000001E-3</v>
+        <v>-3.3000000000000002E-2</v>
       </c>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A185" s="1">
-        <v>40633.041666666664</v>
+        <v>40694.041666666664</v>
       </c>
       <c r="B185" s="2">
-        <v>5.5E-2</v>
+        <v>-3.0000000000000001E-3</v>
       </c>
       <c r="C185" s="2">
-        <v>4.1000000000000002E-2</v>
+        <v>-4.2999999999999997E-2</v>
       </c>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A186" s="1">
-        <v>40602.041666666664</v>
+        <v>40663.041666666664</v>
       </c>
       <c r="B186" s="2">
-        <v>4.0000000000000001E-3</v>
+        <v>3.5999999999999997E-2</v>
       </c>
       <c r="C186" s="2">
-        <v>2.5000000000000001E-2</v>
+        <v>6.0000000000000001E-3</v>
       </c>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A187" s="1">
-        <v>40574.041666666664</v>
+        <v>40633.041666666664</v>
       </c>
       <c r="B187" s="2">
-        <v>-0.106</v>
+        <v>5.5E-2</v>
       </c>
       <c r="C187" s="2">
-        <v>-9.4E-2</v>
+        <v>4.1000000000000002E-2</v>
       </c>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A188" s="1">
-        <v>40543.041666666664</v>
+        <v>40602.041666666664</v>
       </c>
       <c r="B188" s="2">
-        <v>0.03</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="C188" s="2">
-        <v>5.5E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
     </row>
     <row r="189" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A189" s="1">
-        <v>40512.041666666664</v>
+        <v>40574.041666666664</v>
       </c>
       <c r="B189" s="2">
-        <v>-1.4999999999999999E-2</v>
+        <v>-0.106</v>
       </c>
       <c r="C189" s="2">
-        <v>4.2000000000000003E-2</v>
+        <v>-9.4E-2</v>
       </c>
     </row>
     <row r="190" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A190" s="1">
-        <v>40482.041666666664</v>
+        <v>40543.041666666664</v>
       </c>
       <c r="B190" s="2">
-        <v>4.4999999999999998E-2</v>
+        <v>0.03</v>
       </c>
       <c r="C190" s="2">
-        <v>5.0999999999999997E-2</v>
+        <v>5.5E-2</v>
       </c>
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A191" s="1">
-        <v>40451.041666666664</v>
+        <v>40512.041666666664</v>
       </c>
       <c r="B191" s="2">
-        <v>0.123</v>
+        <v>-1.4999999999999999E-2</v>
       </c>
       <c r="C191" s="2">
-        <v>0.1</v>
+        <v>4.2000000000000003E-2</v>
       </c>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A192" s="1">
-        <v>40421.041666666664</v>
+        <v>40482.041666666664</v>
       </c>
       <c r="B192" s="2">
-        <v>2.1000000000000001E-2</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="C192" s="2">
-        <v>2.1999999999999999E-2</v>
+        <v>5.0999999999999997E-2</v>
       </c>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A193" s="1">
-        <v>40390.041666666664</v>
+        <v>40451.041666666664</v>
       </c>
       <c r="B193" s="2">
-        <v>3.1E-2</v>
+        <v>0.123</v>
       </c>
       <c r="C193" s="2">
-        <v>2.4E-2</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A194" s="1">
-        <v>40359.041666666664</v>
+        <v>40421.041666666664</v>
       </c>
       <c r="B194" s="2">
-        <v>4.4999999999999998E-2</v>
+        <v>2.1000000000000001E-2</v>
       </c>
       <c r="C194" s="2">
-        <v>-4.0000000000000001E-3</v>
+        <v>2.1999999999999999E-2</v>
       </c>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A195" s="1">
-        <v>40329.041666666664</v>
+        <v>40390.041666666664</v>
       </c>
       <c r="B195" s="2">
-        <v>-5.5E-2</v>
+        <v>3.1E-2</v>
       </c>
       <c r="C195" s="2">
-        <v>-4.1000000000000002E-2</v>
+        <v>2.4E-2</v>
       </c>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A196" s="1">
-        <v>40298.041666666664</v>
+        <v>40359.041666666664</v>
       </c>
       <c r="B196" s="2">
-        <v>6.0999999999999999E-2</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="C196" s="2">
-        <v>6.9000000000000006E-2</v>
+        <v>-4.0000000000000001E-3</v>
       </c>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A197" s="1">
-        <v>40268.041666666664</v>
+        <v>40329.041666666664</v>
       </c>
       <c r="B197" s="2">
-        <v>0.122</v>
+        <v>-5.5E-2</v>
       </c>
       <c r="C197" s="2">
-        <v>5.8000000000000003E-2</v>
+        <v>-4.1000000000000002E-2</v>
       </c>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A198" s="1">
-        <v>40237.041666666664</v>
+        <v>40298.041666666664</v>
       </c>
       <c r="B198" s="2">
-        <v>1.2999999999999999E-2</v>
+        <v>6.0999999999999999E-2</v>
       </c>
       <c r="C198" s="2">
-        <v>4.2000000000000003E-2</v>
+        <v>6.9000000000000006E-2</v>
       </c>
     </row>
     <row r="199" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A199" s="1">
-        <v>40209.041666666664</v>
+        <v>40268.041666666664</v>
       </c>
       <c r="B199" s="2">
-        <v>0</v>
+        <v>0.122</v>
       </c>
       <c r="C199" s="2">
-        <v>-3.3000000000000002E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
     </row>
     <row r="200" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A200" s="1">
-        <v>40178.041666666664</v>
+        <v>40237.041666666664</v>
       </c>
       <c r="B200" s="2">
-        <v>0.02</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="C200" s="2">
-        <v>3.1E-2</v>
+        <v>4.2000000000000003E-2</v>
       </c>
     </row>
     <row r="201" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A201" s="1">
-        <v>40147.041666666664</v>
+        <v>40209.041666666664</v>
       </c>
       <c r="B201" s="2">
-        <v>3.3000000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="C201" s="2">
-        <v>8.4000000000000005E-2</v>
+        <v>-3.3000000000000002E-2</v>
       </c>
     </row>
     <row r="202" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A202" s="1">
-        <v>40117.041666666664</v>
+        <v>40178.041666666664</v>
       </c>
       <c r="B202" s="2">
-        <v>1.9E-2</v>
+        <v>0.02</v>
       </c>
       <c r="C202" s="2">
-        <v>2.3E-2</v>
+        <v>3.1E-2</v>
       </c>
     </row>
     <row r="203" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A203" s="1">
-        <v>40086.041666666664</v>
+        <v>40147.041666666664</v>
       </c>
       <c r="B203" s="2">
-        <v>0.09</v>
+        <v>3.3000000000000002E-2</v>
       </c>
       <c r="C203" s="2">
-        <v>0.13500000000000001</v>
+        <v>8.4000000000000005E-2</v>
       </c>
     </row>
     <row r="204" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A204" s="1">
-        <v>40056.041666666664</v>
+        <v>40117.041666666664</v>
       </c>
       <c r="B204" s="2">
         <v>1.9E-2</v>
       </c>
       <c r="C204" s="2">
-        <v>3.3000000000000002E-2</v>
+        <v>2.3E-2</v>
       </c>
     </row>
     <row r="205" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A205" s="1">
-        <v>40025.041666666664</v>
+        <v>40086.041666666664</v>
       </c>
       <c r="B205" s="2">
-        <v>5.5E-2</v>
+        <v>0.09</v>
       </c>
       <c r="C205" s="2">
-        <v>0.09</v>
+        <v>0.13500000000000001</v>
       </c>
     </row>
     <row r="206" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A206" s="1">
-        <v>39994.041666666664</v>
+        <v>40056.041666666664</v>
       </c>
       <c r="B206" s="2">
-        <v>0.02</v>
+        <v>1.9E-2</v>
       </c>
       <c r="C206" s="2">
-        <v>-3.5000000000000003E-2</v>
+        <v>3.3000000000000002E-2</v>
       </c>
     </row>
     <row r="207" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A207" s="1">
-        <v>39964.041666666664</v>
+        <v>40025.041666666664</v>
       </c>
       <c r="B207" s="2">
-        <v>0.28999999999999998</v>
+        <v>5.5E-2</v>
       </c>
       <c r="C207" s="2">
-        <v>0.28399999999999997</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="208" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A208" s="1">
-        <v>39933.041666666664</v>
+        <v>39994.041666666664</v>
       </c>
       <c r="B208" s="2">
-        <v>0.20599999999999999</v>
+        <v>0.02</v>
       </c>
       <c r="C208" s="2">
-        <v>0.24099999999999999</v>
+        <v>-3.5000000000000003E-2</v>
       </c>
     </row>
     <row r="209" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A209" s="1">
-        <v>39903.041666666664</v>
+        <v>39964.041666666664</v>
       </c>
       <c r="B209" s="2">
-        <v>5.1999999999999998E-2</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="C209" s="2">
-        <v>3.6999999999999998E-2</v>
+        <v>0.28399999999999997</v>
       </c>
     </row>
     <row r="210" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A210" s="1">
-        <v>39872.041666666664</v>
+        <v>39933.041666666664</v>
       </c>
       <c r="B210" s="2">
-        <v>-0.108</v>
+        <v>0.20599999999999999</v>
       </c>
       <c r="C210" s="2">
-        <v>-4.2999999999999997E-2</v>
+        <v>0.24099999999999999</v>
       </c>
     </row>
     <row r="211" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A211" s="1">
-        <v>39844.041666666664</v>
+        <v>39903.041666666664</v>
       </c>
       <c r="B211" s="2">
-        <v>-4.9000000000000002E-2</v>
+        <v>5.1999999999999998E-2</v>
       </c>
       <c r="C211" s="2">
-        <v>6.6000000000000003E-2</v>
+        <v>3.6999999999999998E-2</v>
       </c>
     </row>
     <row r="212" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A212" s="1">
-        <v>39813.041666666664</v>
+        <v>39872.041666666664</v>
       </c>
       <c r="B212" s="2">
-        <v>7.5999999999999998E-2</v>
+        <v>-0.108</v>
       </c>
       <c r="C212" s="2">
-        <v>8.5999999999999993E-2</v>
+        <v>-4.2999999999999997E-2</v>
       </c>
     </row>
     <row r="213" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A213" s="1">
-        <v>39782.041666666664</v>
+        <v>39844.041666666664</v>
       </c>
       <c r="B213" s="2">
-        <v>-8.1000000000000003E-2</v>
+        <v>-4.9000000000000002E-2</v>
       </c>
       <c r="C213" s="2">
-        <v>-4.8000000000000001E-2</v>
+        <v>6.6000000000000003E-2</v>
       </c>
     </row>
     <row r="214" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A214" s="1">
-        <v>39752.041666666664</v>
+        <v>39813.041666666664</v>
       </c>
       <c r="B214" s="2">
-        <v>-0.28199999999999997</v>
+        <v>7.5999999999999998E-2</v>
       </c>
       <c r="C214" s="2">
-        <v>-0.14899999999999999</v>
+        <v>8.5999999999999993E-2</v>
       </c>
     </row>
     <row r="215" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A215" s="1">
-        <v>39721.041666666664</v>
+        <v>39782.041666666664</v>
       </c>
       <c r="B215" s="2">
-        <v>-9.1999999999999998E-2</v>
+        <v>-8.1000000000000003E-2</v>
       </c>
       <c r="C215" s="2">
-        <v>-0.115</v>
+        <v>-4.8000000000000001E-2</v>
       </c>
     </row>
     <row r="216" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A216" s="1">
-        <v>39691.041666666664</v>
+        <v>39752.041666666664</v>
       </c>
       <c r="B216" s="2">
-        <v>-6.8000000000000005E-2</v>
+        <v>-0.28199999999999997</v>
       </c>
       <c r="C216" s="2">
-        <v>-8.2000000000000003E-2</v>
+        <v>-0.14899999999999999</v>
       </c>
     </row>
     <row r="217" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A217" s="1">
-        <v>39660.041666666664</v>
+        <v>39721.041666666664</v>
       </c>
       <c r="B217" s="2">
-        <v>-3.2000000000000001E-2</v>
+        <v>-9.1999999999999998E-2</v>
       </c>
       <c r="C217" s="2">
-        <v>-3.1E-2</v>
+        <v>-0.115</v>
       </c>
     </row>
     <row r="218" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A218" s="1">
-        <v>39629.041666666664</v>
+        <v>39691.041666666664</v>
       </c>
       <c r="B218" s="2">
-        <v>-7.3999999999999996E-2</v>
+        <v>-6.8000000000000005E-2</v>
       </c>
       <c r="C218" s="2">
-        <v>7.0000000000000001E-3</v>
+        <v>-8.2000000000000003E-2</v>
       </c>
     </row>
     <row r="219" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A219" s="1">
-        <v>39599.041666666664</v>
+        <v>39660.041666666664</v>
       </c>
       <c r="B219" s="2">
-        <v>3.0000000000000001E-3</v>
+        <v>-3.2000000000000001E-2</v>
       </c>
       <c r="C219" s="2">
-        <v>5.8999999999999997E-2</v>
+        <v>-3.1E-2</v>
       </c>
     </row>
     <row r="220" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A220" s="1">
-        <v>39568.041666666664</v>
+        <v>39629.041666666664</v>
       </c>
       <c r="B220" s="2">
-        <v>-8.0000000000000002E-3</v>
+        <v>-7.3999999999999996E-2</v>
       </c>
       <c r="C220" s="2">
-        <v>-1.4E-2</v>
+        <v>7.0000000000000001E-3</v>
       </c>
     </row>
     <row r="221" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A221" s="1">
-        <v>39538.041666666664</v>
+        <v>39599.041666666664</v>
       </c>
       <c r="B221" s="2">
-        <v>-5.8000000000000003E-2</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="C221" s="2">
-        <v>-6.5000000000000002E-2</v>
+        <v>5.8999999999999997E-2</v>
       </c>
     </row>
     <row r="222" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A222" s="1">
-        <v>39507.041666666664</v>
+        <v>39568.041666666664</v>
       </c>
       <c r="B222" s="2">
-        <v>-1.9E-2</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="C222" s="2">
-        <v>6.9000000000000006E-2</v>
+        <v>-1.4E-2</v>
       </c>
     </row>
     <row r="223" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A223" s="1">
-        <v>39478.041666666664</v>
+        <v>39538.041666666664</v>
       </c>
       <c r="B223" s="2">
-        <v>-3.5999999999999997E-2</v>
+        <v>-5.8000000000000003E-2</v>
       </c>
       <c r="C223" s="2">
-        <v>2.1000000000000001E-2</v>
+        <v>-6.5000000000000002E-2</v>
       </c>
     </row>
     <row r="224" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A224" s="1">
-        <v>39447.041666666664</v>
+        <v>39507.041666666664</v>
       </c>
       <c r="B224" s="2">
-        <v>4.9000000000000002E-2</v>
+        <v>-1.9E-2</v>
       </c>
       <c r="C224" s="2">
-        <v>6.3E-2</v>
+        <v>6.9000000000000006E-2</v>
       </c>
     </row>
     <row r="225" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A225" s="1">
-        <v>39416.041666666664</v>
+        <v>39478.041666666664</v>
       </c>
       <c r="B225" s="2">
-        <v>-8.9999999999999993E-3</v>
+        <v>-3.5999999999999997E-2</v>
       </c>
       <c r="C225" s="2">
-        <v>-3.2000000000000001E-2</v>
+        <v>2.1000000000000001E-2</v>
       </c>
     </row>
     <row r="226" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A226" s="1">
-        <v>39386.041666666664</v>
+        <v>39447.041666666664</v>
       </c>
       <c r="B226" s="2">
-        <v>-2.5999999999999999E-2</v>
+        <v>4.9000000000000002E-2</v>
       </c>
       <c r="C226" s="2">
-        <v>3.5999999999999997E-2</v>
+        <v>6.3E-2</v>
       </c>
     </row>
     <row r="227" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A227" s="1">
-        <v>39355.041666666664</v>
+        <v>39416.041666666664</v>
       </c>
       <c r="B227" s="2">
-        <v>4.9000000000000002E-2</v>
+        <v>-8.9999999999999993E-3</v>
       </c>
       <c r="C227" s="2">
-        <v>6.4000000000000001E-2</v>
+        <v>-3.2000000000000001E-2</v>
       </c>
     </row>
     <row r="228" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A228" s="1">
-        <v>39325.041666666664</v>
+        <v>39386.041666666664</v>
       </c>
       <c r="B228" s="2">
-        <v>-0.04</v>
+        <v>-2.5999999999999999E-2</v>
       </c>
       <c r="C228" s="2">
-        <v>-5.2999999999999999E-2</v>
+        <v>3.5999999999999997E-2</v>
       </c>
     </row>
     <row r="229" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A229" s="1">
-        <v>39294.041666666664</v>
+        <v>39355.041666666664</v>
       </c>
       <c r="B229" s="2">
-        <v>0.04</v>
+        <v>4.9000000000000002E-2</v>
       </c>
       <c r="C229" s="2">
-        <v>7.6999999999999999E-2</v>
+        <v>6.4000000000000001E-2</v>
       </c>
     </row>
     <row r="230" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A230" s="1">
-        <v>39263.041666666664</v>
+        <v>39325.041666666664</v>
       </c>
       <c r="B230" s="2">
-        <v>0.03</v>
+        <v>-0.04</v>
       </c>
       <c r="C230" s="2">
-        <v>0.04</v>
+        <v>-5.2999999999999999E-2</v>
       </c>
     </row>
     <row r="231" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A231" s="1">
-        <v>39233.041666666664</v>
+        <v>39294.041666666664</v>
       </c>
       <c r="B231" s="2">
-        <v>4.7E-2</v>
+        <v>0.04</v>
       </c>
       <c r="C231" s="2">
-        <v>1.7000000000000001E-2</v>
+        <v>7.6999999999999999E-2</v>
       </c>
     </row>
     <row r="232" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A232" s="1">
-        <v>39202.041666666664</v>
+        <v>39263.041666666664</v>
       </c>
       <c r="B232" s="2">
-        <v>3.5000000000000003E-2</v>
+        <v>0.03</v>
       </c>
       <c r="C232" s="2">
-        <v>2.5999999999999999E-2</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="233" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A233" s="1">
-        <v>39172.041666666664</v>
+        <v>39233.041666666664</v>
       </c>
       <c r="B233" s="2">
-        <v>4.0000000000000001E-3</v>
+        <v>4.7E-2</v>
       </c>
       <c r="C233" s="2">
-        <v>1.4E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
     </row>
     <row r="234" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A234" s="1">
-        <v>39141.041666666664</v>
+        <v>39202.041666666664</v>
       </c>
       <c r="B234" s="2">
-        <v>4.0000000000000001E-3</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="C234" s="2">
-        <v>-3.0000000000000001E-3</v>
+        <v>2.5999999999999999E-2</v>
       </c>
     </row>
     <row r="235" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A235" s="1">
-        <v>39113.041666666664</v>
+        <v>39172.041666666664</v>
       </c>
       <c r="B235" s="2">
-        <v>1.7999999999999999E-2</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="C235" s="2">
-        <v>-3.0000000000000001E-3</v>
+        <v>1.4E-2</v>
       </c>
     </row>
     <row r="236" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A236" s="1">
-        <v>39082.041666666664</v>
+        <v>39141.041666666664</v>
       </c>
       <c r="B236" s="2">
-        <v>1.0999999999999999E-2</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="C236" s="2">
-        <v>8.0000000000000002E-3</v>
+        <v>-3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="237" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A237" s="1">
-        <v>39051.041666666664</v>
+        <v>39113.041666666664</v>
       </c>
       <c r="B237" s="2">
-        <v>3.2000000000000001E-2</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="C237" s="2">
-        <v>2.5999999999999999E-2</v>
+        <v>-3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="238" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A238" s="1">
-        <v>39021.041666666664</v>
+        <v>39082.041666666664</v>
       </c>
       <c r="B238" s="2">
-        <v>1.4999999999999999E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="C238" s="2">
-        <v>3.2000000000000001E-2</v>
+        <v>8.0000000000000002E-3</v>
       </c>
     </row>
     <row r="239" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A239" s="1">
-        <v>38990.041666666664</v>
+        <v>39051.041666666664</v>
       </c>
       <c r="B239" s="2">
-        <v>0.02</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="C239" s="2">
-        <v>-5.5E-2</v>
+        <v>2.5999999999999999E-2</v>
       </c>
     </row>
     <row r="240" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A240" s="1">
-        <v>38960.041666666664</v>
+        <v>39021.041666666664</v>
       </c>
       <c r="B240" s="2">
-        <v>1E-3</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="C240" s="2">
-        <v>-2E-3</v>
+        <v>3.2000000000000001E-2</v>
       </c>
     </row>
     <row r="241" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A241" s="1">
-        <v>38929.041666666664</v>
+        <v>38990.041666666664</v>
       </c>
       <c r="B241" s="2">
-        <v>4.0000000000000001E-3</v>
+        <v>0.02</v>
       </c>
       <c r="C241" s="2">
-        <v>7.0000000000000001E-3</v>
+        <v>-5.5E-2</v>
       </c>
     </row>
     <row r="242" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A242" s="1">
-        <v>38898.041666666664</v>
+        <v>38960.041666666664</v>
       </c>
       <c r="B242" s="2">
-        <v>-2.5999999999999999E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="C242" s="2">
-        <v>-3.4000000000000002E-2</v>
+        <v>-2E-3</v>
       </c>
     </row>
     <row r="243" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A243" s="1">
-        <v>38868.041666666664</v>
+        <v>38929.041666666664</v>
       </c>
       <c r="B243" s="2">
-        <v>-7.0000000000000007E-2</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="C243" s="2">
-        <v>-4.8000000000000001E-2</v>
+        <v>7.0000000000000001E-3</v>
       </c>
     </row>
     <row r="244" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A244" s="1">
-        <v>38837.041666666664</v>
+        <v>38898.041666666664</v>
       </c>
       <c r="B244" s="2">
-        <v>7.9000000000000001E-2</v>
+        <v>-2.5999999999999999E-2</v>
       </c>
       <c r="C244" s="2">
-        <v>9.4E-2</v>
+        <v>-3.4000000000000002E-2</v>
       </c>
     </row>
     <row r="245" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A245" s="1">
-        <v>38807.041666666664</v>
+        <v>38868.041666666664</v>
       </c>
       <c r="B245" s="2">
-        <v>3.2000000000000001E-2</v>
+        <v>-7.0000000000000007E-2</v>
       </c>
       <c r="C245" s="2">
-        <v>5.0999999999999997E-2</v>
+        <v>-4.8000000000000001E-2</v>
       </c>
     </row>
     <row r="246" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A246" s="1">
-        <v>38776.041666666664</v>
+        <v>38837.041666666664</v>
       </c>
       <c r="B246" s="2">
-        <v>1.7999999999999999E-2</v>
+        <v>7.9000000000000001E-2</v>
       </c>
       <c r="C246" s="2">
-        <v>-4.0000000000000001E-3</v>
+        <v>9.4E-2</v>
       </c>
     </row>
     <row r="247" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A247" s="1">
-        <v>38748.041666666664</v>
+        <v>38807.041666666664</v>
       </c>
       <c r="B247" s="2">
-        <v>6.5000000000000002E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="C247" s="2">
-        <v>8.5999999999999993E-2</v>
+        <v>5.0999999999999997E-2</v>
       </c>
     </row>
     <row r="248" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A248" s="1">
-        <v>38717.041666666664</v>
+        <v>38776.041666666664</v>
       </c>
       <c r="B248" s="2">
-        <v>4.5999999999999999E-2</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="C248" s="2">
-        <v>7.3999999999999996E-2</v>
+        <v>-4.0000000000000001E-3</v>
       </c>
     </row>
     <row r="249" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A249" s="1">
-        <v>38686.041666666664</v>
+        <v>38748.041666666664</v>
       </c>
       <c r="B249" s="2">
-        <v>0.05</v>
+        <v>6.5000000000000002E-2</v>
       </c>
       <c r="C249" s="2">
-        <v>4.7E-2</v>
+        <v>8.5999999999999993E-2</v>
       </c>
     </row>
     <row r="250" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A250" s="1">
-        <v>38656.041666666664</v>
+        <v>38717.041666666664</v>
       </c>
       <c r="B250" s="2">
-        <v>-2.8000000000000001E-2</v>
+        <v>4.5999999999999999E-2</v>
       </c>
       <c r="C250" s="2">
-        <v>-5.6000000000000001E-2</v>
+        <v>7.3999999999999996E-2</v>
       </c>
     </row>
     <row r="251" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A251" s="1">
-        <v>38625.041666666664</v>
+        <v>38686.041666666664</v>
       </c>
       <c r="B251" s="2">
-        <v>2.5999999999999999E-2</v>
+        <v>0.05</v>
       </c>
       <c r="C251" s="2">
-        <v>9.1999999999999998E-2</v>
+        <v>4.7E-2</v>
       </c>
     </row>
     <row r="252" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A252" s="1">
-        <v>38595.041666666664</v>
+        <v>38656.041666666664</v>
       </c>
       <c r="B252" s="2">
-        <v>-5.0000000000000001E-3</v>
+        <v>-2.8000000000000001E-2</v>
       </c>
       <c r="C252" s="2">
-        <v>2.5000000000000001E-2</v>
+        <v>-5.6000000000000001E-2</v>
       </c>
     </row>
     <row r="253" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A253" s="1">
-        <v>38564.041666666664</v>
+        <v>38625.041666666664</v>
       </c>
       <c r="B253" s="2">
-        <v>4.5999999999999999E-2</v>
+        <v>2.5999999999999999E-2</v>
       </c>
       <c r="C253" s="2">
-        <v>3.5000000000000003E-2</v>
+        <v>9.1999999999999998E-2</v>
       </c>
     </row>
     <row r="254" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A254" s="1">
-        <v>38533.041666666664</v>
+        <v>38595.041666666664</v>
       </c>
       <c r="B254" s="2">
-        <v>4.7E-2</v>
+        <v>-5.0000000000000001E-3</v>
       </c>
       <c r="C254" s="2">
-        <v>5.8999999999999997E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
     </row>
     <row r="255" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A255" s="1">
-        <v>38503.041666666664</v>
+        <v>38564.041666666664</v>
       </c>
       <c r="B255" s="2">
-        <v>1.4999999999999999E-2</v>
+        <v>4.5999999999999999E-2</v>
       </c>
       <c r="C255" s="2">
-        <v>-8.0000000000000002E-3</v>
+        <v>3.5000000000000003E-2</v>
       </c>
     </row>
     <row r="256" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A256" s="1">
-        <v>38472.041666666664</v>
+        <v>38533.041666666664</v>
       </c>
       <c r="B256" s="2">
-        <v>0</v>
+        <v>4.7E-2</v>
       </c>
       <c r="C256" s="2">
-        <v>-3.6999999999999998E-2</v>
+        <v>5.8999999999999997E-2</v>
       </c>
     </row>
     <row r="257" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A257" s="1">
-        <v>38442.041666666664</v>
+        <v>38503.041666666664</v>
       </c>
       <c r="B257" s="2">
-        <v>-3.7999999999999999E-2</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="C257" s="2">
-        <v>-0.01</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
     </row>
     <row r="258" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A258" s="1">
-        <v>38411.041666666664</v>
+        <v>38472.041666666664</v>
       </c>
       <c r="B258" s="2">
-        <v>6.6000000000000003E-2</v>
+        <v>0</v>
       </c>
       <c r="C258" s="2">
-        <v>0.104</v>
+        <v>-3.6999999999999998E-2</v>
       </c>
     </row>
     <row r="259" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A259" s="1">
-        <v>38383.041666666664</v>
+        <v>38442.041666666664</v>
       </c>
       <c r="B259" s="2">
-        <v>1.7000000000000001E-2</v>
+        <v>-3.7999999999999999E-2</v>
       </c>
       <c r="C259" s="2">
-        <v>2.5999999999999999E-2</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="260" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A260" s="1">
-        <v>38352.041666666664</v>
+        <v>38411.041666666664</v>
       </c>
       <c r="B260" s="2">
-        <v>0.05</v>
+        <v>6.6000000000000003E-2</v>
       </c>
       <c r="C260" s="2">
-        <v>-2.4E-2</v>
+        <v>0.104</v>
       </c>
     </row>
     <row r="261" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A261" s="1">
-        <v>38321.041666666664</v>
+        <v>38383.041666666664</v>
       </c>
       <c r="B261" s="2">
-        <v>0.10299999999999999</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="C261" s="2">
-        <v>6.7000000000000004E-2</v>
+        <v>2.5999999999999999E-2</v>
       </c>
     </row>
     <row r="262" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A262" s="1">
-        <v>38291.041666666664</v>
+        <v>38352.041666666664</v>
       </c>
       <c r="B262" s="2">
-        <v>1.7000000000000001E-2</v>
+        <v>0.05</v>
       </c>
       <c r="C262" s="2">
-        <v>2.4E-2</v>
+        <v>-2.4E-2</v>
       </c>
     </row>
     <row r="263" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A263" s="1">
-        <v>38260.041666666664</v>
+        <v>38321.041666666664</v>
       </c>
       <c r="B263" s="2">
-        <v>6.4000000000000001E-2</v>
+        <v>0.10299999999999999</v>
       </c>
       <c r="C263" s="2">
-        <v>9.5000000000000001E-2</v>
+        <v>6.7000000000000004E-2</v>
       </c>
     </row>
     <row r="264" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A264" s="1">
-        <v>38230.041666666664</v>
+        <v>38291.041666666664</v>
       </c>
       <c r="B264" s="2">
-        <v>-3.0000000000000001E-3</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="C264" s="2">
-        <v>-8.0000000000000002E-3</v>
+        <v>2.4E-2</v>
       </c>
     </row>
     <row r="265" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A265" s="1">
-        <v>38199.041666666664</v>
+        <v>38260.041666666664</v>
       </c>
       <c r="B265" s="2">
-        <v>3.7999999999999999E-2</v>
+        <v>6.4000000000000001E-2</v>
       </c>
       <c r="C265" s="2">
-        <v>5.8999999999999997E-2</v>
+        <v>9.5000000000000001E-2</v>
       </c>
     </row>
     <row r="266" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A266" s="1">
-        <v>38168.041666666664</v>
+        <v>38230.041666666664</v>
       </c>
       <c r="B266" s="2">
-        <v>6.0000000000000001E-3</v>
+        <v>-3.0000000000000001E-3</v>
       </c>
       <c r="C266" s="2">
-        <v>1.0999999999999999E-2</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
     </row>
     <row r="267" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A267" s="1">
-        <v>38138.041666666664</v>
+        <v>38199.041666666664</v>
       </c>
       <c r="B267" s="2">
-        <v>-6.5000000000000002E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="C267" s="2">
-        <v>-2.4E-2</v>
+        <v>5.8999999999999997E-2</v>
       </c>
     </row>
     <row r="268" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A268" s="1">
-        <v>38107.041666666664</v>
+        <v>38168.041666666664</v>
       </c>
       <c r="B268" s="2">
-        <v>-2.7E-2</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="C268" s="2">
-        <v>-8.7999999999999995E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
     </row>
     <row r="269" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A269" s="1">
-        <v>38077.041666666664</v>
+        <v>38138.041666666664</v>
       </c>
       <c r="B269" s="2">
-        <v>2.4E-2</v>
+        <v>-6.5000000000000002E-2</v>
       </c>
       <c r="C269" s="2">
-        <v>5.8000000000000003E-2</v>
+        <v>-2.4E-2</v>
       </c>
     </row>
     <row r="270" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A270" s="1">
-        <v>38046.041666666664</v>
+        <v>38107.041666666664</v>
       </c>
       <c r="B270" s="2">
-        <v>4.1000000000000002E-2</v>
+        <v>-2.7E-2</v>
       </c>
       <c r="C270" s="2">
-        <v>7.0000000000000007E-2</v>
+        <v>-8.7999999999999995E-2</v>
       </c>
     </row>
     <row r="271" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A271" s="1">
-        <v>38017.041666666664</v>
+        <v>38077.041666666664</v>
       </c>
       <c r="B271" s="2">
-        <v>1.4999999999999999E-2</v>
+        <v>2.4E-2</v>
       </c>
       <c r="C271" s="2">
-        <v>-3.7999999999999999E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
     </row>
     <row r="272" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A272" s="1">
-        <v>37986.041666666664</v>
+        <v>38046.041666666664</v>
       </c>
       <c r="B272" s="2">
-        <v>0.1</v>
+        <v>4.1000000000000002E-2</v>
       </c>
       <c r="C272" s="2">
-        <v>9.0999999999999998E-2</v>
+        <v>7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="273" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A273" s="1">
-        <v>37955.041666666664</v>
+        <v>38017.041666666664</v>
       </c>
       <c r="B273" s="2">
-        <v>-1.0999999999999999E-2</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="C273" s="2">
-        <v>6.8000000000000005E-2</v>
+        <v>-3.7999999999999999E-2</v>
       </c>
     </row>
     <row r="274" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A274" s="1">
-        <v>37925.041666666664</v>
+        <v>37986.041666666664</v>
       </c>
       <c r="B274" s="2">
-        <v>5.3999999999999999E-2</v>
+        <v>0.1</v>
       </c>
       <c r="C274" s="2">
-        <v>5.8000000000000003E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
     </row>
     <row r="275" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A275" s="1">
-        <v>37894.041666666664</v>
+        <v>37955.041666666664</v>
       </c>
       <c r="B275" s="2">
-        <v>3.9E-2</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
       <c r="C275" s="2">
-        <v>5.5E-2</v>
+        <v>6.8000000000000005E-2</v>
       </c>
     </row>
     <row r="276" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A276" s="1">
-        <v>37864.041666666664</v>
+        <v>37925.041666666664</v>
       </c>
       <c r="B276" s="2">
-        <v>9.8000000000000004E-2</v>
+        <v>5.3999999999999999E-2</v>
       </c>
       <c r="C276" s="2">
-        <v>0.18</v>
+        <v>5.8000000000000003E-2</v>
       </c>
     </row>
     <row r="277" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A277" s="1">
-        <v>37833.041666666664</v>
+        <v>37894.041666666664</v>
       </c>
       <c r="B277" s="2">
-        <v>1.7999999999999999E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="C277" s="2">
-        <v>7.0000000000000001E-3</v>
+        <v>5.5E-2</v>
       </c>
     </row>
     <row r="278" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A278" s="1">
-        <v>37802.041666666664</v>
+        <v>37864.041666666664</v>
       </c>
       <c r="B278" s="2">
-        <v>4.5999999999999999E-2</v>
+        <v>9.8000000000000004E-2</v>
       </c>
       <c r="C278" s="2">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="279" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A279" s="1">
-        <v>37772.041666666664</v>
+        <v>37833.041666666664</v>
       </c>
       <c r="B279" s="2">
-        <v>9.8000000000000004E-2</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="C279" s="2">
-        <v>0.124</v>
+        <v>7.0000000000000001E-3</v>
       </c>
     </row>
     <row r="280" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A280" s="1">
-        <v>37741.041666666664</v>
+        <v>37802.041666666664</v>
       </c>
       <c r="B280" s="2">
-        <v>6.0999999999999999E-2</v>
+        <v>4.5999999999999999E-2</v>
       </c>
       <c r="C280" s="2">
-        <v>-1E-3</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="281" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A281" s="1">
-        <v>37711.041666666664</v>
+        <v>37772.041666666664</v>
       </c>
       <c r="B281" s="2">
-        <v>-0.04</v>
+        <v>9.8000000000000004E-2</v>
       </c>
       <c r="C281" s="2">
-        <v>-8.5000000000000006E-2</v>
+        <v>0.124</v>
       </c>
     </row>
     <row r="282" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A282" s="1">
-        <v>37680.041666666664</v>
+        <v>37741.041666666664</v>
       </c>
       <c r="B282" s="2">
-        <v>0</v>
+        <v>6.0999999999999999E-2</v>
       </c>
       <c r="C282" s="2">
-        <v>1.7000000000000001E-2</v>
+        <v>-1E-3</v>
       </c>
     </row>
     <row r="283" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A283" s="1">
-        <v>37652.041666666664</v>
+        <v>37711.041666666664</v>
       </c>
       <c r="B283" s="2">
-        <v>-1.6E-2</v>
+        <v>-0.04</v>
       </c>
       <c r="C283" s="2">
-        <v>1.9E-2</v>
+        <v>-8.5000000000000006E-2</v>
       </c>
     </row>
     <row r="284" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A284" s="1">
-        <v>37621.041666666664</v>
+        <v>37680.041666666664</v>
       </c>
       <c r="B284" s="2">
-        <v>8.9999999999999993E-3</v>
+        <v>0</v>
       </c>
       <c r="C284" s="2">
-        <v>0.16800000000000001</v>
+        <v>1.7000000000000001E-2</v>
       </c>
     </row>
     <row r="285" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A285" s="1">
-        <v>37590.041666666664</v>
+        <v>37652.041666666664</v>
       </c>
       <c r="B285" s="2">
-        <v>0.01</v>
+        <v>-1.6E-2</v>
       </c>
       <c r="C285" s="2">
-        <v>-0.02</v>
+        <v>1.9E-2</v>
       </c>
     </row>
     <row r="286" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A286" s="1">
-        <v>37560.041666666664</v>
+        <v>37621.041666666664</v>
       </c>
       <c r="B286" s="2">
-        <v>-6.0000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="C286" s="2">
-        <v>-8.1000000000000003E-2</v>
+        <v>0.16800000000000001</v>
       </c>
     </row>
     <row r="287" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A287" s="1">
-        <v>37529.041666666664</v>
+        <v>37590.041666666664</v>
       </c>
       <c r="B287" s="2">
-        <v>-4.3999999999999997E-2</v>
+        <v>0.01</v>
       </c>
       <c r="C287" s="2">
-        <v>-3.0000000000000001E-3</v>
+        <v>-0.02</v>
       </c>
     </row>
     <row r="288" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A288" s="1">
-        <v>37499.041666666664</v>
+        <v>37560.041666666664</v>
       </c>
       <c r="B288" s="2">
-        <v>-1.6E-2</v>
+        <v>-6.0000000000000001E-3</v>
       </c>
       <c r="C288" s="2">
-        <v>0.11799999999999999</v>
+        <v>-8.1000000000000003E-2</v>
       </c>
     </row>
     <row r="289" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A289" s="1">
-        <v>37468.041666666664</v>
+        <v>37529.041666666664</v>
       </c>
       <c r="B289" s="2">
-        <v>-6.0000000000000001E-3</v>
+        <v>-4.3999999999999997E-2</v>
       </c>
       <c r="C289" s="2">
-        <v>-7.4999999999999997E-2</v>
+        <v>-3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="290" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A290" s="1">
-        <v>37437.041666666664</v>
+        <v>37499.041666666664</v>
       </c>
       <c r="B290" s="2">
-        <v>1E-3</v>
+        <v>-1.6E-2</v>
       </c>
       <c r="C290" s="2">
-        <v>-1.7999999999999999E-2</v>
+        <v>0.11799999999999999</v>
       </c>
     </row>
     <row r="291" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A291" s="1">
-        <v>37407.041666666664</v>
+        <v>37468.041666666664</v>
       </c>
       <c r="B291" s="2">
-        <v>8.0000000000000002E-3</v>
+        <v>-6.0000000000000001E-3</v>
       </c>
       <c r="C291" s="2">
-        <v>0.11700000000000001</v>
+        <v>-7.4999999999999997E-2</v>
       </c>
     </row>
     <row r="292" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A292" s="1">
-        <v>37376.041666666664</v>
+        <v>37437.041666666664</v>
       </c>
       <c r="B292" s="2">
-        <v>6.8000000000000005E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="C292" s="2">
-        <v>0.11899999999999999</v>
+        <v>-1.7999999999999999E-2</v>
       </c>
     </row>
     <row r="293" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A293" s="1">
-        <v>37346.041666666664</v>
+        <v>37407.041666666664</v>
       </c>
       <c r="B293" s="2">
-        <v>6.4000000000000001E-2</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="C293" s="2">
-        <v>7.9000000000000001E-2</v>
+        <v>0.11700000000000001</v>
       </c>
     </row>
     <row r="294" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A294" s="1">
-        <v>37315.041666666664</v>
+        <v>37376.041666666664</v>
       </c>
       <c r="B294" s="2">
-        <v>2.5999999999999999E-2</v>
+        <v>6.8000000000000005E-2</v>
       </c>
       <c r="C294" s="2">
-        <v>0.123</v>
+        <v>0.11899999999999999</v>
       </c>
     </row>
     <row r="295" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A295" s="1">
-        <v>37287.041666666664</v>
+        <v>37346.041666666664</v>
       </c>
       <c r="B295" s="2">
-        <v>4.2999999999999997E-2</v>
+        <v>6.4000000000000001E-2</v>
       </c>
       <c r="C295" s="2">
-        <v>7.4999999999999997E-2</v>
+        <v>7.9000000000000001E-2</v>
       </c>
     </row>
     <row r="296" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A296" s="1">
-        <v>37256.041666666664</v>
+        <v>37315.041666666664</v>
       </c>
       <c r="B296" s="2">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="C296" s="2">
         <v>0.123</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.114</v>
       </c>
     </row>
     <row r="297" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A297" s="1">
-        <v>37225.041666666664</v>
+        <v>37287.041666666664</v>
       </c>
       <c r="B297" s="2">
-        <v>0.124</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="C297" s="2">
-        <v>-3.3000000000000002E-2</v>
+        <v>7.4999999999999997E-2</v>
       </c>
     </row>
     <row r="298" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A298" s="1">
-        <v>37195.041666666664</v>
+        <v>37256.041666666664</v>
       </c>
       <c r="B298" s="2">
-        <v>6.2E-2</v>
+        <v>0.123</v>
       </c>
       <c r="C298" s="2">
-        <v>4.3999999999999997E-2</v>
+        <v>0.114</v>
       </c>
     </row>
     <row r="299" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A299" s="1">
-        <v>37164.041666666664</v>
+        <v>37225.041666666664</v>
       </c>
       <c r="B299" s="2">
-        <v>4.0000000000000001E-3</v>
+        <v>0.124</v>
       </c>
       <c r="C299" s="2">
-        <v>0.10199999999999999</v>
+        <v>-3.3000000000000002E-2</v>
       </c>
     </row>
     <row r="300" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A300" s="1">
-        <v>37134.041666666664</v>
+        <v>37195.041666666664</v>
       </c>
       <c r="B300" s="2">
-        <v>3.5000000000000003E-2</v>
+        <v>6.2E-2</v>
       </c>
       <c r="C300" s="2">
-        <v>3.5000000000000003E-2</v>
+        <v>4.3999999999999997E-2</v>
       </c>
     </row>
     <row r="301" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A301" s="1">
-        <v>37103.041666666664</v>
+        <v>37164.041666666664</v>
       </c>
       <c r="B301" s="2">
-        <v>5.0000000000000001E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="C301" s="2">
-        <v>-3.6999999999999998E-2</v>
+        <v>0.10199999999999999</v>
       </c>
     </row>
     <row r="302" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A302" s="1">
-        <v>37072.041666666664</v>
+        <v>37134.041666666664</v>
       </c>
       <c r="B302" s="2">
-        <v>1.2E-2</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="C302" s="2">
-        <v>-0.03</v>
+        <v>3.5000000000000003E-2</v>
       </c>
     </row>
     <row r="303" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A303" s="1">
-        <v>37042.041666666664</v>
+        <v>37103.041666666664</v>
       </c>
       <c r="B303" s="2">
-        <v>0.11</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="C303" s="2">
-        <v>6.4000000000000001E-2</v>
+        <v>-3.6999999999999998E-2</v>
       </c>
     </row>
     <row r="304" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A304" s="1">
-        <v>37011.041666666664</v>
+        <v>37072.041666666664</v>
       </c>
       <c r="B304" s="2">
-        <v>4.4999999999999998E-2</v>
+        <v>1.2E-2</v>
       </c>
       <c r="C304" s="2">
-        <v>-1.7000000000000001E-2</v>
+        <v>-0.03</v>
       </c>
     </row>
     <row r="305" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A305" s="1">
-        <v>36981.041666666664</v>
+        <v>37042.041666666664</v>
       </c>
       <c r="B305" s="2">
-        <v>0.01</v>
+        <v>0.11</v>
       </c>
       <c r="C305" s="2">
-        <v>9.6000000000000002E-2</v>
+        <v>6.4000000000000001E-2</v>
       </c>
     </row>
     <row r="306" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A306" s="1">
-        <v>36950.041666666664</v>
+        <v>37011.041666666664</v>
       </c>
       <c r="B306" s="2">
-        <v>5.7000000000000002E-2</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="C306" s="2">
-        <v>0.20699999999999999</v>
+        <v>-1.7000000000000001E-2</v>
       </c>
     </row>
     <row r="307" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A307" s="1">
-        <v>36922.041666666664</v>
+        <v>36981.041666666664</v>
       </c>
       <c r="B307" s="2">
-        <v>-2E-3</v>
+        <v>0.01</v>
       </c>
       <c r="C307" s="2">
-        <v>-7.1999999999999995E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
     </row>
     <row r="308" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A308" s="1">
-        <v>36891.041666666664</v>
+        <v>36950.041666666664</v>
       </c>
       <c r="B308" s="2">
-        <v>-0.03</v>
+        <v>5.7000000000000002E-2</v>
       </c>
       <c r="C308" s="2">
-        <v>9.6000000000000002E-2</v>
+        <v>0.20699999999999999</v>
       </c>
     </row>
     <row r="309" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A309" s="1">
-        <v>36860.041666666664</v>
+        <v>36922.041666666664</v>
       </c>
       <c r="B309" s="2">
-        <v>-3.5999999999999997E-2</v>
+        <v>-2E-3</v>
       </c>
       <c r="C309" s="2">
-        <v>0.112</v>
+        <v>-7.1999999999999995E-2</v>
       </c>
     </row>
     <row r="310" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A310" s="1">
-        <v>36830.041666666664</v>
+        <v>36891.041666666664</v>
       </c>
       <c r="B310" s="2">
-        <v>-0.06</v>
+        <v>-0.03</v>
       </c>
       <c r="C310" s="2">
-        <v>-2.9000000000000001E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
     </row>
     <row r="311" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A311" s="1">
-        <v>36799.041666666664</v>
+        <v>36860.041666666664</v>
       </c>
       <c r="B311" s="2">
-        <v>1E-3</v>
+        <v>-3.5999999999999997E-2</v>
       </c>
       <c r="C311" s="2">
-        <v>8.5999999999999993E-2</v>
+        <v>0.112</v>
       </c>
     </row>
     <row r="312" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A312" s="1">
-        <v>36769.041666666664</v>
+        <v>36830.041666666664</v>
       </c>
       <c r="B312" s="2">
-        <v>2.5000000000000001E-2</v>
+        <v>-0.06</v>
       </c>
       <c r="C312" s="2">
-        <v>1.0999999999999999E-2</v>
+        <v>-2.9000000000000001E-2</v>
       </c>
     </row>
     <row r="313" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A313" s="1">
-        <v>36738.041666666664</v>
+        <v>36799.041666666664</v>
       </c>
       <c r="B313" s="2">
-        <v>2.1999999999999999E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="C313" s="2">
-        <v>-3.3000000000000002E-2</v>
+        <v>8.5999999999999993E-2</v>
       </c>
     </row>
     <row r="314" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A314" s="1">
-        <v>36707.041666666664</v>
+        <v>36769.041666666664</v>
       </c>
       <c r="B314" s="2">
-        <v>-4.2000000000000003E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="C314" s="2">
-        <v>-0.20499999999999999</v>
+        <v>1.0999999999999999E-2</v>
       </c>
     </row>
     <row r="315" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A315" s="1">
-        <v>36677.041666666664</v>
+        <v>36738.041666666664</v>
       </c>
       <c r="B315" s="2">
-        <v>2.8000000000000001E-2</v>
+        <v>2.1999999999999999E-2</v>
       </c>
       <c r="C315" s="2">
-        <v>7.4999999999999997E-2</v>
+        <v>-3.3000000000000002E-2</v>
       </c>
     </row>
     <row r="316" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A316" s="1">
-        <v>36646.041666666664</v>
+        <v>36707.041666666664</v>
       </c>
       <c r="B316" s="2">
-        <v>-0.14099999999999999</v>
+        <v>-4.2000000000000003E-2</v>
       </c>
       <c r="C316" s="2">
-        <v>7.3999999999999996E-2</v>
+        <v>-0.20499999999999999</v>
       </c>
     </row>
     <row r="317" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A317" s="1">
-        <v>36616.041666666664</v>
+        <v>36677.041666666664</v>
       </c>
       <c r="B317" s="2">
-        <v>8.5000000000000006E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="C317" s="2">
-        <v>-5.0999999999999997E-2</v>
+        <v>7.4999999999999997E-2</v>
       </c>
     </row>
     <row r="318" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A318" s="1">
-        <v>36585.041666666664</v>
+        <v>36646.041666666664</v>
       </c>
       <c r="B318" s="2">
-        <v>-0.11899999999999999</v>
+        <v>-0.14099999999999999</v>
       </c>
       <c r="C318" s="2">
-        <v>-0.14000000000000001</v>
+        <v>7.3999999999999996E-2</v>
       </c>
     </row>
     <row r="319" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A319" s="1">
-        <v>36556.041666666664</v>
+        <v>36616.041666666664</v>
       </c>
       <c r="B319" s="2">
-        <v>3.4000000000000002E-2</v>
+        <v>8.5000000000000006E-2</v>
       </c>
       <c r="C319" s="2">
-        <v>-4.8000000000000001E-2</v>
+        <v>-5.0999999999999997E-2</v>
       </c>
     </row>
     <row r="320" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A320" s="1">
-        <v>36525.041666666664</v>
+        <v>36585.041666666664</v>
       </c>
       <c r="B320" s="2">
-        <v>4.7E-2</v>
+        <v>-0.11899999999999999</v>
       </c>
       <c r="C320" s="2">
-        <v>-0.16</v>
+        <v>-0.14000000000000001</v>
       </c>
     </row>
     <row r="321" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A321" s="1">
-        <v>36494.041666666664</v>
+        <v>36556.041666666664</v>
       </c>
       <c r="B321" s="2">
-        <v>-0.02</v>
+        <v>3.4000000000000002E-2</v>
       </c>
       <c r="C321" s="2">
-        <v>-0.308</v>
+        <v>-4.8000000000000001E-2</v>
       </c>
     </row>
     <row r="322" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A322" s="1">
-        <v>36464.041666666664</v>
+        <v>36525.041666666664</v>
       </c>
       <c r="B322" s="2">
-        <v>-1.2999999999999999E-2</v>
+        <v>4.7E-2</v>
       </c>
       <c r="C322" s="2">
-        <v>-1.0999999999999999E-2</v>
+        <v>-0.16</v>
       </c>
     </row>
     <row r="323" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A323" s="1">
-        <v>36433.041666666664</v>
+        <v>36494.041666666664</v>
       </c>
       <c r="B323" s="2">
-        <v>1.6E-2</v>
+        <v>-0.02</v>
       </c>
       <c r="C323" s="2">
-        <v>0.24</v>
+        <v>-0.308</v>
       </c>
     </row>
     <row r="324" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A324" s="1">
-        <v>36403.041666666664</v>
+        <v>36464.041666666664</v>
       </c>
       <c r="B324" s="2">
-        <v>3.9E-2</v>
+        <v>-1.2999999999999999E-2</v>
       </c>
       <c r="C324" s="2">
-        <v>3.0000000000000001E-3</v>
+        <v>-1.0999999999999999E-2</v>
       </c>
     </row>
     <row r="325" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A325" s="1">
-        <v>36372.041666666664</v>
+        <v>36433.041666666664</v>
       </c>
       <c r="B325" s="2">
-        <v>8.1000000000000003E-2</v>
+        <v>1.6E-2</v>
       </c>
       <c r="C325" s="2">
-        <v>8.5999999999999993E-2</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="326" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A326" s="1">
-        <v>36341.041666666664</v>
+        <v>36403.041666666664</v>
       </c>
       <c r="B326" s="2">
-        <v>0.13500000000000001</v>
+        <v>3.9E-2</v>
       </c>
       <c r="C326" s="2">
-        <v>0.01</v>
+        <v>3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="327" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A327" s="1">
-        <v>36311.041666666664</v>
+        <v>36372.041666666664</v>
       </c>
       <c r="B327" s="2">
-        <v>7.6999999999999999E-2</v>
+        <v>8.1000000000000003E-2</v>
       </c>
       <c r="C327" s="2">
-        <v>2.9000000000000001E-2</v>
+        <v>8.5999999999999993E-2</v>
       </c>
     </row>
     <row r="328" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A328" s="1">
-        <v>36280.041666666664</v>
+        <v>36341.041666666664</v>
       </c>
       <c r="B328" s="2">
-        <v>0.16500000000000001</v>
+        <v>0.13500000000000001</v>
       </c>
       <c r="C328" s="2">
-        <v>6.2E-2</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="329" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A329" s="1">
-        <v>36250.041666666664</v>
+        <v>36311.041666666664</v>
       </c>
       <c r="B329" s="2">
-        <v>6.7000000000000004E-2</v>
+        <v>7.6999999999999999E-2</v>
       </c>
       <c r="C329" s="2">
-        <v>-4.2999999999999997E-2</v>
+        <v>2.9000000000000001E-2</v>
       </c>
     </row>
     <row r="330" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A330" s="1">
-        <v>36219.041666666664</v>
+        <v>36280.041666666664</v>
       </c>
       <c r="B330" s="2">
-        <v>0.01</v>
+        <v>0.16500000000000001</v>
       </c>
       <c r="C330" s="2">
-        <v>0.13300000000000001</v>
+        <v>6.2E-2</v>
       </c>
     </row>
     <row r="331" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A331" s="1">
-        <v>36191.041666666664</v>
+        <v>36250.041666666664</v>
       </c>
       <c r="B331" s="2">
-        <v>-8.0000000000000002E-3</v>
+        <v>6.7000000000000004E-2</v>
       </c>
       <c r="C331" s="2">
-        <v>-9.8000000000000004E-2</v>
+        <v>-4.2999999999999997E-2</v>
       </c>
     </row>
     <row r="332" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A332" s="1">
-        <v>36160</v>
+        <v>36219.041666666664</v>
+      </c>
+      <c r="B332" s="2">
+        <v>0.01</v>
       </c>
       <c r="C332" s="2">
-        <v>9.5000000000000001E-2</v>
+        <v>0.13300000000000001</v>
       </c>
     </row>
     <row r="333" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A333" s="1">
-        <v>36129</v>
+        <v>36191.041666666664</v>
+      </c>
+      <c r="B333" s="2">
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="C333" s="2">
-        <v>1.7999999999999999E-2</v>
+        <v>-9.8000000000000004E-2</v>
       </c>
     </row>
     <row r="334" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A334" s="1">
-        <v>36099</v>
+        <v>36160</v>
       </c>
       <c r="C334" s="2">
-        <v>-0.217</v>
+        <v>9.5000000000000001E-2</v>
       </c>
     </row>
     <row r="335" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A335" s="1">
-        <v>36068</v>
+        <v>36129</v>
       </c>
       <c r="C335" s="2">
-        <v>-3.6999999999999998E-2</v>
+        <v>1.7999999999999999E-2</v>
       </c>
     </row>
     <row r="336" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A336" s="1">
-        <v>36038</v>
+        <v>36099</v>
       </c>
       <c r="C336" s="2">
-        <v>0.17</v>
+        <v>-0.217</v>
       </c>
     </row>
     <row r="337" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A337" s="1">
-        <v>36007</v>
+        <v>36068</v>
       </c>
       <c r="C337" s="2">
-        <v>2.1000000000000001E-2</v>
+        <v>-3.6999999999999998E-2</v>
       </c>
     </row>
     <row r="338" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A338" s="1">
-        <v>35976</v>
+        <v>36038</v>
       </c>
       <c r="C338" s="2">
-        <v>-3.0000000000000001E-3</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="339" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A339" s="1">
-        <v>35946</v>
+        <v>36007</v>
       </c>
       <c r="C339" s="2">
-        <v>-1.7999999999999999E-2</v>
+        <v>2.1000000000000001E-2</v>
       </c>
     </row>
     <row r="340" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A340" s="1">
-        <v>35915</v>
+        <v>35976</v>
       </c>
       <c r="C340" s="2">
-        <v>2.9000000000000001E-2</v>
+        <v>-3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="341" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A341" s="1">
-        <v>35885</v>
+        <v>35946</v>
       </c>
       <c r="C341" s="2">
-        <v>0.11</v>
+        <v>-1.7999999999999999E-2</v>
       </c>
     </row>
     <row r="342" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A342" s="1">
-        <v>35854</v>
+        <v>35915</v>
       </c>
       <c r="C342" s="2">
-        <v>-5.6000000000000001E-2</v>
+        <v>2.9000000000000001E-2</v>
       </c>
     </row>
     <row r="343" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A343" s="1">
-        <v>35826</v>
+        <v>35885</v>
       </c>
       <c r="C343" s="2">
-        <v>4.4999999999999998E-2</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="344" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A344" s="1">
-        <v>35795</v>
+        <v>35854</v>
       </c>
       <c r="C344" s="2">
-        <v>2.8000000000000001E-2</v>
+        <v>-5.6000000000000001E-2</v>
       </c>
     </row>
     <row r="345" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A345" s="1">
-        <v>35764</v>
+        <v>35826</v>
       </c>
       <c r="C345" s="2">
-        <v>-2.8000000000000001E-2</v>
+        <v>4.4999999999999998E-2</v>
       </c>
     </row>
     <row r="346" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A346" s="1">
-        <v>35734</v>
+        <v>35795</v>
       </c>
       <c r="C346" s="2">
-        <v>0</v>
+        <v>2.8000000000000001E-2</v>
       </c>
     </row>
     <row r="347" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A347" s="1">
-        <v>35703</v>
+        <v>35764</v>
       </c>
       <c r="C347" s="2">
-        <v>-5.0000000000000001E-3</v>
+        <v>-2.8000000000000001E-2</v>
       </c>
     </row>
     <row r="348" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A348" s="1">
-        <v>35673</v>
+        <v>35734</v>
       </c>
       <c r="C348" s="2">
-        <v>1.4999999999999999E-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A349" s="1">
-        <v>35642</v>
+        <v>35703</v>
       </c>
       <c r="C349" s="2">
-        <v>-5.0999999999999997E-2</v>
+        <v>-5.0000000000000001E-3</v>
       </c>
     </row>
     <row r="350" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A350" s="1">
-        <v>35611</v>
+        <v>35673</v>
       </c>
       <c r="C350" s="2">
-        <v>2.9600000000000001E-2</v>
+        <v>1.4999999999999999E-2</v>
       </c>
     </row>
     <row r="351" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A351" s="1">
-        <v>35581</v>
+        <v>35642</v>
       </c>
       <c r="C351" s="2">
-        <v>-4.2299999999999997E-2</v>
+        <v>-5.0999999999999997E-2</v>
       </c>
     </row>
     <row r="352" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A352" s="1">
-        <v>35550</v>
+        <v>35611</v>
       </c>
       <c r="C352" s="2">
-        <v>-3.9300000000000002E-2</v>
+        <v>2.9600000000000001E-2</v>
       </c>
     </row>
     <row r="353" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A353" s="1">
-        <v>35520</v>
+        <v>35581</v>
       </c>
       <c r="C353" s="2">
-        <v>6.1000000000000004E-3</v>
+        <v>-4.2299999999999997E-2</v>
       </c>
     </row>
     <row r="354" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A354" s="1">
-        <v>35489</v>
+        <v>35550</v>
       </c>
       <c r="C354" s="2">
-        <v>1.7000000000000001E-2</v>
+        <v>-3.9300000000000002E-2</v>
       </c>
     </row>
     <row r="355" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A355" s="1">
-        <v>35461</v>
+        <v>35520</v>
       </c>
       <c r="C355" s="2">
-        <v>-2.12E-2</v>
+        <v>6.1000000000000004E-3</v>
       </c>
     </row>
     <row r="356" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A356" s="1">
-        <v>35430</v>
+        <v>35489</v>
       </c>
       <c r="C356" s="2">
-        <v>5.0999999999999997E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
     </row>
     <row r="357" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A357" s="1">
-        <v>35399</v>
+        <v>35461</v>
       </c>
       <c r="C357" s="2">
-        <v>-2.2200000000000001E-2</v>
+        <v>-2.12E-2</v>
       </c>
     </row>
     <row r="358" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A358" s="1">
-        <v>35369</v>
+        <v>35430</v>
       </c>
       <c r="C358" s="2">
-        <v>2.6499999999999999E-2</v>
+        <v>5.0999999999999997E-2</v>
       </c>
     </row>
     <row r="359" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A359" s="1">
-        <v>35338</v>
+        <v>35399</v>
       </c>
       <c r="C359" s="2">
-        <v>-0.11169999999999999</v>
+        <v>-2.2200000000000001E-2</v>
       </c>
     </row>
     <row r="360" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A360" s="1">
-        <v>35308</v>
+        <v>35369</v>
       </c>
       <c r="C360" s="2">
-        <v>-2.92E-2</v>
+        <v>2.6499999999999999E-2</v>
       </c>
     </row>
     <row r="361" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A361" s="1">
-        <v>35277</v>
+        <v>35338</v>
       </c>
       <c r="C361" s="2">
-        <v>2.5399999999999999E-2</v>
+        <v>-0.11169999999999999</v>
       </c>
     </row>
     <row r="362" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A362" s="1">
-        <v>35246</v>
+        <v>35308</v>
       </c>
       <c r="C362" s="2">
-        <v>4.7100000000000003E-2</v>
+        <v>-2.92E-2</v>
       </c>
     </row>
     <row r="363" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A363" s="1">
-        <v>35216</v>
+        <v>35277</v>
       </c>
       <c r="C363" s="2">
-        <v>-2E-3</v>
+        <v>2.5399999999999999E-2</v>
       </c>
     </row>
     <row r="364" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A364" s="1">
-        <v>35185</v>
+        <v>35246</v>
       </c>
       <c r="C364" s="2">
-        <v>4.8999999999999998E-3</v>
+        <v>4.7100000000000003E-2</v>
       </c>
     </row>
     <row r="365" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A365" s="1">
-        <v>35155</v>
+        <v>35216</v>
       </c>
       <c r="C365" s="2">
-        <v>7.4399999999999994E-2</v>
+        <v>-2E-3</v>
       </c>
     </row>
     <row r="366" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A366" s="1">
-        <v>35124</v>
+        <v>35185</v>
       </c>
       <c r="C366" s="2">
-        <v>-5.5E-2</v>
+        <v>4.8999999999999998E-3</v>
       </c>
     </row>
     <row r="367" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A367" s="1">
-        <v>35095</v>
+        <v>35155</v>
       </c>
       <c r="C367" s="2">
-        <v>-6.4000000000000003E-3</v>
+        <v>7.4399999999999994E-2</v>
       </c>
     </row>
     <row r="368" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A368" s="1">
-        <v>35064</v>
+        <v>35124</v>
       </c>
       <c r="C368" s="2">
-        <v>2.5999999999999999E-2</v>
+        <v>-5.5E-2</v>
       </c>
     </row>
     <row r="369" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A369" s="1">
-        <v>35033</v>
+        <v>35095</v>
       </c>
       <c r="C369" s="2">
-        <v>-6.3600000000000004E-2</v>
+        <v>-6.4000000000000003E-3</v>
       </c>
     </row>
     <row r="370" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A370" s="1">
-        <v>35003</v>
+        <v>35064</v>
       </c>
       <c r="C370" s="2">
-        <v>9.6500000000000002E-2</v>
+        <v>2.5999999999999999E-2</v>
       </c>
     </row>
     <row r="371" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A371" s="1">
-        <v>34972</v>
+        <v>35033</v>
       </c>
       <c r="C371" s="2">
-        <v>2.2000000000000001E-3</v>
+        <v>-6.3600000000000004E-2</v>
       </c>
     </row>
     <row r="372" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A372" s="1">
-        <v>34942</v>
+        <v>35003</v>
       </c>
       <c r="C372" s="2">
-        <v>6.3899999999999998E-2</v>
+        <v>9.6500000000000002E-2</v>
       </c>
     </row>
     <row r="373" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A373" s="1">
-        <v>34911</v>
+        <v>34972</v>
       </c>
       <c r="C373" s="2">
-        <v>-6.8099999999999994E-2</v>
+        <v>2.2000000000000001E-3</v>
       </c>
     </row>
     <row r="374" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A374" s="1">
-        <v>34880</v>
+        <v>34942</v>
       </c>
       <c r="C374" s="2">
-        <v>-7.0999999999999994E-2</v>
+        <v>6.3899999999999998E-2</v>
       </c>
     </row>
     <row r="375" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A375" s="1">
-        <v>34850</v>
+        <v>34911</v>
       </c>
       <c r="C375" s="2">
-        <v>-3.8899999999999997E-2</v>
+        <v>-6.8099999999999994E-2</v>
       </c>
     </row>
     <row r="376" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A376" s="1">
-        <v>34819</v>
+        <v>34880</v>
       </c>
       <c r="C376" s="2">
-        <v>2.4500000000000001E-2</v>
+        <v>-7.0999999999999994E-2</v>
       </c>
     </row>
     <row r="377" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A377" s="1">
-        <v>34789</v>
+        <v>34850</v>
       </c>
       <c r="C377" s="2">
-        <v>4.5900000000000003E-2</v>
+        <v>-3.8899999999999997E-2</v>
       </c>
     </row>
     <row r="378" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A378" s="1">
-        <v>34758</v>
+        <v>34819</v>
       </c>
       <c r="C378" s="2">
-        <v>-2.4E-2</v>
+        <v>2.4500000000000001E-2</v>
       </c>
     </row>
     <row r="379" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A379" s="1">
-        <v>34730</v>
+        <v>34789</v>
       </c>
       <c r="C379" s="2">
-        <v>1.9199999999999998E-2</v>
+        <v>4.5900000000000003E-2</v>
       </c>
     </row>
     <row r="380" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A380" s="1">
-        <v>34699</v>
+        <v>34758</v>
       </c>
       <c r="C380" s="2">
         <v>-2.4E-2</v>
       </c>
     </row>
     <row r="381" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A381" s="1">
+        <v>34730</v>
+      </c>
+      <c r="C381" s="2">
+        <v>1.9199999999999998E-2</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A382" s="1">
+        <v>34699</v>
+      </c>
+      <c r="C382" s="2">
+        <v>-2.4E-2</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A383" s="1">
         <v>34668</v>
       </c>
-      <c r="C381" s="2">
+      <c r="C383" s="2">
         <v>-3.1E-2</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A13:B331">
-    <sortCondition descending="1" ref="A13:A331"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A15:B333">
+    <sortCondition descending="1" ref="A15:A333"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="A1:B1" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3382821-86F5-44E9-BC06-1BB48E1E9CC6}">
-  <dimension ref="A1:H380"/>
+  <dimension ref="A1:H382"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I7" sqref="I7"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F12" sqref="F12:F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.625" customWidth="1"/>
     <col min="3" max="3" width="15.75" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="23.125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="4">
-        <v>46203</v>
+        <v>46265</v>
       </c>
       <c r="B2" s="5">
-        <v>494</v>
+        <v>647</v>
       </c>
       <c r="C2" s="5">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="D2" s="5">
-        <v>80</v>
+        <v>102</v>
       </c>
       <c r="E2" s="5">
-        <v>561</v>
+        <v>712</v>
       </c>
       <c r="F2" s="5">
-        <v>195</v>
+        <v>234</v>
       </c>
       <c r="G2" s="5">
         <v>0</v>
       </c>
       <c r="H2" s="5">
-        <v>1499</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="4">
-        <v>46173</v>
+        <v>46234</v>
       </c>
       <c r="B3" s="5">
-        <v>567</v>
+        <v>538</v>
       </c>
       <c r="C3" s="5">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D3" s="5">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="E3" s="5">
-        <v>627</v>
+        <v>564</v>
       </c>
       <c r="F3" s="5">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="G3" s="5">
         <v>0</v>
       </c>
       <c r="H3" s="5">
-        <v>1698</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B4" s="5">
-        <v>587</v>
+        <v>494</v>
       </c>
       <c r="C4" s="5">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="D4" s="5">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="E4" s="5">
-        <v>608</v>
+        <v>561</v>
       </c>
       <c r="F4" s="5">
-        <v>242</v>
+        <v>195</v>
       </c>
       <c r="G4" s="5">
         <v>0</v>
       </c>
       <c r="H4" s="5">
-        <v>1716</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="4">
-        <v>46112</v>
+        <v>46173</v>
       </c>
       <c r="B5" s="5">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="C5" s="5">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="D5" s="5">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="E5" s="5">
-        <v>590</v>
+        <v>627</v>
       </c>
       <c r="F5" s="5">
-        <v>212</v>
+        <v>232</v>
       </c>
       <c r="G5" s="5">
         <v>0</v>
       </c>
       <c r="H5" s="5">
-        <v>1615</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="4">
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B6" s="5">
-        <v>606</v>
+        <v>587</v>
       </c>
       <c r="C6" s="5">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="D6" s="5">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E6" s="5">
-        <v>727</v>
+        <v>608</v>
       </c>
       <c r="F6" s="5">
-        <v>164</v>
+        <v>242</v>
       </c>
       <c r="G6" s="5">
         <v>0</v>
       </c>
       <c r="H6" s="5">
-        <v>1755</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="4">
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B7" s="5">
-        <v>511</v>
+        <v>564</v>
       </c>
       <c r="C7" s="5">
-        <v>132</v>
+        <v>162</v>
       </c>
       <c r="D7" s="5">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E7" s="5">
-        <v>621</v>
+        <v>590</v>
       </c>
       <c r="F7" s="5">
-        <v>149</v>
+        <v>212</v>
       </c>
       <c r="G7" s="5">
         <v>0</v>
       </c>
       <c r="H7" s="5">
-        <v>1499</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="4">
-        <v>46022</v>
+        <v>46081</v>
       </c>
       <c r="B8" s="5">
-        <v>409</v>
+        <v>606</v>
       </c>
       <c r="C8" s="5">
-        <v>117</v>
+        <v>157</v>
       </c>
       <c r="D8" s="5">
-        <v>73</v>
+        <v>100</v>
       </c>
       <c r="E8" s="5">
-        <v>600</v>
+        <v>727</v>
       </c>
       <c r="F8" s="5">
-        <v>20</v>
+        <v>164</v>
       </c>
       <c r="G8" s="5">
         <v>0</v>
       </c>
       <c r="H8" s="5">
-        <v>1220</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="4">
-        <v>45991</v>
+        <v>46053</v>
       </c>
       <c r="B9" s="5">
-        <v>376</v>
+        <v>511</v>
       </c>
       <c r="C9" s="5">
-        <v>109</v>
+        <v>132</v>
       </c>
       <c r="D9" s="5">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="E9" s="5">
-        <v>561</v>
-[...2 lines deleted...]
-      <c r="G9" s="6">
+        <v>621</v>
+      </c>
+      <c r="F9" s="5">
+        <v>149</v>
+      </c>
+      <c r="G9" s="5">
         <v>0</v>
       </c>
       <c r="H9" s="5">
-        <v>1114</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="4">
-        <v>45961</v>
-[...18 lines deleted...]
-        <v>1051</v>
+        <v>46022</v>
+      </c>
+      <c r="B10" s="5">
+        <v>409</v>
+      </c>
+      <c r="C10" s="5">
+        <v>117</v>
+      </c>
+      <c r="D10" s="5">
+        <v>73</v>
+      </c>
+      <c r="E10" s="5">
+        <v>600</v>
+      </c>
+      <c r="F10" s="5">
+        <v>20</v>
+      </c>
+      <c r="G10" s="5">
+        <v>0</v>
+      </c>
+      <c r="H10" s="5">
+        <v>1220</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="4">
-        <v>45930</v>
-[...13 lines deleted...]
-      <c r="F11" s="6"/>
+        <v>45991</v>
+      </c>
+      <c r="B11" s="5">
+        <v>376</v>
+      </c>
+      <c r="C11" s="5">
+        <v>109</v>
+      </c>
+      <c r="D11" s="5">
+        <v>68</v>
+      </c>
+      <c r="E11" s="5">
+        <v>561</v>
+      </c>
+      <c r="F11" s="5"/>
       <c r="G11" s="6">
         <v>0</v>
       </c>
-      <c r="H11" s="7">
-        <v>1020</v>
+      <c r="H11" s="5">
+        <v>1114</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="4">
-        <v>45900</v>
+        <v>45961</v>
       </c>
       <c r="B12" s="6">
-        <v>290</v>
+        <v>365</v>
       </c>
       <c r="C12" s="6">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="D12" s="6">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="E12" s="6">
-        <v>437</v>
+        <v>512</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="6">
         <v>0</v>
       </c>
       <c r="H12" s="7">
-        <v>882</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="4">
-        <v>45869</v>
+        <v>45930</v>
       </c>
       <c r="B13" s="6">
-        <v>264.70179100000001</v>
+        <v>345</v>
       </c>
       <c r="C13" s="6">
-        <v>100.98953400000001</v>
+        <v>107</v>
       </c>
       <c r="D13" s="6">
-        <v>48.951484000000001</v>
+        <v>62</v>
       </c>
       <c r="E13" s="6">
-        <v>375.42131999999998</v>
+        <v>506</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="6">
         <v>0</v>
       </c>
       <c r="H13" s="7">
-        <v>790.06412899999998</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="4">
-        <v>45838</v>
+        <v>45900</v>
       </c>
       <c r="B14" s="6">
-        <v>267.76597099999998</v>
+        <v>290</v>
       </c>
       <c r="C14" s="6">
-        <v>89.653131999999999</v>
+        <v>101</v>
       </c>
       <c r="D14" s="6">
-        <v>49.338822999999998</v>
+        <v>54</v>
       </c>
       <c r="E14" s="6">
-        <v>388.868426</v>
+        <v>437</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="6">
         <v>0</v>
       </c>
       <c r="H14" s="7">
-        <v>795.626352</v>
+        <v>882</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="4">
-        <v>45808</v>
+        <v>45869</v>
       </c>
       <c r="B15" s="6">
-        <v>258.25934899999999</v>
+        <v>264.70179100000001</v>
       </c>
       <c r="C15" s="6">
-        <v>83.276076000000003</v>
+        <v>100.98953400000001</v>
       </c>
       <c r="D15" s="6">
-        <v>49.639313999999999</v>
+        <v>48.951484000000001</v>
       </c>
       <c r="E15" s="6">
-        <v>385.08694800000001</v>
+        <v>375.42131999999998</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="6">
         <v>0</v>
       </c>
       <c r="H15" s="7">
-        <v>776.26168700000005</v>
+        <v>790.06412899999998</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="4">
-        <v>45777</v>
+        <v>45838</v>
       </c>
       <c r="B16" s="6">
-        <v>238.33835199999999</v>
+        <v>267.76597099999998</v>
       </c>
       <c r="C16" s="6">
-        <v>74.813444000000004</v>
+        <v>89.653131999999999</v>
       </c>
       <c r="D16" s="6">
-        <v>45.899783999999997</v>
+        <v>49.338822999999998</v>
       </c>
       <c r="E16" s="6">
-        <v>352.10698400000001</v>
+        <v>388.868426</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="6">
         <v>0</v>
       </c>
       <c r="H16" s="7">
-        <v>711.15856399999996</v>
+        <v>795.626352</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="4">
-        <v>45747</v>
+        <v>45808</v>
       </c>
       <c r="B17" s="6">
-        <v>236.09403599999999</v>
+        <v>258.25934899999999</v>
       </c>
       <c r="C17" s="6">
-        <v>71.213881999999998</v>
+        <v>83.276076000000003</v>
       </c>
       <c r="D17" s="6">
-        <v>43.089449999999999</v>
+        <v>49.639313999999999</v>
       </c>
       <c r="E17" s="6">
-        <v>336.45442300000002</v>
+        <v>385.08694800000001</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="7">
-        <v>686.85179100000005</v>
+        <v>776.26168700000005</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="4">
-        <v>45716</v>
+        <v>45777</v>
       </c>
       <c r="B18" s="6">
-        <v>220.318409</v>
+        <v>238.33835199999999</v>
       </c>
       <c r="C18" s="6">
-        <v>69.173002999999994</v>
+        <v>74.813444000000004</v>
       </c>
       <c r="D18" s="6">
-        <v>39.721075999999996</v>
+        <v>45.899783999999997</v>
       </c>
       <c r="E18" s="6">
-        <v>293.60391600000003</v>
+        <v>352.10698400000001</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="6">
         <v>0</v>
       </c>
       <c r="H18" s="7">
-        <v>622.81640400000003</v>
+        <v>711.15856399999996</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="4">
-        <v>45688</v>
+        <v>45747</v>
       </c>
       <c r="B19" s="6">
-        <v>217.73763299999999</v>
+        <v>236.09403599999999</v>
       </c>
       <c r="C19" s="6">
-        <v>67.648218999999997</v>
+        <v>71.213881999999998</v>
       </c>
       <c r="D19" s="6">
-        <v>39.137737000000001</v>
+        <v>43.089449999999999</v>
       </c>
       <c r="E19" s="6">
-        <v>295.79879699999998</v>
+        <v>336.45442300000002</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="6">
         <v>0</v>
       </c>
       <c r="H19" s="7">
-        <v>620.32238600000005</v>
+        <v>686.85179100000005</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="4">
-        <v>45657</v>
+        <v>45716</v>
       </c>
       <c r="B20" s="6">
-        <v>214.35361900000001</v>
+        <v>220.318409</v>
       </c>
       <c r="C20" s="6">
-        <v>64.871145999999996</v>
+        <v>69.173002999999994</v>
       </c>
       <c r="D20" s="6">
-        <v>38.718169000000003</v>
+        <v>39.721075999999996</v>
       </c>
       <c r="E20" s="6">
-        <v>281.58032800000001</v>
+        <v>293.60391600000003</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="6">
         <v>0</v>
       </c>
       <c r="H20" s="7">
-        <v>599.52326200000005</v>
+        <v>622.81640400000003</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="4">
-        <v>45626</v>
+        <v>45688</v>
       </c>
       <c r="B21" s="6">
-        <v>237.90831600000001</v>
+        <v>217.73763299999999</v>
       </c>
       <c r="C21" s="6">
-        <v>63.320827000000001</v>
+        <v>67.648218999999997</v>
       </c>
       <c r="D21" s="6">
-        <v>40.835574000000001</v>
+        <v>39.137737000000001</v>
       </c>
       <c r="E21" s="6">
-        <v>308.543837</v>
+        <v>295.79879699999998</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="7">
-        <v>650.60855400000003</v>
+        <v>620.32238600000005</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="4">
-        <v>45596</v>
+        <v>45657</v>
       </c>
       <c r="B22" s="6">
-        <v>246.837324</v>
+        <v>214.35361900000001</v>
       </c>
       <c r="C22" s="6">
-        <v>61.520944999999998</v>
+        <v>64.871145999999996</v>
       </c>
       <c r="D22" s="6">
-        <v>42.374519999999997</v>
+        <v>38.718169000000003</v>
       </c>
       <c r="E22" s="6">
-        <v>336.18937499999998</v>
+        <v>281.58032800000001</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="6">
         <v>0</v>
       </c>
       <c r="H22" s="7">
-        <v>686.92216399999995</v>
+        <v>599.52326200000005</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="4">
-        <v>45565</v>
+        <v>45626</v>
       </c>
       <c r="B23" s="6">
-        <v>239.29709399999999</v>
+        <v>237.90831600000001</v>
       </c>
       <c r="C23" s="6">
-        <v>60.215280999999997</v>
+        <v>63.320827000000001</v>
       </c>
       <c r="D23" s="6">
-        <v>41.423873</v>
+        <v>40.835574000000001</v>
       </c>
       <c r="E23" s="6">
-        <v>321.607193</v>
+        <v>308.543837</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="6">
         <v>0</v>
       </c>
       <c r="H23" s="7">
-        <v>662.54344100000003</v>
+        <v>650.60855400000003</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="4">
-        <v>45535</v>
+        <v>45596</v>
       </c>
       <c r="B24" s="6">
-        <v>236.30345500000001</v>
+        <v>246.837324</v>
       </c>
       <c r="C24" s="6">
-        <v>61.962170999999998</v>
+        <v>61.520944999999998</v>
       </c>
       <c r="D24" s="6">
-        <v>41.572882999999997</v>
+        <v>42.374519999999997</v>
       </c>
       <c r="E24" s="6">
-        <v>326.42654499999998</v>
+        <v>336.18937499999998</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="6">
         <v>0</v>
       </c>
       <c r="H24" s="7">
-        <v>666.26505399999996</v>
+        <v>686.92216399999995</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="4">
-        <v>45504</v>
+        <v>45565</v>
       </c>
       <c r="B25" s="6">
-        <v>199.39681100000001</v>
+        <v>239.29709399999999</v>
       </c>
       <c r="C25" s="6">
-        <v>63.478048000000001</v>
+        <v>60.215280999999997</v>
       </c>
       <c r="D25" s="6">
-        <v>35.117286</v>
+        <v>41.423873</v>
       </c>
       <c r="E25" s="6">
-        <v>330.081346</v>
+        <v>321.607193</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="6">
         <v>0</v>
       </c>
       <c r="H25" s="7">
-        <v>628.07349099999999</v>
+        <v>662.54344100000003</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="4">
-        <v>45473</v>
+        <v>45535</v>
       </c>
       <c r="B26" s="6">
-        <v>201.18309199999999</v>
+        <v>236.30345500000001</v>
       </c>
       <c r="C26" s="6">
-        <v>60.915939000000002</v>
+        <v>61.962170999999998</v>
       </c>
       <c r="D26" s="6">
-        <v>34.789135999999999</v>
+        <v>41.572882999999997</v>
       </c>
       <c r="E26" s="6">
-        <v>329.00442600000002</v>
+        <v>326.42654499999998</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="6">
         <v>0</v>
       </c>
       <c r="H26" s="7">
-        <v>625.89259300000003</v>
+        <v>666.26505399999996</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="4">
-        <v>45443</v>
+        <v>45504</v>
       </c>
       <c r="B27" s="6">
-        <v>223.36648500000001</v>
+        <v>199.39681100000001</v>
       </c>
       <c r="C27" s="6">
-        <v>62.657381000000001</v>
+        <v>63.478048000000001</v>
       </c>
       <c r="D27" s="6">
-        <v>37.978060999999997</v>
+        <v>35.117286</v>
       </c>
       <c r="E27" s="6">
-        <v>355.12626599999999</v>
+        <v>330.081346</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="6">
         <v>0</v>
       </c>
       <c r="H27" s="7">
-        <v>679.12819300000001</v>
+        <v>628.07349099999999</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="4">
-        <v>45412</v>
+        <v>45473</v>
       </c>
       <c r="B28" s="6">
-        <v>208.59277800000001</v>
+        <v>201.18309199999999</v>
       </c>
       <c r="C28" s="6">
-        <v>61.503669000000002</v>
+        <v>60.915939000000002</v>
       </c>
       <c r="D28" s="6">
-        <v>37.251793999999997</v>
+        <v>34.789135999999999</v>
       </c>
       <c r="E28" s="6">
-        <v>331.77452899999997</v>
+        <v>329.00442600000002</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="6">
         <v>0</v>
       </c>
       <c r="H28" s="7">
-        <v>639.12276999999995</v>
+        <v>625.89259300000003</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="4">
-        <v>45382</v>
+        <v>45443</v>
       </c>
       <c r="B29" s="6">
-        <v>200.92630600000001</v>
+        <v>223.36648500000001</v>
       </c>
       <c r="C29" s="6">
-        <v>65.728622000000001</v>
+        <v>62.657381000000001</v>
       </c>
       <c r="D29" s="6">
-        <v>35.832965999999999</v>
+        <v>37.978060999999997</v>
       </c>
       <c r="E29" s="6">
-        <v>318.817228</v>
+        <v>355.12626599999999</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="6">
         <v>0</v>
       </c>
       <c r="H29" s="7">
-        <v>621.30512199999998</v>
+        <v>679.12819300000001</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="4">
-        <v>45351</v>
+        <v>45412</v>
       </c>
       <c r="B30" s="6">
-        <v>183.87397300000001</v>
+        <v>208.59277800000001</v>
       </c>
       <c r="C30" s="6">
-        <v>59.616895</v>
+        <v>61.503669000000002</v>
       </c>
       <c r="D30" s="6">
-        <v>31.774266000000001</v>
+        <v>37.251793999999997</v>
       </c>
       <c r="E30" s="6">
-        <v>270.11822899999999</v>
+        <v>331.77452899999997</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="6">
         <v>0</v>
       </c>
       <c r="H30" s="7">
-        <v>545.38336300000003</v>
+        <v>639.12276999999995</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="4">
-        <v>45322</v>
+        <v>45382</v>
       </c>
       <c r="B31" s="6">
-        <v>182.36934600000001</v>
+        <v>200.92630600000001</v>
       </c>
       <c r="C31" s="6">
-        <v>59.695846000000003</v>
+        <v>65.728622000000001</v>
       </c>
       <c r="D31" s="6">
-        <v>32.004902000000001</v>
+        <v>35.832965999999999</v>
       </c>
       <c r="E31" s="6">
-        <v>284.14240899999999</v>
+        <v>318.817228</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="6">
         <v>0</v>
       </c>
       <c r="H31" s="7">
-        <v>558.21250299999997</v>
+        <v>621.30512199999998</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="4">
-        <v>45291</v>
+        <v>45351</v>
       </c>
       <c r="B32" s="6">
-        <v>195.49991900000001</v>
+        <v>183.87397300000001</v>
       </c>
       <c r="C32" s="6">
-        <v>61.062887000000003</v>
+        <v>59.616895</v>
       </c>
       <c r="D32" s="6">
-        <v>34.541952000000002</v>
+        <v>31.774266000000001</v>
       </c>
       <c r="E32" s="6">
-        <v>301.992099</v>
+        <v>270.11822899999999</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="6">
         <v>0</v>
       </c>
       <c r="H32" s="7">
-        <v>593.096857</v>
+        <v>545.38336300000003</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="4">
-        <v>45260</v>
+        <v>45322</v>
       </c>
       <c r="B33" s="6">
-        <v>202.29335599999999</v>
+        <v>182.36934600000001</v>
       </c>
       <c r="C33" s="6">
-        <v>60.615519999999997</v>
+        <v>59.695846000000003</v>
       </c>
       <c r="D33" s="6">
-        <v>36.526423000000001</v>
+        <v>32.004902000000001</v>
       </c>
       <c r="E33" s="6">
-        <v>289.93259599999999</v>
+        <v>284.14240899999999</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="6">
         <v>0</v>
       </c>
       <c r="H33" s="7">
-        <v>589.36789499999998</v>
+        <v>558.21250299999997</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="4">
-        <v>45230</v>
+        <v>45291</v>
       </c>
       <c r="B34" s="6">
-        <v>221.71410800000001</v>
+        <v>195.49991900000001</v>
       </c>
       <c r="C34" s="6">
-        <v>58.936718999999997</v>
+        <v>61.062887000000003</v>
       </c>
       <c r="D34" s="6">
-        <v>38.859220999999998</v>
+        <v>34.541952000000002</v>
       </c>
       <c r="E34" s="6">
-        <v>270.72189900000001</v>
+        <v>301.992099</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="6">
         <v>0</v>
       </c>
       <c r="H34" s="7">
-        <v>590.23194699999999</v>
+        <v>593.096857</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="4">
-        <v>45199</v>
+        <v>45260</v>
       </c>
       <c r="B35" s="6">
-        <v>222.53706700000001</v>
+        <v>202.29335599999999</v>
       </c>
       <c r="C35" s="6">
-        <v>61.389456000000003</v>
+        <v>60.615519999999997</v>
       </c>
       <c r="D35" s="6">
-        <v>39.867721000000003</v>
+        <v>36.526423000000001</v>
       </c>
       <c r="E35" s="6">
-        <v>272.995833</v>
+        <v>289.93259599999999</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="6">
         <v>0</v>
       </c>
       <c r="H35" s="7">
-        <v>596.790077</v>
+        <v>589.36789499999998</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="4">
-        <v>45169</v>
+        <v>45230</v>
       </c>
       <c r="B36" s="6">
-        <v>247.44036800000001</v>
+        <v>221.71410800000001</v>
       </c>
       <c r="C36" s="6">
-        <v>62.402054999999997</v>
+        <v>58.936718999999997</v>
       </c>
       <c r="D36" s="6">
-        <v>41.905261000000003</v>
+        <v>38.859220999999998</v>
       </c>
       <c r="E36" s="6">
-        <v>300.16976199999999</v>
+        <v>270.72189900000001</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="6">
         <v>0</v>
       </c>
       <c r="H36" s="7">
-        <v>651.91744600000004</v>
+        <v>590.23194699999999</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="4">
-        <v>45138</v>
+        <v>45199</v>
       </c>
       <c r="B37" s="6">
-        <v>242.07966400000001</v>
+        <v>222.53706700000001</v>
       </c>
       <c r="C37" s="6">
-        <v>62.383083999999997</v>
+        <v>61.389456000000003</v>
       </c>
       <c r="D37" s="6">
-        <v>40.094532999999998</v>
+        <v>39.867721000000003</v>
       </c>
       <c r="E37" s="6">
-        <v>305.40275400000002</v>
+        <v>272.995833</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="6">
         <v>0</v>
       </c>
       <c r="H37" s="7">
-        <v>649.96003499999995</v>
+        <v>596.790077</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="4">
-        <v>45107</v>
+        <v>45169</v>
       </c>
       <c r="B38" s="6">
-        <v>228.942925</v>
+        <v>247.44036800000001</v>
       </c>
       <c r="C38" s="6">
-        <v>56.093324000000003</v>
+        <v>62.402054999999997</v>
       </c>
       <c r="D38" s="6">
-        <v>38.554658000000003</v>
+        <v>41.905261000000003</v>
       </c>
       <c r="E38" s="6">
-        <v>296.39863800000001</v>
+        <v>300.16976199999999</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="6">
         <v>0</v>
       </c>
       <c r="H38" s="7">
-        <v>619.98954500000002</v>
+        <v>651.91744600000004</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="4">
-        <v>45077</v>
+        <v>45138</v>
       </c>
       <c r="B39" s="6">
-        <v>224.36591000000001</v>
+        <v>242.07966400000001</v>
       </c>
       <c r="C39" s="6">
-        <v>54.000326999999999</v>
+        <v>62.383083999999997</v>
       </c>
       <c r="D39" s="6">
-        <v>37.577421999999999</v>
+        <v>40.094532999999998</v>
       </c>
       <c r="E39" s="6">
-        <v>295.32624099999998</v>
+        <v>305.40275400000002</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="6">
         <v>0</v>
       </c>
       <c r="H39" s="7">
-        <v>611.26990000000001</v>
+        <v>649.96003499999995</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="4">
-        <v>45046</v>
+        <v>45107</v>
       </c>
       <c r="B40" s="6">
-        <v>236.37480600000001</v>
+        <v>228.942925</v>
       </c>
       <c r="C40" s="6">
-        <v>52.603042000000002</v>
+        <v>56.093324000000003</v>
       </c>
       <c r="D40" s="6">
-        <v>39.017192999999999</v>
+        <v>38.554658000000003</v>
       </c>
       <c r="E40" s="6">
-        <v>322.62683600000003</v>
+        <v>296.39863800000001</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="6">
         <v>0</v>
       </c>
       <c r="H40" s="7">
-        <v>650.62187700000004</v>
+        <v>619.98954500000002</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="4">
-        <v>45016</v>
+        <v>45077</v>
       </c>
       <c r="B41" s="6">
-        <v>231.50578100000001</v>
+        <v>224.36591000000001</v>
       </c>
       <c r="C41" s="6">
-        <v>52.482716000000003</v>
+        <v>54.000326999999999</v>
       </c>
       <c r="D41" s="6">
-        <v>38.159083000000003</v>
+        <v>37.577421999999999</v>
       </c>
       <c r="E41" s="6">
-        <v>315.44623000000001</v>
+        <v>295.32624099999998</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="6">
         <v>0</v>
       </c>
       <c r="H41" s="7">
-        <v>637.59380999999996</v>
+        <v>611.26990000000001</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="4">
-        <v>44985</v>
+        <v>45046</v>
       </c>
       <c r="B42" s="6">
-        <v>233.60131000000001</v>
+        <v>236.37480600000001</v>
       </c>
       <c r="C42" s="6">
-        <v>50.792293999999998</v>
+        <v>52.603042000000002</v>
       </c>
       <c r="D42" s="6">
-        <v>38.396484000000001</v>
+        <v>39.017192999999999</v>
       </c>
       <c r="E42" s="6">
-        <v>291.97611899999998</v>
+        <v>322.62683600000003</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="6">
         <v>0</v>
       </c>
       <c r="H42" s="7">
-        <v>614.76620700000001</v>
+        <v>650.62187700000004</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="4">
-        <v>44957</v>
+        <v>45016</v>
       </c>
       <c r="B43" s="6">
-        <v>248.54354900000001</v>
+        <v>231.50578100000001</v>
       </c>
       <c r="C43" s="6">
-        <v>52.106727999999997</v>
+        <v>52.482716000000003</v>
       </c>
       <c r="D43" s="6">
-        <v>39.106811999999998</v>
+        <v>38.159083000000003</v>
       </c>
       <c r="E43" s="6">
-        <v>322.63331199999999</v>
+        <v>315.44623000000001</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="6">
         <v>0</v>
       </c>
       <c r="H43" s="7">
-        <v>662.390401</v>
+        <v>637.59380999999996</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="4">
-        <v>44926</v>
+        <v>44985</v>
       </c>
       <c r="B44" s="6">
-        <v>247.483867</v>
+        <v>233.60131000000001</v>
       </c>
       <c r="C44" s="6">
-        <v>49.522593999999998</v>
+        <v>50.792293999999998</v>
       </c>
       <c r="D44" s="6">
-        <v>42.299962000000001</v>
+        <v>38.396484000000001</v>
       </c>
       <c r="E44" s="6">
-        <v>297.68240700000001</v>
+        <v>291.97611899999998</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="6">
         <v>0</v>
       </c>
       <c r="H44" s="7">
-        <v>636.98883000000001</v>
+        <v>614.76620700000001</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="4">
-        <v>44895</v>
+        <v>44957</v>
       </c>
       <c r="B45" s="6">
-        <v>274.12235500000003</v>
+        <v>248.54354900000001</v>
       </c>
       <c r="C45" s="6">
-        <v>46.999808999999999</v>
+        <v>52.106727999999997</v>
       </c>
       <c r="D45" s="6">
-        <v>47.718910999999999</v>
+        <v>39.106811999999998</v>
       </c>
       <c r="E45" s="6">
-        <v>295.83285999999998</v>
+        <v>322.63331199999999</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="6">
         <v>0</v>
       </c>
       <c r="H45" s="7">
-        <v>664.67393500000003</v>
+        <v>662.390401</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="4">
-        <v>44865</v>
+        <v>44926</v>
       </c>
       <c r="B46" s="6">
-        <v>240.637214</v>
+        <v>247.483867</v>
       </c>
       <c r="C46" s="6">
-        <v>45.125559000000003</v>
+        <v>49.522593999999998</v>
       </c>
       <c r="D46" s="6">
-        <v>43.629707000000003</v>
+        <v>42.299962000000001</v>
       </c>
       <c r="E46" s="6">
-        <v>256.41163699999998</v>
+        <v>297.68240700000001</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="6">
         <v>0</v>
       </c>
       <c r="H46" s="7">
-        <v>585.80411700000002</v>
+        <v>636.98883000000001</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="4">
-        <v>44834</v>
+        <v>44895</v>
       </c>
       <c r="B47" s="6">
-        <v>207.910011</v>
+        <v>274.12235500000003</v>
       </c>
       <c r="C47" s="6">
-        <v>41.497428999999997</v>
+        <v>46.999808999999999</v>
       </c>
       <c r="D47" s="6">
-        <v>36.404795</v>
+        <v>47.718910999999999</v>
       </c>
       <c r="E47" s="6">
-        <v>258.40478899999999</v>
+        <v>295.83285999999998</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="6">
         <v>0</v>
       </c>
       <c r="H47" s="7">
-        <v>544.21702400000004</v>
+        <v>664.67393500000003</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="4">
-        <v>44804</v>
+        <v>44865</v>
       </c>
       <c r="B48" s="6">
-        <v>258.77668399999999</v>
+        <v>240.637214</v>
       </c>
       <c r="C48" s="6">
-        <v>48.683869000000001</v>
+        <v>45.125559000000003</v>
       </c>
       <c r="D48" s="6">
-        <v>44.606188000000003</v>
+        <v>43.629707000000003</v>
       </c>
       <c r="E48" s="6">
-        <v>280.71364899999998</v>
+        <v>256.41163699999998</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="6">
         <v>0</v>
       </c>
       <c r="H48" s="7">
-        <v>632.78039000000001</v>
+        <v>585.80411700000002</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="4">
-        <v>44773</v>
+        <v>44834</v>
       </c>
       <c r="B49" s="6">
-        <v>265.86292400000002</v>
+        <v>207.910011</v>
       </c>
       <c r="C49" s="6">
-        <v>47.690010000000001</v>
+        <v>41.497428999999997</v>
       </c>
       <c r="D49" s="6">
-        <v>45.810200000000002</v>
+        <v>36.404795</v>
       </c>
       <c r="E49" s="6">
-        <v>308.42048899999998</v>
+        <v>258.40478899999999</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" s="6">
         <v>0</v>
       </c>
       <c r="H49" s="7">
-        <v>667.78362300000003</v>
+        <v>544.21702400000004</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="4">
-        <v>44742</v>
+        <v>44804</v>
       </c>
       <c r="B50" s="6">
-        <v>235.404203</v>
+        <v>258.77668399999999</v>
       </c>
       <c r="C50" s="6">
-        <v>45.562949000000003</v>
+        <v>48.683869000000001</v>
       </c>
       <c r="D50" s="6">
-        <v>40.522620000000003</v>
+        <v>44.606188000000003</v>
       </c>
       <c r="E50" s="6">
-        <v>290.73254500000002</v>
+        <v>280.71364899999998</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="6">
         <v>0</v>
       </c>
       <c r="H50" s="7">
-        <v>612.22231699999998</v>
+        <v>632.78039000000001</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="4">
-        <v>44712</v>
+        <v>44773</v>
       </c>
       <c r="B51" s="6">
-        <v>303.41305699999998</v>
+        <v>265.86292400000002</v>
       </c>
       <c r="C51" s="6">
-        <v>53.163871999999998</v>
+        <v>47.690010000000001</v>
       </c>
       <c r="D51" s="6">
-        <v>51.810102999999998</v>
+        <v>45.810200000000002</v>
       </c>
       <c r="E51" s="6">
-        <v>341.26467200000002</v>
+        <v>308.42048899999998</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="6">
         <v>0</v>
       </c>
       <c r="H51" s="7">
-        <v>749.651704</v>
+        <v>667.78362300000003</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="4">
-        <v>44681</v>
+        <v>44742</v>
       </c>
       <c r="B52" s="6">
-        <v>261.807637</v>
+        <v>235.404203</v>
       </c>
       <c r="C52" s="6">
-        <v>51.676034000000001</v>
+        <v>45.562949000000003</v>
       </c>
       <c r="D52" s="6">
-        <v>44.949129999999997</v>
+        <v>40.522620000000003</v>
       </c>
       <c r="E52" s="6">
-        <v>363.76484299999998</v>
+        <v>290.73254500000002</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="6">
         <v>0</v>
       </c>
       <c r="H52" s="7">
-        <v>722.19764399999997</v>
+        <v>612.22231699999998</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="4">
-        <v>44651</v>
+        <v>44712</v>
       </c>
       <c r="B53" s="6">
-        <v>285.05805400000003</v>
+        <v>303.41305699999998</v>
       </c>
       <c r="C53" s="6">
-        <v>51.857334000000002</v>
+        <v>53.163871999999998</v>
       </c>
       <c r="D53" s="6">
-        <v>47.205395000000003</v>
+        <v>51.810102999999998</v>
       </c>
       <c r="E53" s="6">
-        <v>389.45634799999999</v>
+        <v>341.26467200000002</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="6">
         <v>0</v>
       </c>
       <c r="H53" s="7">
-        <v>773.57713100000001</v>
+        <v>749.651704</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="4">
-        <v>44620</v>
+        <v>44681</v>
       </c>
       <c r="B54" s="6">
-        <v>239.22487599999999</v>
+        <v>261.807637</v>
       </c>
       <c r="C54" s="6">
-        <v>50.060934000000003</v>
+        <v>51.676034000000001</v>
       </c>
       <c r="D54" s="6">
-        <v>40.129683</v>
+        <v>44.949129999999997</v>
       </c>
       <c r="E54" s="6">
-        <v>364.680384</v>
+        <v>363.76484299999998</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="6">
         <v>0</v>
       </c>
       <c r="H54" s="7">
-        <v>694.09587699999997</v>
+        <v>722.19764399999997</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" s="4">
-        <v>44592</v>
+        <v>44651</v>
       </c>
       <c r="B55" s="6">
-        <v>219.275713</v>
+        <v>285.05805400000003</v>
       </c>
       <c r="C55" s="6">
-        <v>52.550550999999999</v>
+        <v>51.857334000000002</v>
       </c>
       <c r="D55" s="6">
-        <v>37.951476999999997</v>
+        <v>47.205395000000003</v>
       </c>
       <c r="E55" s="6">
-        <v>327.533568</v>
+        <v>389.45634799999999</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="6">
         <v>0</v>
       </c>
       <c r="H55" s="7">
-        <v>637.31130900000005</v>
+        <v>773.57713100000001</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="4">
-        <v>44561</v>
+        <v>44620</v>
       </c>
       <c r="B56" s="6">
-        <v>208.51748763999998</v>
+        <v>239.22487599999999</v>
       </c>
       <c r="C56" s="6">
-        <v>56.229141590000005</v>
+        <v>50.060934000000003</v>
       </c>
       <c r="D56" s="6">
-        <v>33.789991180000001</v>
+        <v>40.129683</v>
       </c>
       <c r="E56" s="6">
-        <v>339.73367407000001</v>
+        <v>364.680384</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" s="6">
         <v>0</v>
       </c>
       <c r="H56" s="7">
-        <v>638.27029448000008</v>
+        <v>694.09587699999997</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" s="4">
-        <v>44530</v>
+        <v>44592</v>
       </c>
       <c r="B57" s="6">
-        <v>201.47743753</v>
+        <v>219.275713</v>
       </c>
       <c r="C57" s="6">
-        <v>55.48683759</v>
+        <v>52.550550999999999</v>
       </c>
       <c r="D57" s="6">
-        <v>32.452171509999999</v>
+        <v>37.951476999999997</v>
       </c>
       <c r="E57" s="6">
-        <v>339.93826905999998</v>
+        <v>327.533568</v>
       </c>
       <c r="F57" s="6"/>
       <c r="G57" s="6">
         <v>0</v>
       </c>
       <c r="H57" s="7">
-        <v>629.35471569000003</v>
+        <v>637.31130900000005</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" s="4">
-        <v>44500</v>
+        <v>44561</v>
       </c>
       <c r="B58" s="6">
-        <v>214.37002368</v>
+        <v>208.51748763999998</v>
       </c>
       <c r="C58" s="6">
-        <v>59.230968140000002</v>
+        <v>56.229141590000005</v>
       </c>
       <c r="D58" s="6">
-        <v>34.595051840000004</v>
+        <v>33.789991180000001</v>
       </c>
       <c r="E58" s="6">
-        <v>355.15339551</v>
+        <v>339.73367407000001</v>
       </c>
       <c r="F58" s="6"/>
       <c r="G58" s="6">
         <v>0</v>
       </c>
       <c r="H58" s="7">
-        <v>663.34943916999998</v>
+        <v>638.27029448000008</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="4">
-        <v>44469</v>
+        <v>44530</v>
       </c>
       <c r="B59" s="6">
-        <v>192.28932406999999</v>
+        <v>201.47743753</v>
       </c>
       <c r="C59" s="6">
-        <v>58.426274219999996</v>
+        <v>55.48683759</v>
       </c>
       <c r="D59" s="6">
-        <v>31.05948034</v>
+        <v>32.452171509999999</v>
       </c>
       <c r="E59" s="6">
-        <v>303.41859214999999</v>
+        <v>339.93826905999998</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" s="6">
         <v>0</v>
       </c>
       <c r="H59" s="7">
-        <v>585.19367077999993</v>
+        <v>629.35471569000003</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" s="4">
-        <v>44439</v>
+        <v>44500</v>
       </c>
       <c r="B60" s="6">
-        <v>165.75829102</v>
+        <v>214.37002368</v>
       </c>
       <c r="C60" s="6">
-        <v>65.028300279999996</v>
+        <v>59.230968140000002</v>
       </c>
       <c r="D60" s="6">
-        <v>26.421012179999998</v>
+        <v>34.595051840000004</v>
       </c>
       <c r="E60" s="6">
-        <v>342.46606413000001</v>
+        <v>355.15339551</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="6">
         <v>0</v>
       </c>
       <c r="H60" s="7">
-        <v>599.67366761000005</v>
+        <v>663.34943916999998</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" s="4">
-        <v>44408</v>
+        <v>44469</v>
       </c>
       <c r="B61" s="6">
-        <v>185.00239428999998</v>
+        <v>192.28932406999999</v>
       </c>
       <c r="C61" s="6">
-        <v>65.494462420000005</v>
+        <v>58.426274219999996</v>
       </c>
       <c r="D61" s="6">
-        <v>28.71152897</v>
+        <v>31.05948034</v>
       </c>
       <c r="E61" s="6">
-        <v>369.19912713999997</v>
+        <v>303.41859214999999</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="6">
         <v>0</v>
       </c>
       <c r="H61" s="7">
-        <v>648.40751281999997</v>
+        <v>585.19367077999993</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" s="4">
-        <v>44377</v>
+        <v>44439</v>
       </c>
       <c r="B62" s="6">
-        <v>189.72793704</v>
+        <v>165.75829102</v>
       </c>
       <c r="C62" s="6">
-        <v>68.284156249999995</v>
+        <v>65.028300279999996</v>
       </c>
       <c r="D62" s="6">
-        <v>30.14354719</v>
+        <v>26.421012179999998</v>
       </c>
       <c r="E62" s="6">
-        <v>366.42066980999999</v>
+        <v>342.46606413000001</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" s="6">
         <v>0</v>
       </c>
       <c r="H62" s="7">
-        <v>654.57631028999992</v>
+        <v>599.67366761000005</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" s="4">
-        <v>44347</v>
+        <v>44408</v>
       </c>
       <c r="B63" s="6">
-        <v>177.28849803999998</v>
+        <v>185.00239428999998</v>
       </c>
       <c r="C63" s="6">
-        <v>65.404506089999998</v>
+        <v>65.494462420000005</v>
       </c>
       <c r="D63" s="6">
-        <v>26.151688100000001</v>
+        <v>28.71152897</v>
       </c>
       <c r="E63" s="6">
-        <v>408.59956439999996</v>
+        <v>369.19912713999997</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" s="6">
         <v>0</v>
       </c>
       <c r="H63" s="7">
-        <v>677.44425663000004</v>
+        <v>648.40751281999997</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" s="4">
-        <v>44316</v>
+        <v>44377</v>
       </c>
       <c r="B64" s="6">
-        <v>154.16348384</v>
+        <v>189.72793704</v>
       </c>
       <c r="C64" s="6">
-        <v>62.728504919999999</v>
+        <v>68.284156249999995</v>
       </c>
       <c r="D64" s="6">
-        <v>23.084678399999998</v>
+        <v>30.14354719</v>
       </c>
       <c r="E64" s="6">
-        <v>362.90028704000002</v>
+        <v>366.42066980999999</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="6">
         <v>0</v>
       </c>
       <c r="H64" s="7">
-        <v>602.8769542</v>
+        <v>654.57631028999992</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" s="4">
-        <v>44286</v>
+        <v>44347</v>
       </c>
       <c r="B65" s="6">
-        <v>149.04745649</v>
+        <v>177.28849803999998</v>
       </c>
       <c r="C65" s="6">
-        <v>62.177578600000004</v>
+        <v>65.404506089999998</v>
       </c>
       <c r="D65" s="6">
-        <v>21.887590890000002</v>
+        <v>26.151688100000001</v>
       </c>
       <c r="E65" s="6">
-        <v>330.16295267999999</v>
+        <v>408.59956439999996</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="6">
         <v>0</v>
       </c>
       <c r="H65" s="7">
-        <v>563.27557866000006</v>
+        <v>677.44425663000004</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="4">
-        <v>44255</v>
+        <v>44316</v>
       </c>
       <c r="B66" s="6">
-        <v>152.41871985</v>
+        <v>154.16348384</v>
       </c>
       <c r="C66" s="6">
-        <v>62.366797920000003</v>
+        <v>62.728504919999999</v>
       </c>
       <c r="D66" s="6">
-        <v>21.741367480000001</v>
+        <v>23.084678399999998</v>
       </c>
       <c r="E66" s="6">
-        <v>338.62030586999998</v>
+        <v>362.90028704000002</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" s="6">
         <v>0</v>
       </c>
       <c r="H66" s="7">
-        <v>575.14719112</v>
+        <v>602.8769542</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="4">
-        <v>44227</v>
+        <v>44286</v>
       </c>
       <c r="B67" s="6">
-        <v>134.47162077000002</v>
+        <v>149.04745649</v>
       </c>
       <c r="C67" s="6">
-        <v>58.312365360000001</v>
+        <v>62.177578600000004</v>
       </c>
       <c r="D67" s="6">
-        <v>18.971079800000002</v>
+        <v>21.887590890000002</v>
       </c>
       <c r="E67" s="6">
-        <v>361.4198232</v>
+        <v>330.16295267999999</v>
       </c>
       <c r="F67" s="6"/>
       <c r="G67" s="6">
         <v>0</v>
       </c>
       <c r="H67" s="7">
-        <v>573.17488913</v>
+        <v>563.27557866000006</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="4">
-        <v>44196</v>
+        <v>44255</v>
       </c>
       <c r="B68" s="6">
-        <v>127.81504623000001</v>
+        <v>152.41871985</v>
       </c>
       <c r="C68" s="6">
-        <v>59.865929610000002</v>
+        <v>62.366797920000003</v>
       </c>
       <c r="D68" s="6">
-        <v>19.742918550000002</v>
+        <v>21.741367480000001</v>
       </c>
       <c r="E68" s="6">
-        <v>367.34685297999999</v>
+        <v>338.62030586999998</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" s="6">
-        <v>37.45553958</v>
+        <v>0</v>
       </c>
       <c r="H68" s="7">
-        <v>612.22628695000003</v>
+        <v>575.14719112</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" s="4">
-        <v>44165</v>
+        <v>44227</v>
       </c>
       <c r="B69" s="6">
-        <v>108.39577894</v>
+        <v>134.47162077000002</v>
       </c>
       <c r="C69" s="6">
-        <v>55.18735899</v>
+        <v>58.312365360000001</v>
       </c>
       <c r="D69" s="6">
-        <v>17.311760140000001</v>
+        <v>18.971079800000002</v>
       </c>
       <c r="E69" s="6">
-        <v>333.64081862</v>
+        <v>361.4198232</v>
       </c>
       <c r="F69" s="6"/>
       <c r="G69" s="6">
-        <v>19.3</v>
+        <v>0</v>
       </c>
       <c r="H69" s="7">
-        <v>533.83571669000003</v>
+        <v>573.17488913</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" s="4">
-        <v>44135</v>
+        <v>44196</v>
       </c>
       <c r="B70" s="6">
-        <v>102.64871429999999</v>
+        <v>127.81504623000001</v>
       </c>
       <c r="C70" s="6">
-        <v>51.77270918</v>
+        <v>59.865929610000002</v>
       </c>
       <c r="D70" s="6">
-        <v>16.792693809999999</v>
+        <v>19.742918550000002</v>
       </c>
       <c r="E70" s="6">
-        <v>344.21510768000002</v>
+        <v>367.34685297999999</v>
       </c>
       <c r="F70" s="6"/>
       <c r="G70" s="6">
-        <v>19.3</v>
+        <v>37.45553958</v>
       </c>
       <c r="H70" s="7">
-        <v>534.72922497000002</v>
+        <v>612.22628695000003</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" s="4">
-        <v>44104</v>
+        <v>44165</v>
       </c>
       <c r="B71" s="6">
-        <v>100.86398818000001</v>
+        <v>108.39577894</v>
       </c>
       <c r="C71" s="6">
-        <v>55.545951039999998</v>
+        <v>55.18735899</v>
       </c>
       <c r="D71" s="6">
-        <v>18.331357010000001</v>
+        <v>17.311760140000001</v>
       </c>
       <c r="E71" s="6">
-        <v>353.31129342000003</v>
+        <v>333.64081862</v>
       </c>
       <c r="F71" s="6"/>
       <c r="G71" s="6">
-        <v>19.37</v>
+        <v>19.3</v>
       </c>
       <c r="H71" s="7">
-        <v>547.42258964999996</v>
+        <v>533.83571669000003</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="4">
-        <v>44074</v>
+        <v>44135</v>
       </c>
       <c r="B72" s="6">
-        <v>112.43817109999999</v>
+        <v>102.64871429999999</v>
       </c>
       <c r="C72" s="6">
-        <v>55.028153670000002</v>
+        <v>51.77270918</v>
       </c>
       <c r="D72" s="6">
-        <v>19.73887036</v>
+        <v>16.792693809999999</v>
       </c>
       <c r="E72" s="6">
-        <v>385.24522299</v>
+        <v>344.21510768000002</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" s="6">
-        <v>20.9</v>
+        <v>19.3</v>
       </c>
       <c r="H72" s="7">
-        <v>593.35041811999997</v>
+        <v>534.72922497000002</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="4">
-        <v>44043</v>
+        <v>44104</v>
       </c>
       <c r="B73" s="6">
-        <v>101.25001023999999</v>
+        <v>100.86398818000001</v>
       </c>
       <c r="C73" s="6">
-        <v>51.284963939999997</v>
+        <v>55.545951039999998</v>
       </c>
       <c r="D73" s="6">
-        <v>18.516904270000001</v>
+        <v>18.331357010000001</v>
       </c>
       <c r="E73" s="6">
-        <v>377.14488547000002</v>
+        <v>353.31129342000003</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="6">
-        <v>19.329999999999998</v>
+        <v>19.37</v>
       </c>
       <c r="H73" s="7">
-        <v>567.52676392000012</v>
+        <v>547.42258964999996</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="4">
-        <v>44012</v>
+        <v>44074</v>
       </c>
       <c r="B74" s="6">
-        <v>103.31792290999999</v>
+        <v>112.43817109999999</v>
       </c>
       <c r="C74" s="6">
-        <v>55.848328250000002</v>
+        <v>55.028153670000002</v>
       </c>
       <c r="D74" s="6">
-        <v>16.06247862</v>
+        <v>19.73887036</v>
       </c>
       <c r="E74" s="6">
-        <v>298.62654630999998</v>
+        <v>385.24522299</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="6">
-        <v>17.3</v>
+        <v>20.9</v>
       </c>
       <c r="H74" s="7">
-        <v>491.15527609000003</v>
+        <v>593.35041811999997</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" s="4">
-        <v>43982</v>
+        <v>44043</v>
       </c>
       <c r="B75" s="6">
-        <v>94.42122148</v>
+        <v>101.25001023999999</v>
       </c>
       <c r="C75" s="6">
-        <v>55.336768429999999</v>
+        <v>51.284963939999997</v>
       </c>
       <c r="D75" s="6">
-        <v>15.07114114</v>
+        <v>18.516904270000001</v>
       </c>
       <c r="E75" s="6">
-        <v>268.44463267000003</v>
+        <v>377.14488547000002</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="6">
-        <v>14.85</v>
+        <v>19.329999999999998</v>
       </c>
       <c r="H75" s="7">
-        <v>448.12376372000006</v>
+        <v>567.52676392000012</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" s="4">
-        <v>43951</v>
+        <v>44012</v>
       </c>
       <c r="B76" s="6">
-        <v>79.787981389999999</v>
+        <v>103.31792290999999</v>
       </c>
       <c r="C76" s="6">
-        <v>53.150789029999999</v>
+        <v>55.848328250000002</v>
       </c>
       <c r="D76" s="6">
-        <v>12.36727795</v>
+        <v>16.06247862</v>
       </c>
       <c r="E76" s="6">
-        <v>229.18111266999998</v>
+        <v>298.62654630999998</v>
       </c>
       <c r="F76" s="6"/>
       <c r="G76" s="6">
-        <v>13.191000000000001</v>
+        <v>17.3</v>
       </c>
       <c r="H76" s="7">
-        <v>387.67816103999996</v>
+        <v>491.15527609000003</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" s="4">
-        <v>43921</v>
+        <v>43982</v>
       </c>
       <c r="B77" s="6">
-        <v>58.504816509999998</v>
+        <v>94.42122148</v>
       </c>
       <c r="C77" s="6">
-        <v>48.68557946</v>
+        <v>55.336768429999999</v>
       </c>
       <c r="D77" s="6">
-        <v>9.0635167600000006</v>
+        <v>15.07114114</v>
       </c>
       <c r="E77" s="6">
-        <v>161.80150712</v>
+        <v>268.44463267000003</v>
       </c>
       <c r="F77" s="6"/>
       <c r="G77" s="6">
-        <v>13.191000000000001</v>
+        <v>14.85</v>
       </c>
       <c r="H77" s="7">
-        <v>291.24641985000005</v>
+        <v>448.12376372000006</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" s="4">
-        <v>43890</v>
+        <v>43951</v>
       </c>
       <c r="B78" s="6">
-        <v>76.990960310000006</v>
+        <v>79.787981389999999</v>
       </c>
       <c r="C78" s="6">
-        <v>67.166033560000002</v>
+        <v>53.150789029999999</v>
       </c>
       <c r="D78" s="6">
-        <v>12.330624569999999</v>
+        <v>12.36727795</v>
       </c>
       <c r="E78" s="6">
-        <v>161.91027847000001</v>
+        <v>229.18111266999998</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" s="6">
-        <v>17.7</v>
+        <v>13.191000000000001</v>
       </c>
       <c r="H78" s="7">
-        <v>336.09789690999997</v>
+        <v>387.67816103999996</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" s="4">
-        <v>43861</v>
+        <v>43921</v>
       </c>
       <c r="B79" s="6">
-        <v>97.600996319999993</v>
+        <v>58.504816509999998</v>
       </c>
       <c r="C79" s="6">
-        <v>67.415007610000004</v>
+        <v>48.68557946</v>
       </c>
       <c r="D79" s="6">
-        <v>14.422042680000001</v>
+        <v>9.0635167600000006</v>
       </c>
       <c r="E79" s="6">
-        <v>186.66685396</v>
+        <v>161.80150712</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" s="6">
-        <v>17.7</v>
+        <v>13.191000000000001</v>
       </c>
       <c r="H79" s="7">
-        <v>383.80490057000003</v>
+        <v>291.24641985000005</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" s="4">
-        <v>43830</v>
+        <v>43890</v>
       </c>
       <c r="B80" s="6">
-        <v>116.74715962000001</v>
+        <v>76.990960310000006</v>
       </c>
       <c r="C80" s="6">
-        <v>74.743902129999995</v>
+        <v>67.166033560000002</v>
       </c>
       <c r="D80" s="6">
-        <v>15.56054351</v>
+        <v>12.330624569999999</v>
       </c>
       <c r="E80" s="6">
-        <v>188.22830662000001</v>
+        <v>161.91027847000001</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="6">
-        <v>21.527000000000001</v>
+        <v>17.7</v>
       </c>
       <c r="H80" s="7">
-        <v>416.80691187999997</v>
+        <v>336.09789690999997</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" s="4">
-        <v>43799</v>
+        <v>43861</v>
       </c>
       <c r="B81" s="6">
-        <v>104.09154212999999</v>
+        <v>97.600996319999993</v>
       </c>
       <c r="C81" s="6">
-        <v>95.622428599999992</v>
+        <v>67.415007610000004</v>
       </c>
       <c r="D81" s="6">
-        <v>13.62710468</v>
+        <v>14.422042680000001</v>
       </c>
       <c r="E81" s="6">
-        <v>169.26862358000002</v>
+        <v>186.66685396</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" s="6">
-        <v>23.001000000000001</v>
+        <v>17.7</v>
       </c>
       <c r="H81" s="7">
-        <v>405.61069899</v>
+        <v>383.80490057000003</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" s="4">
-        <v>43769</v>
+        <v>43830</v>
       </c>
       <c r="B82" s="6">
-        <v>102.13134034000001</v>
+        <v>116.74715962000001</v>
       </c>
       <c r="C82" s="6">
-        <v>93.515590209999999</v>
+        <v>74.743902129999995</v>
       </c>
       <c r="D82" s="6">
-        <v>13.154936769999999</v>
+        <v>15.56054351</v>
       </c>
       <c r="E82" s="6">
-        <v>170.39291222</v>
+        <v>188.22830662000001</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" s="6">
-        <v>22.9</v>
+        <v>21.527000000000001</v>
       </c>
       <c r="H82" s="7">
-        <v>402.09477954000005</v>
+        <v>416.80691187999997</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" s="4">
-        <v>43738</v>
+        <v>43799</v>
       </c>
       <c r="B83" s="6">
-        <v>114.79362445000001</v>
+        <v>104.09154212999999</v>
       </c>
       <c r="C83" s="6">
-        <v>135.18668687000002</v>
+        <v>95.622428599999992</v>
       </c>
       <c r="D83" s="6">
-        <v>14.43032039</v>
+        <v>13.62710468</v>
       </c>
       <c r="E83" s="6">
-        <v>163.68875262999998</v>
+        <v>169.26862358000002</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="6">
-        <v>23.6</v>
+        <v>23.001000000000001</v>
       </c>
       <c r="H83" s="7">
-        <v>451.69938433999999</v>
+        <v>405.61069899</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" s="4">
-        <v>43708</v>
+        <v>43769</v>
       </c>
       <c r="B84" s="6">
-        <v>120.47050017000001</v>
+        <v>102.13134034000001</v>
       </c>
       <c r="C84" s="6">
-        <v>131.11762343999999</v>
+        <v>93.515590209999999</v>
       </c>
       <c r="D84" s="6">
-        <v>15.420458890000001</v>
+        <v>13.154936769999999</v>
       </c>
       <c r="E84" s="6">
-        <v>184.42623962000002</v>
+        <v>170.39291222</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" s="6">
-        <v>24.84</v>
+        <v>22.9</v>
       </c>
       <c r="H84" s="7">
-        <v>476.27482212000001</v>
+        <v>402.09477954000005</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" s="4">
-        <v>43677</v>
+        <v>43738</v>
       </c>
       <c r="B85" s="6">
-        <v>123.94593795</v>
+        <v>114.79362445000001</v>
       </c>
       <c r="C85" s="6">
-        <v>136.20122596000002</v>
+        <v>135.18668687000002</v>
       </c>
       <c r="D85" s="6">
-        <v>15.749986470000001</v>
+        <v>14.43032039</v>
       </c>
       <c r="E85" s="6">
-        <v>159.86283429</v>
+        <v>163.68875262999998</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" s="6">
-        <v>25.693000000000001</v>
+        <v>23.6</v>
       </c>
       <c r="H85" s="7">
-        <v>461.45298467000009</v>
+        <v>451.69938433999999</v>
       </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" s="4">
-        <v>43646</v>
+        <v>43708</v>
       </c>
       <c r="B86" s="6">
-        <v>122.49710635</v>
+        <v>120.47050017000001</v>
       </c>
       <c r="C86" s="6">
-        <v>166.90914541000001</v>
+        <v>131.11762343999999</v>
       </c>
       <c r="D86" s="6">
-        <v>15.041134169999999</v>
+        <v>15.420458890000001</v>
       </c>
       <c r="E86" s="6">
-        <v>144.89451458000002</v>
+        <v>184.42623962000002</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="6">
-        <v>24.35</v>
+        <v>24.84</v>
       </c>
       <c r="H86" s="7">
-        <v>473.69190050999998</v>
+        <v>476.27482212000001</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" s="4">
-        <v>43616</v>
+        <v>43677</v>
       </c>
       <c r="B87" s="6">
-        <v>112.68350468000001</v>
+        <v>123.94593795</v>
       </c>
       <c r="C87" s="6">
-        <v>160.50592446000002</v>
+        <v>136.20122596000002</v>
       </c>
       <c r="D87" s="6">
-        <v>13.677407499999999</v>
+        <v>15.749986470000001</v>
       </c>
       <c r="E87" s="6">
-        <v>126.5150174</v>
+        <v>159.86283429</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" s="6">
-        <v>24.829000000000001</v>
+        <v>25.693000000000001</v>
       </c>
       <c r="H87" s="7">
-        <v>438.21085403999996</v>
+        <v>461.45298467000009</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" s="4">
-        <v>43585</v>
+        <v>43646</v>
       </c>
       <c r="B88" s="6">
-        <v>124.53690476</v>
+        <v>122.49710635</v>
       </c>
       <c r="C88" s="6">
-        <v>167.56159608999999</v>
+        <v>166.90914541000001</v>
       </c>
       <c r="D88" s="6">
-        <v>14.878815810000001</v>
+        <v>15.041134169999999</v>
       </c>
       <c r="E88" s="6">
-        <v>127.67400523000001</v>
+        <v>144.89451458000002</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" s="6">
-        <v>25.696999999999999</v>
+        <v>24.35</v>
       </c>
       <c r="H88" s="7">
-        <v>460.34832189000002</v>
+        <v>473.69190050999998</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" s="4">
-        <v>43555</v>
+        <v>43616</v>
       </c>
       <c r="B89" s="6">
-        <v>153.27702206000001</v>
+        <v>112.68350468000001</v>
       </c>
       <c r="C89" s="6">
-        <v>193.17032230000001</v>
+        <v>160.50592446000002</v>
       </c>
       <c r="D89" s="6">
-        <v>15.62051031</v>
+        <v>13.677407499999999</v>
       </c>
       <c r="E89" s="6">
-        <v>134.87767299999999</v>
+        <v>126.5150174</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" s="6">
-        <v>26.024999999999999</v>
+        <v>24.829000000000001</v>
       </c>
       <c r="H89" s="7">
-        <v>522.97052767000002</v>
+        <v>438.21085403999996</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" s="4">
-        <v>43524</v>
+        <v>43585</v>
       </c>
       <c r="B90" s="6">
-        <v>159.18651022</v>
+        <v>124.53690476</v>
       </c>
       <c r="C90" s="6">
-        <v>192.44203883</v>
+        <v>167.56159608999999</v>
       </c>
       <c r="D90" s="6">
-        <v>16.105183440000001</v>
+        <v>14.878815810000001</v>
       </c>
       <c r="E90" s="6">
-        <v>109.590283</v>
+        <v>127.67400523000001</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" s="6">
-        <v>26.8</v>
+        <v>25.696999999999999</v>
       </c>
       <c r="H90" s="7">
-        <v>504.12401549000003</v>
+        <v>460.34832189000002</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" s="4">
-        <v>43496</v>
+        <v>43555</v>
       </c>
       <c r="B91" s="6">
-        <v>150.0421375</v>
+        <v>153.27702206000001</v>
       </c>
       <c r="C91" s="6">
-        <v>190.26377216999998</v>
+        <v>193.17032230000001</v>
       </c>
       <c r="D91" s="6">
-        <v>14.975981939999999</v>
+        <v>15.62051031</v>
       </c>
       <c r="E91" s="6">
-        <v>88.462711349999992</v>
+        <v>134.87767299999999</v>
       </c>
       <c r="F91" s="6"/>
       <c r="G91" s="6">
-        <v>26.152999999999999</v>
+        <v>26.024999999999999</v>
       </c>
       <c r="H91" s="7">
-        <v>469.89760295999992</v>
+        <v>522.97052767000002</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" s="4">
-        <v>43465</v>
+        <v>43524</v>
       </c>
       <c r="B92" s="6">
-        <v>143.95849118000001</v>
+        <v>159.18651022</v>
       </c>
       <c r="C92" s="6">
-        <v>195.70463065999999</v>
+        <v>192.44203883</v>
       </c>
       <c r="D92" s="6">
-        <v>15.18785377</v>
+        <v>16.105183440000001</v>
       </c>
       <c r="E92" s="6">
-        <v>77.227083730000004</v>
+        <v>109.590283</v>
       </c>
       <c r="F92" s="6"/>
       <c r="G92" s="6">
-        <v>24.1</v>
+        <v>26.8</v>
       </c>
       <c r="H92" s="7">
-        <v>456.17805934000006</v>
+        <v>504.12401549000003</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" s="4">
-        <v>43434</v>
+        <v>43496</v>
       </c>
       <c r="B93" s="6">
-        <v>153.31190940000002</v>
+        <v>150.0421375</v>
       </c>
       <c r="C93" s="6">
-        <v>200.41486262999999</v>
+        <v>190.26377216999998</v>
       </c>
       <c r="D93" s="6">
-        <v>15.85932843</v>
+        <v>14.975981939999999</v>
       </c>
       <c r="E93" s="6">
-        <v>75.588369900000004</v>
+        <v>88.462711349999992</v>
       </c>
       <c r="F93" s="6"/>
       <c r="G93" s="6">
-        <v>30.597000000000001</v>
+        <v>26.152999999999999</v>
       </c>
       <c r="H93" s="7">
-        <v>475.77147036000002</v>
+        <v>469.89760295999992</v>
       </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" s="4">
-        <v>43404</v>
+        <v>43465</v>
       </c>
       <c r="B94" s="6">
-        <v>167.03878030999999</v>
+        <v>143.95849118000001</v>
       </c>
       <c r="C94" s="6">
-        <v>197.96138271000001</v>
+        <v>195.70463065999999</v>
       </c>
       <c r="D94" s="6">
-        <v>16.71041228</v>
+        <v>15.18785377</v>
       </c>
       <c r="E94" s="6">
-        <v>78.637611359999994</v>
+        <v>77.227083730000004</v>
       </c>
       <c r="F94" s="6"/>
       <c r="G94" s="6">
-        <v>33.652000000000001</v>
+        <v>24.1</v>
       </c>
       <c r="H94" s="7">
-        <v>494.00018665999994</v>
+        <v>456.17805934000006</v>
       </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" s="4">
-        <v>43373</v>
+        <v>43434</v>
       </c>
       <c r="B95" s="6">
-        <v>191.24025072999999</v>
+        <v>153.31190940000002</v>
       </c>
       <c r="C95" s="6">
-        <v>212.87893880000001</v>
+        <v>200.41486262999999</v>
       </c>
       <c r="D95" s="6">
-        <v>20.37324486</v>
+        <v>15.85932843</v>
       </c>
       <c r="E95" s="6">
-        <v>72.313965159999995</v>
+        <v>75.588369900000004</v>
       </c>
       <c r="F95" s="6"/>
       <c r="G95" s="6">
-        <v>41.037999999999997</v>
+        <v>30.597000000000001</v>
       </c>
       <c r="H95" s="7">
-        <v>537.84439954999993</v>
+        <v>475.77147036000002</v>
       </c>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" s="4">
-        <v>43343</v>
+        <v>43404</v>
       </c>
       <c r="B96" s="6">
-        <v>188.88303949000002</v>
+        <v>167.03878030999999</v>
       </c>
       <c r="C96" s="6">
-        <v>216.13860038999999</v>
+        <v>197.96138271000001</v>
       </c>
       <c r="D96" s="6">
-        <v>20.43075103</v>
+        <v>16.71041228</v>
       </c>
       <c r="E96" s="6">
-        <v>73.576688810000007</v>
+        <v>78.637611359999994</v>
       </c>
       <c r="F96" s="6"/>
       <c r="G96" s="6">
-        <v>40.198999999999998</v>
+        <v>33.652000000000001</v>
       </c>
       <c r="H96" s="7">
-        <v>539.22807971999998</v>
+        <v>494.00018665999994</v>
       </c>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" s="4">
-        <v>43312</v>
+        <v>43373</v>
       </c>
       <c r="B97" s="6">
-        <v>212.02681977</v>
+        <v>191.24025072999999</v>
       </c>
       <c r="C97" s="6">
-        <v>221.86431163</v>
+        <v>212.87893880000001</v>
       </c>
       <c r="D97" s="6">
-        <v>22.273342589999999</v>
+        <v>20.37324486</v>
       </c>
       <c r="E97" s="6">
-        <v>82.051705330000004</v>
+        <v>72.313965159999995</v>
       </c>
       <c r="F97" s="6"/>
       <c r="G97" s="6">
-        <v>44.975999999999999</v>
+        <v>41.037999999999997</v>
       </c>
       <c r="H97" s="7">
-        <v>583.19217931999992</v>
+        <v>537.84439954999993</v>
       </c>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" s="4">
-        <v>43281</v>
+        <v>43343</v>
       </c>
       <c r="B98" s="6">
-        <v>224.07846784999998</v>
+        <v>188.88303949000002</v>
       </c>
       <c r="C98" s="6">
-        <v>224.49712521000001</v>
+        <v>216.13860038999999</v>
       </c>
       <c r="D98" s="6">
-        <v>30.647361979999999</v>
+        <v>20.43075103</v>
       </c>
       <c r="E98" s="6">
-        <v>87.948035750000003</v>
+        <v>73.576688810000007</v>
       </c>
       <c r="F98" s="6"/>
       <c r="G98" s="6">
-        <v>44.893000000000001</v>
+        <v>40.198999999999998</v>
       </c>
       <c r="H98" s="7">
-        <v>612.06399078999993</v>
+        <v>539.22807971999998</v>
       </c>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" s="4">
-        <v>43251</v>
+        <v>43312</v>
       </c>
       <c r="B99" s="6">
-        <v>241.12918794000001</v>
+        <v>212.02681977</v>
       </c>
       <c r="C99" s="6">
-        <v>232.89025927</v>
+        <v>221.86431163</v>
       </c>
       <c r="D99" s="6">
-        <v>32.233001120000004</v>
+        <v>22.273342589999999</v>
       </c>
       <c r="E99" s="6">
-        <v>91.952950250000001</v>
+        <v>82.051705330000004</v>
       </c>
       <c r="F99" s="6"/>
       <c r="G99" s="6">
-        <v>50.030999999999999</v>
+        <v>44.975999999999999</v>
       </c>
       <c r="H99" s="7">
-        <v>648.23639858000001</v>
+        <v>583.19217931999992</v>
       </c>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" s="4">
-        <v>43220</v>
+        <v>43281</v>
       </c>
       <c r="B100" s="6">
-        <v>253.47239413999998</v>
+        <v>224.07846784999998</v>
       </c>
       <c r="C100" s="6">
-        <v>241.76034959</v>
+        <v>224.49712521000001</v>
       </c>
       <c r="D100" s="6">
-        <v>33.725230830000001</v>
+        <v>30.647361979999999</v>
       </c>
       <c r="E100" s="6">
-        <v>74.001073629999993</v>
+        <v>87.948035750000003</v>
       </c>
       <c r="F100" s="6"/>
       <c r="G100" s="6">
-        <v>52.555999999999997</v>
+        <v>44.893000000000001</v>
       </c>
       <c r="H100" s="7">
-        <v>655.51504819000002</v>
+        <v>612.06399078999993</v>
       </c>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" s="4">
-        <v>43190</v>
+        <v>43251</v>
       </c>
       <c r="B101" s="6">
-        <v>235.59284757</v>
+        <v>241.12918794000001</v>
       </c>
       <c r="C101" s="6">
-        <v>248.65555583000003</v>
+        <v>232.89025927</v>
       </c>
       <c r="D101" s="6">
-        <v>35.04920405</v>
+        <v>32.233001120000004</v>
       </c>
       <c r="E101" s="6">
-        <v>71.612941090000007</v>
+        <v>91.952950250000001</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" s="6">
-        <v>47.045000000000002</v>
+        <v>50.030999999999999</v>
       </c>
       <c r="H101" s="7">
-        <v>637.95554854</v>
+        <v>648.23639858000001</v>
       </c>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" s="4">
-        <v>43159</v>
+        <v>43220</v>
       </c>
       <c r="B102" s="6">
-        <v>239.29593616999998</v>
+        <v>253.47239413999998</v>
       </c>
       <c r="C102" s="6">
-        <v>246.06051052999999</v>
+        <v>241.76034959</v>
       </c>
       <c r="D102" s="6">
-        <v>35.481188880000005</v>
+        <v>33.725230830000001</v>
       </c>
       <c r="E102" s="6">
-        <v>74.201173659999995</v>
+        <v>74.001073629999993</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" s="6">
-        <v>46.418999999999997</v>
+        <v>52.555999999999997</v>
       </c>
       <c r="H102" s="7">
-        <v>641.45780923999996</v>
+        <v>655.51504819000002</v>
       </c>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" s="4">
-        <v>43131</v>
+        <v>43190</v>
       </c>
       <c r="B103" s="6">
-        <v>259.39312553000002</v>
+        <v>235.59284757</v>
       </c>
       <c r="C103" s="6">
-        <v>254.53522277000002</v>
+        <v>248.65555583000003</v>
       </c>
       <c r="D103" s="6">
-        <v>37.714032969999998</v>
+        <v>35.04920405</v>
       </c>
       <c r="E103" s="6">
-        <v>79.963658099999989</v>
+        <v>71.612941090000007</v>
       </c>
       <c r="F103" s="6"/>
       <c r="G103" s="6">
-        <v>52.531799999999997</v>
+        <v>47.045000000000002</v>
       </c>
       <c r="H103" s="7">
-        <v>684.13783937000005</v>
+        <v>637.95554854</v>
       </c>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" s="4">
-        <v>43100</v>
+        <v>43159</v>
       </c>
       <c r="B104" s="6">
-        <v>273.74978383999996</v>
+        <v>239.29593616999998</v>
       </c>
       <c r="C104" s="6">
-        <v>257.36476367</v>
+        <v>246.06051052999999</v>
       </c>
       <c r="D104" s="6">
-        <v>38.609951170000002</v>
+        <v>35.481188880000005</v>
       </c>
       <c r="E104" s="6">
-        <v>80.118290819999999</v>
+        <v>74.201173659999995</v>
       </c>
       <c r="F104" s="6"/>
       <c r="G104" s="6">
-        <v>54.689</v>
+        <v>46.418999999999997</v>
       </c>
       <c r="H104" s="7">
-        <v>704.53178949999995</v>
+        <v>641.45780923999996</v>
       </c>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" s="4">
-        <v>43069</v>
+        <v>43131</v>
       </c>
       <c r="B105" s="6">
-        <v>269.87282856000002</v>
+        <v>259.39312553000002</v>
       </c>
       <c r="C105" s="6">
-        <v>256.82905588</v>
+        <v>254.53522277000002</v>
       </c>
       <c r="D105" s="6">
-        <v>38.757677979999997</v>
+        <v>37.714032969999998</v>
       </c>
       <c r="E105" s="6">
-        <v>74.285820959999995</v>
+        <v>79.963658099999989</v>
       </c>
       <c r="F105" s="6"/>
       <c r="G105" s="6">
-        <v>59.478000000000002</v>
+        <v>52.531799999999997</v>
       </c>
       <c r="H105" s="7">
-        <v>699.22338337999997</v>
+        <v>684.13783937000005</v>
       </c>
     </row>
     <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" s="4">
-        <v>43039</v>
+        <v>43100</v>
       </c>
       <c r="B106" s="6">
-        <v>272.38616137000002</v>
+        <v>273.74978383999996</v>
       </c>
       <c r="C106" s="6">
-        <v>257.82200433000003</v>
+        <v>257.36476367</v>
       </c>
       <c r="D106" s="6">
-        <v>39.431123229999997</v>
+        <v>38.609951170000002</v>
       </c>
       <c r="E106" s="6">
-        <v>72.21131145999999</v>
+        <v>80.118290819999999</v>
       </c>
       <c r="F106" s="6"/>
       <c r="G106" s="6">
-        <v>59.898000000000003</v>
+        <v>54.689</v>
       </c>
       <c r="H106" s="7">
-        <v>701.74860039000009</v>
+        <v>704.53178949999995</v>
       </c>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" s="4">
-        <v>43008</v>
+        <v>43069</v>
       </c>
       <c r="B107" s="6">
-        <v>274.76475635000003</v>
+        <v>269.87282856000002</v>
       </c>
       <c r="C107" s="6">
-        <v>254.46870737999998</v>
+        <v>256.82905588</v>
       </c>
       <c r="D107" s="6">
-        <v>40.574101169999999</v>
+        <v>38.757677979999997</v>
       </c>
       <c r="E107" s="6">
-        <v>77.01225925</v>
+        <v>74.285820959999995</v>
       </c>
       <c r="F107" s="6"/>
       <c r="G107" s="6">
-        <v>63.152000000000001</v>
+        <v>59.478000000000002</v>
       </c>
       <c r="H107" s="7">
-        <v>709.97182414999997</v>
+        <v>699.22338337999997</v>
       </c>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" s="4">
-        <v>42978</v>
+        <v>43039</v>
       </c>
       <c r="B108" s="6">
-        <v>272.76559931999998</v>
+        <v>272.38616137000002</v>
       </c>
       <c r="C108" s="6">
-        <v>250.11339753999999</v>
+        <v>257.82200433000003</v>
       </c>
       <c r="D108" s="6">
-        <v>40.280489029999998</v>
+        <v>39.431123229999997</v>
       </c>
       <c r="E108" s="6">
-        <v>82.502441939999997</v>
+        <v>72.21131145999999</v>
       </c>
       <c r="F108" s="6"/>
       <c r="G108" s="6">
-        <v>59.366999999999997</v>
+        <v>59.898000000000003</v>
       </c>
       <c r="H108" s="7">
-        <v>705.02892782999993</v>
+        <v>701.74860039000009</v>
       </c>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" s="4">
-        <v>42947</v>
+        <v>43008</v>
       </c>
       <c r="B109" s="6">
-        <v>266.68084908999998</v>
+        <v>274.76475635000003</v>
       </c>
       <c r="C109" s="6">
-        <v>250.04458337</v>
+        <v>254.46870737999998</v>
       </c>
       <c r="D109" s="6">
-        <v>39.555110190000001</v>
+        <v>40.574101169999999</v>
       </c>
       <c r="E109" s="6">
-        <v>79.51186779999999</v>
+        <v>77.01225925</v>
       </c>
       <c r="F109" s="6"/>
       <c r="G109" s="6">
-        <v>59.457999999999998</v>
+        <v>63.152000000000001</v>
       </c>
       <c r="H109" s="7">
-        <v>695.25041045</v>
+        <v>709.97182414999997</v>
       </c>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" s="4">
-        <v>42916</v>
+        <v>42978</v>
       </c>
       <c r="B110" s="6">
-        <v>251.27603261000002</v>
+        <v>272.76559931999998</v>
       </c>
       <c r="C110" s="6">
-        <v>256.17816194</v>
+        <v>250.11339753999999</v>
       </c>
       <c r="D110" s="6">
-        <v>41.260742969999995</v>
+        <v>40.280489029999998</v>
       </c>
       <c r="E110" s="6">
-        <v>75.948978990000001</v>
+        <v>82.502441939999997</v>
       </c>
       <c r="F110" s="6"/>
       <c r="G110" s="6">
-        <v>56.828000000000003</v>
+        <v>59.366999999999997</v>
       </c>
       <c r="H110" s="7">
-        <v>681.49191651000001</v>
+        <v>705.02892782999993</v>
       </c>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" s="4">
-        <v>42886</v>
+        <v>42947</v>
       </c>
       <c r="B111" s="6">
-        <v>248.27673999000001</v>
+        <v>266.68084908999998</v>
       </c>
       <c r="C111" s="6">
-        <v>253.73807859000001</v>
+        <v>250.04458337</v>
       </c>
       <c r="D111" s="6">
-        <v>41.90964795</v>
+        <v>39.555110190000001</v>
       </c>
       <c r="E111" s="6">
-        <v>74.795261430000011</v>
+        <v>79.51186779999999</v>
       </c>
       <c r="F111" s="6"/>
       <c r="G111" s="6">
-        <v>68.765000000000001</v>
+        <v>59.457999999999998</v>
       </c>
       <c r="H111" s="7">
-        <v>687.48472795999999</v>
+        <v>695.25041045</v>
       </c>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" s="4">
-        <v>42855</v>
+        <v>42916</v>
       </c>
       <c r="B112" s="6">
-        <v>247.42779669000001</v>
+        <v>251.27603261000002</v>
       </c>
       <c r="C112" s="6">
-        <v>248.90938799</v>
+        <v>256.17816194</v>
       </c>
       <c r="D112" s="6">
-        <v>41.387970090000003</v>
+        <v>41.260742969999995</v>
       </c>
       <c r="E112" s="6">
-        <v>75.493275690000004</v>
+        <v>75.948978990000001</v>
       </c>
       <c r="F112" s="6"/>
       <c r="G112" s="6">
-        <v>67.671999999999997</v>
+        <v>56.828000000000003</v>
       </c>
       <c r="H112" s="7">
-        <v>680.89043046000006</v>
+        <v>681.49191651000001</v>
       </c>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" s="4">
-        <v>42825</v>
+        <v>42886</v>
       </c>
       <c r="B113" s="6">
-        <v>267.89796222999996</v>
+        <v>248.27673999000001</v>
       </c>
       <c r="C113" s="6">
-        <v>244.12348853</v>
+        <v>253.73807859000001</v>
       </c>
       <c r="D113" s="6">
-        <v>46.115657770000006</v>
+        <v>41.90964795</v>
       </c>
       <c r="E113" s="6">
-        <v>70.355156590000007</v>
+        <v>74.795261430000011</v>
       </c>
       <c r="F113" s="6"/>
       <c r="G113" s="6">
-        <v>70.784000000000006</v>
+        <v>68.765000000000001</v>
       </c>
       <c r="H113" s="7">
-        <v>699.27626511999995</v>
+        <v>687.48472795999999</v>
       </c>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" s="4">
-        <v>42794</v>
+        <v>42855</v>
       </c>
       <c r="B114" s="6">
-        <v>272.03786694000001</v>
+        <v>247.42779669000001</v>
       </c>
       <c r="C114" s="6">
-        <v>236.5588893</v>
+        <v>248.90938799</v>
       </c>
       <c r="D114" s="6">
-        <v>47.277921649999996</v>
+        <v>41.387970090000003</v>
       </c>
       <c r="E114" s="6">
-        <v>70.806514959999987</v>
+        <v>75.493275690000004</v>
       </c>
       <c r="F114" s="6"/>
       <c r="G114" s="6">
-        <v>74.367000000000004</v>
+        <v>67.671999999999997</v>
       </c>
       <c r="H114" s="7">
-        <v>701.04819285000008</v>
+        <v>680.89043046000006</v>
       </c>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" s="4">
-        <v>42766</v>
+        <v>42825</v>
       </c>
       <c r="B115" s="6">
-        <v>278.19153918000001</v>
+        <v>267.89796222999996</v>
       </c>
       <c r="C115" s="6">
-        <v>234.32552609000001</v>
+        <v>244.12348853</v>
       </c>
       <c r="D115" s="6">
-        <v>48.241504119999995</v>
+        <v>46.115657770000006</v>
       </c>
       <c r="E115" s="6">
-        <v>76.597588170000009</v>
+        <v>70.355156590000007</v>
       </c>
       <c r="F115" s="6"/>
       <c r="G115" s="6">
-        <v>75.58</v>
+        <v>70.784000000000006</v>
       </c>
       <c r="H115" s="7">
-        <v>712.93615755999997</v>
+        <v>699.27626511999995</v>
       </c>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" s="4">
-        <v>42735</v>
+        <v>42794</v>
       </c>
       <c r="B116" s="6">
-        <v>254.74276934</v>
+        <v>272.03786694000001</v>
       </c>
       <c r="C116" s="6">
-        <v>252.14900108000001</v>
+        <v>236.5588893</v>
       </c>
       <c r="D116" s="6">
-        <v>45.19865575</v>
+        <v>47.277921649999996</v>
       </c>
       <c r="E116" s="6">
-        <v>63.490133239999999</v>
+        <v>70.806514959999987</v>
       </c>
       <c r="F116" s="6"/>
       <c r="G116" s="6">
-        <v>77.134</v>
+        <v>74.367000000000004</v>
       </c>
       <c r="H116" s="7">
-        <v>692.71455941000011</v>
+        <v>701.04819285000008</v>
       </c>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="4">
-        <v>42704</v>
+        <v>42766</v>
       </c>
       <c r="B117" s="6">
-        <v>256.06830437000002</v>
+        <v>278.19153918000001</v>
       </c>
       <c r="C117" s="6">
-        <v>247.94518178000001</v>
+        <v>234.32552609000001</v>
       </c>
       <c r="D117" s="6">
-        <v>50.199023969999999</v>
+        <v>48.241504119999995</v>
       </c>
       <c r="E117" s="6">
-        <v>62.963792270000006</v>
+        <v>76.597588170000009</v>
       </c>
       <c r="F117" s="6"/>
       <c r="G117" s="6">
-        <v>77.518000000000001</v>
+        <v>75.58</v>
       </c>
       <c r="H117" s="7">
-        <v>694.69430238999996</v>
+        <v>712.93615755999997</v>
       </c>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" s="4">
-        <v>42674</v>
+        <v>42735</v>
       </c>
       <c r="B118" s="6">
-        <v>256.69784327000002</v>
+        <v>254.74276934</v>
       </c>
       <c r="C118" s="6">
-        <v>247.89146044999998</v>
+        <v>252.14900108000001</v>
       </c>
       <c r="D118" s="6">
-        <v>50.54514107</v>
+        <v>45.19865575</v>
       </c>
       <c r="E118" s="6">
-        <v>76.356935559999997</v>
+        <v>63.490133239999999</v>
       </c>
       <c r="F118" s="6"/>
       <c r="G118" s="6">
-        <v>73.885999999999996</v>
+        <v>77.134</v>
       </c>
       <c r="H118" s="7">
-        <v>705.37738035000018</v>
+        <v>692.71455941000011</v>
       </c>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" s="4">
-        <v>42643</v>
+        <v>42704</v>
       </c>
       <c r="B119" s="6">
-        <v>295.93076354000004</v>
+        <v>256.06830437000002</v>
       </c>
       <c r="C119" s="6">
-        <v>267.85582829999998</v>
+        <v>247.94518178000001</v>
       </c>
       <c r="D119" s="6">
-        <v>62.570011899999997</v>
+        <v>50.199023969999999</v>
       </c>
       <c r="E119" s="6">
-        <v>82.116285169999998</v>
+        <v>62.963792270000006</v>
       </c>
       <c r="F119" s="6"/>
       <c r="G119" s="6">
-        <v>75.626999999999995</v>
+        <v>77.518000000000001</v>
       </c>
       <c r="H119" s="7">
-        <v>784.09988891</v>
+        <v>694.69430238999996</v>
       </c>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120" s="4">
-        <v>42613</v>
+        <v>42674</v>
       </c>
       <c r="B120" s="6">
-        <v>292.40721047000005</v>
+        <v>256.69784327000002</v>
       </c>
       <c r="C120" s="6">
-        <v>268.78980968000002</v>
+        <v>247.89146044999998</v>
       </c>
       <c r="D120" s="6">
-        <v>62.200233969999999</v>
+        <v>50.54514107</v>
       </c>
       <c r="E120" s="6">
-        <v>79.712276410000001</v>
+        <v>76.356935559999997</v>
       </c>
       <c r="F120" s="6"/>
       <c r="G120" s="6">
-        <v>73.748000000000005</v>
+        <v>73.885999999999996</v>
       </c>
       <c r="H120" s="7">
-        <v>776.85753053000008</v>
+        <v>705.37738035000018</v>
       </c>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" s="4">
-        <v>42582</v>
+        <v>42643</v>
       </c>
       <c r="B121" s="6">
-        <v>296.41877958999999</v>
+        <v>295.93076354000004</v>
       </c>
       <c r="C121" s="6">
-        <v>262.94513305000004</v>
+        <v>267.85582829999998</v>
       </c>
       <c r="D121" s="6">
-        <v>61.867888030000003</v>
+        <v>62.570011899999997</v>
       </c>
       <c r="E121" s="6">
-        <v>92.301443069999991</v>
+        <v>82.116285169999998</v>
       </c>
       <c r="F121" s="6"/>
       <c r="G121" s="6">
-        <v>74.64</v>
+        <v>75.626999999999995</v>
       </c>
       <c r="H121" s="7">
-        <v>788.17324373999998</v>
+        <v>784.09988891</v>
       </c>
     </row>
     <row r="122" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122" s="4">
-        <v>42551</v>
+        <v>42613</v>
       </c>
       <c r="B122" s="6">
-        <v>288.11219460000001</v>
+        <v>292.40721047000005</v>
       </c>
       <c r="C122" s="6">
-        <v>259.95735308000002</v>
+        <v>268.78980968000002</v>
       </c>
       <c r="D122" s="6">
-        <v>64.516802089999999</v>
+        <v>62.200233969999999</v>
       </c>
       <c r="E122" s="6">
-        <v>82.263968359999993</v>
+        <v>79.712276410000001</v>
       </c>
       <c r="F122" s="6"/>
       <c r="G122" s="6">
-        <v>93.463999999999999</v>
+        <v>73.748000000000005</v>
       </c>
       <c r="H122" s="7">
-        <v>788.31431813000006</v>
+        <v>776.85753053000008</v>
       </c>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123" s="4">
-        <v>42521</v>
+        <v>42582</v>
       </c>
       <c r="B123" s="6">
-        <v>353.18434819999999</v>
+        <v>296.41877958999999</v>
       </c>
       <c r="C123" s="6">
-        <v>345.34850394</v>
+        <v>262.94513305000004</v>
       </c>
       <c r="D123" s="6">
-        <v>89.670762299999993</v>
+        <v>61.867888030000003</v>
       </c>
       <c r="E123" s="6">
-        <v>59.223416130000004</v>
+        <v>92.301443069999991</v>
       </c>
       <c r="F123" s="6"/>
       <c r="G123" s="6">
-        <v>93.384</v>
+        <v>74.64</v>
       </c>
       <c r="H123" s="7">
-        <v>940.81103056999996</v>
+        <v>788.17324373999998</v>
       </c>
     </row>
     <row r="124" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124" s="4">
-        <v>42490</v>
+        <v>42551</v>
       </c>
       <c r="B124" s="6">
-        <v>330.43738027999996</v>
+        <v>288.11219460000001</v>
       </c>
       <c r="C124" s="6">
-        <v>344.61993713999999</v>
+        <v>259.95735308000002</v>
       </c>
       <c r="D124" s="6">
-        <v>92.841423919999997</v>
+        <v>64.516802089999999</v>
       </c>
       <c r="E124" s="6">
-        <v>64.26934215</v>
+        <v>82.263968359999993</v>
       </c>
       <c r="F124" s="6"/>
       <c r="G124" s="6">
-        <v>95.271000000000001</v>
+        <v>93.463999999999999</v>
       </c>
       <c r="H124" s="7">
-        <v>927.43908348999992</v>
+        <v>788.31431813000006</v>
       </c>
     </row>
     <row r="125" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" s="4">
-        <v>42460</v>
+        <v>42521</v>
       </c>
       <c r="B125" s="6">
-        <v>253.32654633999999</v>
+        <v>353.18434819999999</v>
       </c>
       <c r="C125" s="6">
-        <v>330.97657011000001</v>
+        <v>345.34850394</v>
       </c>
       <c r="D125" s="6">
-        <v>78.857776650000005</v>
+        <v>89.670762299999993</v>
       </c>
       <c r="E125" s="6">
-        <v>0</v>
+        <v>59.223416130000004</v>
       </c>
       <c r="F125" s="6"/>
       <c r="G125" s="6">
-        <v>80.259</v>
+        <v>93.384</v>
       </c>
       <c r="H125" s="7">
-        <v>743.41989309999997</v>
+        <v>940.81103056999996</v>
       </c>
     </row>
     <row r="126" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126" s="4">
-        <v>42429</v>
+        <v>42490</v>
       </c>
       <c r="B126" s="6">
-        <v>230.42158885000001</v>
+        <v>330.43738027999996</v>
       </c>
       <c r="C126" s="6">
-        <v>322.10952773000002</v>
+        <v>344.61993713999999</v>
       </c>
       <c r="D126" s="6">
-        <v>70.313847890000005</v>
+        <v>92.841423919999997</v>
       </c>
       <c r="E126" s="6">
-        <v>0</v>
+        <v>64.26934215</v>
       </c>
       <c r="F126" s="6"/>
       <c r="G126" s="6">
-        <v>71.763000000000005</v>
+        <v>95.271000000000001</v>
       </c>
       <c r="H126" s="7">
-        <v>694.60796447000007</v>
+        <v>927.43908348999992</v>
       </c>
     </row>
     <row r="127" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A127" s="4">
-        <v>42400</v>
+        <v>42460</v>
       </c>
       <c r="B127" s="6">
-        <v>222.04860890999998</v>
+        <v>253.32654633999999</v>
       </c>
       <c r="C127" s="6">
-        <v>318.47907810000004</v>
+        <v>330.97657011000001</v>
       </c>
       <c r="D127" s="6">
-        <v>69.200207879999994</v>
+        <v>78.857776650000005</v>
       </c>
       <c r="E127" s="6">
         <v>0</v>
       </c>
       <c r="F127" s="6"/>
       <c r="G127" s="6">
-        <v>72.116500000000002</v>
+        <v>80.259</v>
       </c>
       <c r="H127" s="7">
-        <v>681.84439488999999</v>
+        <v>743.41989309999997</v>
       </c>
     </row>
     <row r="128" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A128" s="4">
-        <v>42369</v>
+        <v>42429</v>
       </c>
       <c r="B128" s="6">
-        <v>241.9853076</v>
+        <v>230.42158885000001</v>
       </c>
       <c r="C128" s="6">
-        <v>320.47527387000002</v>
+        <v>322.10952773000002</v>
       </c>
       <c r="D128" s="6">
-        <v>72.397196530000002</v>
+        <v>70.313847890000005</v>
       </c>
       <c r="E128" s="6">
         <v>0</v>
       </c>
       <c r="F128" s="6"/>
       <c r="G128" s="6">
-        <v>73.283000000000001</v>
+        <v>71.763000000000005</v>
       </c>
       <c r="H128" s="7">
-        <v>708.14077799999995</v>
+        <v>694.60796447000007</v>
       </c>
     </row>
     <row r="129" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A129" s="4">
-        <v>42338</v>
+        <v>42400</v>
       </c>
       <c r="B129" s="6">
-        <v>304.49033800000001</v>
+        <v>222.04860890999998</v>
       </c>
       <c r="C129" s="6">
-        <v>330.55560641000005</v>
+        <v>318.47907810000004</v>
       </c>
       <c r="D129" s="6">
-        <v>81.389092760000011</v>
+        <v>69.200207879999994</v>
       </c>
       <c r="E129" s="6">
         <v>0</v>
       </c>
       <c r="F129" s="6"/>
       <c r="G129" s="6">
-        <v>81.06</v>
+        <v>72.116500000000002</v>
       </c>
       <c r="H129" s="7">
-        <v>797.49503717000005</v>
+        <v>681.84439488999999</v>
       </c>
     </row>
     <row r="130" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A130" s="4">
-        <v>42308</v>
+        <v>42369</v>
       </c>
       <c r="B130" s="6">
-        <v>390.44930569999997</v>
+        <v>241.9853076</v>
       </c>
       <c r="C130" s="6">
-        <v>335.05409393999997</v>
+        <v>320.47527387000002</v>
       </c>
       <c r="D130" s="6">
-        <v>100.25447809000001</v>
+        <v>72.397196530000002</v>
       </c>
       <c r="E130" s="6">
         <v>0</v>
       </c>
       <c r="F130" s="6"/>
       <c r="G130" s="6">
-        <v>84.748000000000005</v>
+        <v>73.283000000000001</v>
       </c>
       <c r="H130" s="7">
-        <v>910.50587773000007</v>
+        <v>708.14077799999995</v>
       </c>
     </row>
     <row r="131" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A131" s="4">
-        <v>42277</v>
+        <v>42338</v>
       </c>
       <c r="B131" s="6">
-        <v>360.61494419000002</v>
+        <v>304.49033800000001</v>
       </c>
       <c r="C131" s="6">
-        <v>302.11020897000003</v>
+        <v>330.55560641000005</v>
       </c>
       <c r="D131" s="6">
-        <v>93.105647069999989</v>
+        <v>81.389092760000011</v>
       </c>
       <c r="E131" s="6">
         <v>0</v>
       </c>
       <c r="F131" s="6"/>
       <c r="G131" s="6">
-        <v>81.245000000000005</v>
+        <v>81.06</v>
       </c>
       <c r="H131" s="7">
-        <v>837.07580023000003</v>
+        <v>797.49503717000005</v>
       </c>
     </row>
     <row r="132" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A132" s="4">
-        <v>42247</v>
+        <v>42308</v>
       </c>
       <c r="B132" s="6">
-        <v>423.76911891000003</v>
+        <v>390.44930569999997</v>
       </c>
       <c r="C132" s="6">
-        <v>311.45600741999999</v>
+        <v>335.05409393999997</v>
       </c>
       <c r="D132" s="6">
-        <v>101.81682116</v>
+        <v>100.25447809000001</v>
       </c>
       <c r="E132" s="6">
         <v>0</v>
       </c>
       <c r="F132" s="6"/>
       <c r="G132" s="6">
-        <v>86.834999999999994</v>
+        <v>84.748000000000005</v>
       </c>
       <c r="H132" s="7">
-        <v>923.87694749000002</v>
+        <v>910.50587773000007</v>
       </c>
     </row>
     <row r="133" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A133" s="4">
-        <v>42216</v>
+        <v>42277</v>
       </c>
       <c r="B133" s="6">
-        <v>460.88735333999995</v>
+        <v>360.61494419000002</v>
       </c>
       <c r="C133" s="6">
-        <v>345.67584375000001</v>
+        <v>302.11020897000003</v>
       </c>
       <c r="D133" s="6">
-        <v>111.89470107</v>
+        <v>93.105647069999989</v>
       </c>
       <c r="E133" s="6">
         <v>0</v>
       </c>
       <c r="F133" s="6"/>
       <c r="G133" s="6">
-        <v>90.198999999999998</v>
+        <v>81.245000000000005</v>
       </c>
       <c r="H133" s="7">
-        <v>1008.6568981599999</v>
+        <v>837.07580023000003</v>
       </c>
     </row>
     <row r="134" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A134" s="4">
-        <v>42185</v>
+        <v>42247</v>
       </c>
       <c r="B134" s="6">
-        <v>520.85665326000003</v>
+        <v>423.76911891000003</v>
       </c>
       <c r="C134" s="6">
-        <v>316.38237004000001</v>
+        <v>311.45600741999999</v>
       </c>
       <c r="D134" s="6">
-        <v>121.6242721</v>
+        <v>101.81682116</v>
       </c>
       <c r="E134" s="6">
         <v>0</v>
       </c>
       <c r="F134" s="6"/>
       <c r="G134" s="6">
-        <v>100.312</v>
+        <v>86.834999999999994</v>
       </c>
       <c r="H134" s="7">
-        <v>1059.1752953999999</v>
+        <v>923.87694749000002</v>
       </c>
     </row>
     <row r="135" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A135" s="4">
-        <v>42155</v>
+        <v>42216</v>
       </c>
       <c r="B135" s="6">
-        <v>561.96625052000002</v>
+        <v>460.88735333999995</v>
       </c>
       <c r="C135" s="6">
-        <v>349.52142441000001</v>
+        <v>345.67584375000001</v>
       </c>
       <c r="D135" s="6">
-        <v>135.45715876</v>
+        <v>111.89470107</v>
       </c>
       <c r="E135" s="6">
         <v>0</v>
       </c>
       <c r="F135" s="6"/>
       <c r="G135" s="6">
-        <v>104.373</v>
+        <v>90.198999999999998</v>
       </c>
       <c r="H135" s="7">
-        <v>1151.31783369</v>
+        <v>1008.6568981599999</v>
       </c>
     </row>
     <row r="136" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A136" s="4">
-        <v>42124</v>
+        <v>42185</v>
       </c>
       <c r="B136" s="6">
-        <v>598.19582373000003</v>
+        <v>520.85665326000003</v>
       </c>
       <c r="C136" s="6">
-        <v>362.38565038000002</v>
+        <v>316.38237004000001</v>
       </c>
       <c r="D136" s="6">
-        <v>137.35452946000001</v>
+        <v>121.6242721</v>
       </c>
       <c r="E136" s="6">
         <v>0</v>
       </c>
       <c r="F136" s="6"/>
       <c r="G136" s="6">
-        <v>108.792</v>
+        <v>100.312</v>
       </c>
       <c r="H136" s="7">
-        <v>1206.7280035699998</v>
+        <v>1059.1752953999999</v>
       </c>
     </row>
     <row r="137" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A137" s="4">
-        <v>42094</v>
+        <v>42155</v>
       </c>
       <c r="B137" s="6">
-        <v>554.53319705999991</v>
+        <v>561.96625052000002</v>
       </c>
       <c r="C137" s="6">
-        <v>340.72149641999999</v>
+        <v>349.52142441000001</v>
       </c>
       <c r="D137" s="6">
-        <v>129.72922192999999</v>
+        <v>135.45715876</v>
       </c>
       <c r="E137" s="6">
         <v>0</v>
       </c>
       <c r="F137" s="6"/>
       <c r="G137" s="6">
-        <v>97.641000000000005</v>
+        <v>104.373</v>
       </c>
       <c r="H137" s="7">
-        <v>1122.6249154100001</v>
+        <v>1151.31783369</v>
       </c>
     </row>
     <row r="138" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A138" s="4">
-        <v>42063</v>
+        <v>42124</v>
       </c>
       <c r="B138" s="6">
-        <v>655.43159935000006</v>
+        <v>598.19582373000003</v>
       </c>
       <c r="C138" s="6">
-        <v>356.62175400000001</v>
+        <v>362.38565038000002</v>
       </c>
       <c r="D138" s="6">
-        <v>141.86387984999999</v>
+        <v>137.35452946000001</v>
       </c>
       <c r="E138" s="6">
         <v>0</v>
       </c>
       <c r="F138" s="6"/>
       <c r="G138" s="6">
-        <v>97.459000000000003</v>
+        <v>108.792</v>
       </c>
       <c r="H138" s="7">
-        <v>1251.3762332000001</v>
+        <v>1206.7280035699998</v>
       </c>
     </row>
     <row r="139" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A139" s="4">
-        <v>42035</v>
+        <v>42094</v>
       </c>
       <c r="B139" s="6">
-        <v>620.26526913999999</v>
+        <v>554.53319705999991</v>
       </c>
       <c r="C139" s="6">
-        <v>334.97840995000001</v>
+        <v>340.72149641999999</v>
       </c>
       <c r="D139" s="6">
-        <v>133.27389056000001</v>
+        <v>129.72922192999999</v>
       </c>
       <c r="E139" s="6">
         <v>0</v>
       </c>
       <c r="F139" s="6"/>
       <c r="G139" s="6">
-        <v>75.837000000000003</v>
+        <v>97.641000000000005</v>
       </c>
       <c r="H139" s="7">
-        <v>1164.3545696499998</v>
+        <v>1122.6249154100001</v>
       </c>
     </row>
     <row r="140" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A140" s="4">
-        <v>42004</v>
+        <v>42063</v>
       </c>
       <c r="B140" s="6">
-        <v>644.56085900000005</v>
+        <v>655.43159935000006</v>
       </c>
       <c r="C140" s="6">
-        <v>287.62826175999999</v>
+        <v>356.62175400000001</v>
       </c>
       <c r="D140" s="6">
-        <v>135.64105122999999</v>
+        <v>141.86387984999999</v>
       </c>
       <c r="E140" s="6">
         <v>0</v>
       </c>
       <c r="F140" s="6"/>
       <c r="G140" s="6">
-        <v>56.3</v>
+        <v>97.459000000000003</v>
       </c>
       <c r="H140" s="7">
-        <v>1124.13017199</v>
+        <v>1251.3762332000001</v>
       </c>
     </row>
     <row r="141" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A141" s="4">
-        <v>41973</v>
+        <v>42035</v>
       </c>
       <c r="B141" s="6">
-        <v>693.98970832000009</v>
+        <v>620.26526913999999</v>
       </c>
       <c r="C141" s="6">
-        <v>317.08398165</v>
+        <v>334.97840995000001</v>
       </c>
       <c r="D141" s="6">
-        <v>146.48474804</v>
+        <v>133.27389056000001</v>
       </c>
       <c r="E141" s="6">
         <v>0</v>
       </c>
       <c r="F141" s="6"/>
       <c r="G141" s="6">
-        <v>59.704000000000001</v>
+        <v>75.837000000000003</v>
       </c>
       <c r="H141" s="7">
-        <v>1217.2624380100001</v>
+        <v>1164.3545696499998</v>
       </c>
     </row>
     <row r="142" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A142" s="4">
-        <v>41943</v>
+        <v>42004</v>
       </c>
       <c r="B142" s="6">
-        <v>725.50475036</v>
+        <v>644.56085900000005</v>
       </c>
       <c r="C142" s="6">
-        <v>324.65544345999996</v>
+        <v>287.62826175999999</v>
       </c>
       <c r="D142" s="6">
-        <v>153.53734568000002</v>
+        <v>135.64105122999999</v>
       </c>
       <c r="E142" s="6">
         <v>0</v>
       </c>
       <c r="F142" s="6"/>
       <c r="G142" s="6">
-        <v>60.7</v>
+        <v>56.3</v>
       </c>
       <c r="H142" s="7">
-        <v>1264.3975395</v>
+        <v>1124.13017199</v>
       </c>
     </row>
     <row r="143" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A143" s="4">
-        <v>41912</v>
+        <v>41973</v>
       </c>
       <c r="B143" s="6">
-        <v>817.09449909</v>
+        <v>693.98970832000009</v>
       </c>
       <c r="C143" s="6">
-        <v>303.89614702999995</v>
+        <v>317.08398165</v>
       </c>
       <c r="D143" s="6">
-        <v>162.65038715</v>
+        <v>146.48474804</v>
       </c>
       <c r="E143" s="6">
         <v>0</v>
       </c>
       <c r="F143" s="6"/>
       <c r="G143" s="6">
-        <v>62.2</v>
+        <v>59.704000000000001</v>
       </c>
       <c r="H143" s="7">
-        <v>1345.84103327</v>
+        <v>1217.2624380100001</v>
       </c>
     </row>
     <row r="144" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A144" s="4">
-        <v>41882</v>
+        <v>41943</v>
       </c>
       <c r="B144" s="6">
-        <v>892.83703046000005</v>
+        <v>725.50475036</v>
       </c>
       <c r="C144" s="6">
-        <v>316.46108095</v>
+        <v>324.65544345999996</v>
       </c>
       <c r="D144" s="6">
-        <v>175.57640259999999</v>
+        <v>153.53734568000002</v>
       </c>
       <c r="E144" s="6">
         <v>0</v>
       </c>
       <c r="F144" s="6"/>
       <c r="G144" s="6">
-        <v>63.247999999999998</v>
+        <v>60.7</v>
       </c>
       <c r="H144" s="7">
-        <v>1448.12251401</v>
+        <v>1264.3975395</v>
       </c>
     </row>
     <row r="145" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A145" s="4">
-        <v>41851</v>
+        <v>41912</v>
       </c>
       <c r="B145" s="6">
-        <v>912.70657821999998</v>
+        <v>817.09449909</v>
       </c>
       <c r="C145" s="6">
-        <v>319.46493443999998</v>
+        <v>303.89614702999995</v>
       </c>
       <c r="D145" s="6">
-        <v>173.07235763</v>
+        <v>162.65038715</v>
       </c>
       <c r="E145" s="6">
         <v>0</v>
       </c>
       <c r="F145" s="6"/>
       <c r="G145" s="6">
-        <v>62.311</v>
+        <v>62.2</v>
       </c>
       <c r="H145" s="7">
-        <v>1467.5548702900001</v>
+        <v>1345.84103327</v>
       </c>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A146" s="4">
-        <v>41820</v>
+        <v>41882</v>
       </c>
       <c r="B146" s="6">
-        <v>942.26943158000006</v>
+        <v>892.83703046000005</v>
       </c>
       <c r="C146" s="6">
-        <v>305.54044658999999</v>
+        <v>316.46108095</v>
       </c>
       <c r="D146" s="6">
-        <v>177.00506356</v>
+        <v>175.57640259999999</v>
       </c>
       <c r="E146" s="6">
         <v>0</v>
       </c>
       <c r="F146" s="6"/>
       <c r="G146" s="6">
-        <v>61.073999999999998</v>
+        <v>63.247999999999998</v>
       </c>
       <c r="H146" s="7">
-        <v>1485.8889417299999</v>
+        <v>1448.12251401</v>
       </c>
     </row>
     <row r="147" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A147" s="4">
-        <v>41790</v>
+        <v>41851</v>
       </c>
       <c r="B147" s="6">
-        <v>938.58249983000007</v>
+        <v>912.70657821999998</v>
       </c>
       <c r="C147" s="6">
-        <v>302.97916019000002</v>
+        <v>319.46493443999998</v>
       </c>
       <c r="D147" s="6">
-        <v>181.59038484000001</v>
+        <v>173.07235763</v>
       </c>
       <c r="E147" s="6">
         <v>0</v>
       </c>
       <c r="F147" s="6"/>
       <c r="G147" s="6">
-        <v>63.252000000000002</v>
+        <v>62.311</v>
       </c>
       <c r="H147" s="7">
-        <v>1486.4040448599999</v>
+        <v>1467.5548702900001</v>
       </c>
     </row>
     <row r="148" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A148" s="4">
-        <v>41759</v>
+        <v>41820</v>
       </c>
       <c r="B148" s="6">
-        <v>922.43800367999995</v>
+        <v>942.26943158000006</v>
       </c>
       <c r="C148" s="6">
-        <v>300.17492172999999</v>
+        <v>305.54044658999999</v>
       </c>
       <c r="D148" s="6">
-        <v>178.59529381999999</v>
+        <v>177.00506356</v>
       </c>
       <c r="E148" s="6">
         <v>0</v>
       </c>
       <c r="F148" s="6"/>
       <c r="G148" s="6">
-        <v>63.433999999999997</v>
+        <v>61.073999999999998</v>
       </c>
       <c r="H148" s="7">
-        <v>1464.6422192299997</v>
+        <v>1485.8889417299999</v>
       </c>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A149" s="4">
-        <v>41729</v>
+        <v>41790</v>
       </c>
       <c r="B149" s="6">
-        <v>887.99830026999996</v>
+        <v>938.58249983000007</v>
       </c>
       <c r="C149" s="6">
-        <v>297.83430291000002</v>
+        <v>302.97916019000002</v>
       </c>
       <c r="D149" s="6">
-        <v>173.29012871</v>
+        <v>181.59038484000001</v>
       </c>
       <c r="E149" s="6">
         <v>0</v>
       </c>
       <c r="F149" s="6"/>
       <c r="G149" s="6">
-        <v>62.594000000000001</v>
+        <v>63.252000000000002</v>
       </c>
       <c r="H149" s="7">
-        <v>1421.7167318900001</v>
+        <v>1486.4040448599999</v>
       </c>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A150" s="4">
-        <v>41698</v>
+        <v>41759</v>
       </c>
       <c r="B150" s="6">
-        <v>944.80168299000002</v>
+        <v>922.43800367999995</v>
       </c>
       <c r="C150" s="6">
-        <v>333.48493529000001</v>
+        <v>300.17492172999999</v>
       </c>
       <c r="D150" s="6">
-        <v>173.65035354</v>
+        <v>178.59529381999999</v>
       </c>
       <c r="E150" s="6">
         <v>0</v>
       </c>
       <c r="F150" s="6"/>
       <c r="G150" s="6">
-        <v>63.405000000000001</v>
+        <v>63.433999999999997</v>
       </c>
       <c r="H150" s="7">
-        <v>1515.34197182</v>
+        <v>1464.6422192299997</v>
       </c>
     </row>
     <row r="151" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A151" s="4">
-        <v>41670</v>
+        <v>41729</v>
       </c>
       <c r="B151" s="6">
-        <v>900.45591211999999</v>
+        <v>887.99830026999996</v>
       </c>
       <c r="C151" s="6">
-        <v>325.37404314999998</v>
+        <v>297.83430291000002</v>
       </c>
       <c r="D151" s="6">
-        <v>166.89143862</v>
+        <v>173.29012871</v>
       </c>
       <c r="E151" s="6">
         <v>0</v>
       </c>
       <c r="F151" s="6"/>
       <c r="G151" s="6">
-        <v>61.787999999999997</v>
+        <v>62.594000000000001</v>
       </c>
       <c r="H151" s="7">
-        <v>1454.50939389</v>
+        <v>1421.7167318900001</v>
       </c>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A152" s="4">
-        <v>41639</v>
+        <v>41698</v>
       </c>
       <c r="B152" s="6">
-        <v>894.13556009000001</v>
+        <v>944.80168299000002</v>
       </c>
       <c r="C152" s="6">
-        <v>347.23463202999994</v>
+        <v>333.48493529000001</v>
       </c>
       <c r="D152" s="6">
-        <v>171.69580640000001</v>
+        <v>173.65035354</v>
       </c>
       <c r="E152" s="6">
         <v>0</v>
       </c>
       <c r="F152" s="6"/>
       <c r="G152" s="6">
-        <v>60.387</v>
+        <v>63.405000000000001</v>
       </c>
       <c r="H152" s="7">
-        <v>1473.4529985199999</v>
+        <v>1515.34197182</v>
       </c>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A153" s="4">
-        <v>41608</v>
+        <v>41670</v>
       </c>
       <c r="B153" s="6">
-        <v>1006.88288662</v>
+        <v>900.45591211999999</v>
       </c>
       <c r="C153" s="6">
-        <v>345.23986517000003</v>
+        <v>325.37404314999998</v>
       </c>
       <c r="D153" s="6">
-        <v>171.90540943000002</v>
+        <v>166.89143862</v>
       </c>
       <c r="E153" s="6">
         <v>0</v>
       </c>
       <c r="F153" s="6"/>
       <c r="G153" s="6">
-        <v>60.64</v>
+        <v>61.787999999999997</v>
       </c>
       <c r="H153" s="7">
-        <v>1584.66816122</v>
+        <v>1454.50939389</v>
       </c>
     </row>
     <row r="154" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A154" s="4">
-        <v>41578</v>
+        <v>41639</v>
       </c>
       <c r="B154" s="6">
-        <v>1051.42158561</v>
+        <v>894.13556009000001</v>
       </c>
       <c r="C154" s="6">
-        <v>349.75354256999998</v>
+        <v>347.23463202999994</v>
       </c>
       <c r="D154" s="6">
-        <v>178.29626832</v>
+        <v>171.69580640000001</v>
       </c>
       <c r="E154" s="6">
         <v>0</v>
       </c>
       <c r="F154" s="6"/>
       <c r="G154" s="6">
-        <v>61.86</v>
+        <v>60.387</v>
       </c>
       <c r="H154" s="7">
-        <v>1641.3313965</v>
+        <v>1473.4529985199999</v>
       </c>
     </row>
     <row r="155" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A155" s="4">
-        <v>41547</v>
+        <v>41608</v>
       </c>
       <c r="B155" s="6">
-        <v>1018.6280726799999</v>
+        <v>1006.88288662</v>
       </c>
       <c r="C155" s="6">
-        <v>339.10339696</v>
+        <v>345.23986517000003</v>
       </c>
       <c r="D155" s="6">
-        <v>177.13008253999999</v>
+        <v>171.90540943000002</v>
       </c>
       <c r="E155" s="6">
         <v>0</v>
       </c>
       <c r="F155" s="6"/>
       <c r="G155" s="6">
-        <v>60.66</v>
+        <v>60.64</v>
       </c>
       <c r="H155" s="7">
-        <v>1595.5215521799998</v>
+        <v>1584.66816122</v>
       </c>
     </row>
     <row r="156" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A156" s="4">
-        <v>41517</v>
+        <v>41578</v>
       </c>
       <c r="B156" s="6">
-        <v>1049.1648260700001</v>
+        <v>1051.42158561</v>
       </c>
       <c r="C156" s="6">
-        <v>351.04692054000003</v>
+        <v>349.75354256999998</v>
       </c>
       <c r="D156" s="6">
-        <v>188.39447905</v>
+        <v>178.29626832</v>
       </c>
       <c r="E156" s="6">
         <v>0</v>
       </c>
       <c r="F156" s="6"/>
       <c r="G156" s="6">
-        <v>60.817999999999998</v>
+        <v>61.86</v>
       </c>
       <c r="H156" s="7">
-        <v>1649.42422566</v>
+        <v>1641.3313965</v>
       </c>
     </row>
     <row r="157" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A157" s="4">
-        <v>41486</v>
+        <v>41547</v>
       </c>
       <c r="B157" s="6">
-        <v>1045.1844549899999</v>
+        <v>1018.6280726799999</v>
       </c>
       <c r="C157" s="6">
-        <v>375.58946426</v>
+        <v>339.10339696</v>
       </c>
       <c r="D157" s="6">
-        <v>189.84613322000001</v>
+        <v>177.13008253999999</v>
       </c>
       <c r="E157" s="6">
         <v>0</v>
       </c>
       <c r="F157" s="6"/>
       <c r="G157" s="6">
-        <v>61.042000000000002</v>
+        <v>60.66</v>
       </c>
       <c r="H157" s="7">
-        <v>1671.6620524699999</v>
+        <v>1595.5215521799998</v>
       </c>
     </row>
     <row r="158" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A158" s="4">
-        <v>41455</v>
+        <v>41517</v>
       </c>
       <c r="B158" s="6">
-        <v>974.79459128999997</v>
+        <v>1049.1648260700001</v>
       </c>
       <c r="C158" s="6">
-        <v>378.62824405000003</v>
+        <v>351.04692054000003</v>
       </c>
       <c r="D158" s="6">
-        <v>185.97480747999998</v>
+        <v>188.39447905</v>
       </c>
       <c r="E158" s="6">
         <v>0</v>
       </c>
       <c r="F158" s="6"/>
       <c r="G158" s="6">
-        <v>59.478999999999999</v>
+        <v>60.817999999999998</v>
       </c>
       <c r="H158" s="7">
-        <v>1598.8766428199999</v>
+        <v>1649.42422566</v>
       </c>
     </row>
     <row r="159" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A159" s="4">
-        <v>41425</v>
+        <v>41486</v>
       </c>
       <c r="B159" s="6">
-        <v>1064.4960474500001</v>
+        <v>1045.1844549899999</v>
       </c>
       <c r="C159" s="6">
-        <v>413.90579875999998</v>
+        <v>375.58946426</v>
       </c>
       <c r="D159" s="6">
-        <v>203.39906059</v>
+        <v>189.84613322000001</v>
       </c>
       <c r="E159" s="6">
         <v>0</v>
       </c>
       <c r="F159" s="6"/>
       <c r="G159" s="6">
-        <v>63.250999999999998</v>
+        <v>61.042000000000002</v>
       </c>
       <c r="H159" s="7">
-        <v>1745.0519067999999</v>
+        <v>1671.6620524699999</v>
       </c>
     </row>
     <row r="160" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A160" s="4">
-        <v>41394</v>
+        <v>41455</v>
       </c>
       <c r="B160" s="6">
-        <v>1053.0218952800001</v>
+        <v>974.79459128999997</v>
       </c>
       <c r="C160" s="6">
-        <v>399.25415767000004</v>
+        <v>378.62824405000003</v>
       </c>
       <c r="D160" s="6">
-        <v>204.64796962</v>
+        <v>185.97480747999998</v>
       </c>
       <c r="E160" s="6">
         <v>0</v>
       </c>
       <c r="F160" s="6"/>
       <c r="G160" s="6">
-        <v>62.917000000000002</v>
+        <v>59.478999999999999</v>
       </c>
       <c r="H160" s="7">
-        <v>1719.8410225700002</v>
+        <v>1598.8766428199999</v>
       </c>
     </row>
     <row r="161" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A161" s="4">
-        <v>41364</v>
+        <v>41425</v>
       </c>
       <c r="B161" s="6">
-        <v>1083.6063307899999</v>
+        <v>1064.4960474500001</v>
       </c>
       <c r="C161" s="6">
-        <v>390.50748486000003</v>
+        <v>413.90579875999998</v>
       </c>
       <c r="D161" s="6">
-        <v>208.78947563999998</v>
+        <v>203.39906059</v>
       </c>
       <c r="E161" s="6">
         <v>0</v>
       </c>
       <c r="F161" s="6"/>
       <c r="G161" s="6">
-        <v>63.527000000000001</v>
+        <v>63.250999999999998</v>
       </c>
       <c r="H161" s="7">
-        <v>1746.43029129</v>
+        <v>1745.0519067999999</v>
       </c>
     </row>
     <row r="162" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A162" s="4">
-        <v>41333</v>
+        <v>41394</v>
       </c>
       <c r="B162" s="6">
-        <v>1096.9277648599998</v>
+        <v>1053.0218952800001</v>
       </c>
       <c r="C162" s="6">
-        <v>392.08129244999998</v>
+        <v>399.25415767000004</v>
       </c>
       <c r="D162" s="6">
-        <v>206.86651762</v>
+        <v>204.64796962</v>
       </c>
       <c r="E162" s="6">
         <v>0</v>
       </c>
       <c r="F162" s="6"/>
       <c r="G162" s="6">
-        <v>61.835000000000001</v>
+        <v>62.917000000000002</v>
       </c>
       <c r="H162" s="7">
-        <v>1757.7105749299999</v>
+        <v>1719.8410225700002</v>
       </c>
     </row>
     <row r="163" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A163" s="4">
-        <v>41305</v>
+        <v>41364</v>
       </c>
       <c r="B163" s="6">
-        <v>1177.0223890899999</v>
+        <v>1083.6063307899999</v>
       </c>
       <c r="C163" s="6">
-        <v>404.87584577999996</v>
+        <v>390.50748486000003</v>
       </c>
       <c r="D163" s="6">
-        <v>211.32644790999998</v>
+        <v>208.78947563999998</v>
       </c>
       <c r="E163" s="6">
         <v>0</v>
       </c>
       <c r="F163" s="6"/>
       <c r="G163" s="6">
-        <v>63.223999999999997</v>
+        <v>63.527000000000001</v>
       </c>
       <c r="H163" s="7">
-        <v>1856.4486827799999</v>
+        <v>1746.43029129</v>
       </c>
     </row>
     <row r="164" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A164" s="4">
-        <v>41274</v>
+        <v>41333</v>
       </c>
       <c r="B164" s="6">
-        <v>1079.5236591800001</v>
+        <v>1096.9277648599998</v>
       </c>
       <c r="C164" s="6">
-        <v>388.47166770999996</v>
+        <v>392.08129244999998</v>
       </c>
       <c r="D164" s="6">
-        <v>208.53980663999999</v>
+        <v>206.86651762</v>
       </c>
       <c r="E164" s="6">
         <v>0</v>
       </c>
       <c r="F164" s="6"/>
       <c r="G164" s="6">
-        <v>61.017000000000003</v>
+        <v>61.835000000000001</v>
       </c>
       <c r="H164" s="7">
-        <v>1737.5521335300002</v>
+        <v>1757.7105749299999</v>
       </c>
     </row>
     <row r="165" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A165" s="4">
-        <v>41243</v>
+        <v>41305</v>
       </c>
       <c r="B165" s="6">
-        <v>1075.9318326500002</v>
+        <v>1177.0223890899999</v>
       </c>
       <c r="C165" s="6">
-        <v>385.21165443000001</v>
+        <v>404.87584577999996</v>
       </c>
       <c r="D165" s="6">
-        <v>206.45128468999999</v>
+        <v>211.32644790999998</v>
       </c>
       <c r="E165" s="6">
         <v>0</v>
       </c>
       <c r="F165" s="6"/>
       <c r="G165" s="6">
-        <v>63.76</v>
+        <v>63.223999999999997</v>
       </c>
       <c r="H165" s="7">
-        <v>1731.3547717700003</v>
+        <v>1856.4486827799999</v>
       </c>
     </row>
     <row r="166" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A166" s="4">
-        <v>41213</v>
+        <v>41274</v>
       </c>
       <c r="B166" s="6">
-        <v>1110.6197917100001</v>
+        <v>1079.5236591800001</v>
       </c>
       <c r="C166" s="6">
-        <v>382.93992407999997</v>
+        <v>388.47166770999996</v>
       </c>
       <c r="D166" s="6">
-        <v>208.68419878999998</v>
+        <v>208.53980663999999</v>
       </c>
       <c r="E166" s="6">
         <v>0</v>
       </c>
       <c r="F166" s="6"/>
       <c r="G166" s="6">
-        <v>62.76</v>
+        <v>61.017000000000003</v>
       </c>
       <c r="H166" s="7">
-        <v>1765.0039145799999</v>
+        <v>1737.5521335300002</v>
       </c>
     </row>
     <row r="167" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A167" s="4">
-        <v>41182</v>
+        <v>41243</v>
       </c>
       <c r="B167" s="6">
-        <v>1100.3356736600001</v>
+        <v>1075.9318326500002</v>
       </c>
       <c r="C167" s="6">
-        <v>372.47556458999998</v>
+        <v>385.21165443000001</v>
       </c>
       <c r="D167" s="6">
-        <v>210.26885605000001</v>
+        <v>206.45128468999999</v>
       </c>
       <c r="E167" s="6">
         <v>0</v>
       </c>
       <c r="F167" s="6"/>
       <c r="G167" s="6">
-        <v>61.496000000000002</v>
+        <v>63.76</v>
       </c>
       <c r="H167" s="7">
-        <v>1744.5760943</v>
+        <v>1731.3547717700003</v>
       </c>
     </row>
     <row r="168" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A168" s="4">
-        <v>41152</v>
+        <v>41213</v>
       </c>
       <c r="B168" s="6">
-        <v>1099.1882067700001</v>
+        <v>1110.6197917100001</v>
       </c>
       <c r="C168" s="6">
-        <v>357.93984091000004</v>
+        <v>382.93992407999997</v>
       </c>
       <c r="D168" s="6">
-        <v>201.21966519</v>
+        <v>208.68419878999998</v>
       </c>
       <c r="E168" s="6">
         <v>0</v>
       </c>
       <c r="F168" s="6"/>
       <c r="G168" s="6">
-        <v>58.593000000000004</v>
+        <v>62.76</v>
       </c>
       <c r="H168" s="7">
-        <v>1716.9407128700002</v>
+        <v>1765.0039145799999</v>
       </c>
     </row>
     <row r="169" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A169" s="4">
-        <v>41121</v>
+        <v>41182</v>
       </c>
       <c r="B169" s="6">
-        <v>1041.3314514400001</v>
+        <v>1100.3356736600001</v>
       </c>
       <c r="C169" s="6">
-        <v>347.12974300000002</v>
+        <v>372.47556458999998</v>
       </c>
       <c r="D169" s="6">
-        <v>192.47526198</v>
+        <v>210.26885605000001</v>
       </c>
       <c r="E169" s="6">
         <v>0</v>
       </c>
       <c r="F169" s="6"/>
       <c r="G169" s="6">
-        <v>55.690199999999997</v>
+        <v>61.496000000000002</v>
       </c>
       <c r="H169" s="7">
-        <v>1636.62665642</v>
+        <v>1744.5760943</v>
       </c>
     </row>
     <row r="170" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A170" s="4">
-        <v>41090</v>
+        <v>41152</v>
       </c>
       <c r="B170" s="6">
-        <v>997.49096021000003</v>
+        <v>1099.1882067700001</v>
       </c>
       <c r="C170" s="6">
-        <v>333.37235043999999</v>
+        <v>357.93984091000004</v>
       </c>
       <c r="D170" s="6">
-        <v>183.63535739</v>
+        <v>201.21966519</v>
       </c>
       <c r="E170" s="6">
         <v>0</v>
       </c>
       <c r="F170" s="6"/>
       <c r="G170" s="6">
-        <v>51.892000000000003</v>
+        <v>58.593000000000004</v>
       </c>
       <c r="H170" s="7">
-        <v>1566.39066804</v>
+        <v>1716.9407128700002</v>
       </c>
     </row>
     <row r="171" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A171" s="4">
-        <v>41060</v>
+        <v>41121</v>
       </c>
       <c r="B171" s="6">
-        <v>1020.74620937</v>
+        <v>1041.3314514400001</v>
       </c>
       <c r="C171" s="6">
-        <v>337.47027094999999</v>
+        <v>347.12974300000002</v>
       </c>
       <c r="D171" s="6">
-        <v>182.67460116999999</v>
+        <v>192.47526198</v>
       </c>
       <c r="E171" s="6">
         <v>0</v>
       </c>
       <c r="F171" s="6"/>
       <c r="G171" s="6">
-        <v>58.8</v>
+        <v>55.690199999999997</v>
       </c>
       <c r="H171" s="7">
-        <v>1599.69108149</v>
+        <v>1636.62665642</v>
       </c>
     </row>
     <row r="172" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A172" s="4">
-        <v>41029</v>
+        <v>41090</v>
       </c>
       <c r="B172" s="6">
-        <v>1183.69220275</v>
+        <v>997.49096021000003</v>
       </c>
       <c r="C172" s="6">
-        <v>371.52630843999998</v>
+        <v>333.37235043999999</v>
       </c>
       <c r="D172" s="6">
-        <v>198.13354525</v>
+        <v>183.63535739</v>
       </c>
       <c r="E172" s="6">
         <v>0</v>
       </c>
       <c r="F172" s="6"/>
       <c r="G172" s="6">
-        <v>63.45</v>
+        <v>51.892000000000003</v>
       </c>
       <c r="H172" s="7">
-        <v>1816.8020564400001</v>
+        <v>1566.39066804</v>
       </c>
     </row>
     <row r="173" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A173" s="4">
-        <v>40999</v>
+        <v>41060</v>
       </c>
       <c r="B173" s="6">
-        <v>1207.31008247</v>
+        <v>1020.74620937</v>
       </c>
       <c r="C173" s="6">
-        <v>368.09870420999999</v>
+        <v>337.47027094999999</v>
       </c>
       <c r="D173" s="6">
-        <v>201.16222166999998</v>
+        <v>182.67460116999999</v>
       </c>
       <c r="E173" s="6">
         <v>0</v>
       </c>
       <c r="F173" s="6"/>
       <c r="G173" s="6">
-        <v>63.65</v>
+        <v>58.8</v>
       </c>
       <c r="H173" s="7">
-        <v>1840.2210083500001</v>
+        <v>1599.69108149</v>
       </c>
     </row>
     <row r="174" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A174" s="4">
-        <v>40968</v>
+        <v>41029</v>
       </c>
       <c r="B174" s="6">
-        <v>1291.9029051</v>
+        <v>1183.69220275</v>
       </c>
       <c r="C174" s="6">
-        <v>359.17622662999997</v>
+        <v>371.52630843999998</v>
       </c>
       <c r="D174" s="6">
-        <v>206.97053391</v>
+        <v>198.13354525</v>
       </c>
       <c r="E174" s="6">
         <v>0</v>
       </c>
       <c r="F174" s="6"/>
       <c r="G174" s="6">
-        <v>65.441000000000003</v>
+        <v>63.45</v>
       </c>
       <c r="H174" s="7">
-        <v>1923.4906656400001</v>
+        <v>1816.8020564400001</v>
       </c>
     </row>
     <row r="175" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A175" s="4">
-        <v>40939</v>
+        <v>40999</v>
       </c>
       <c r="B175" s="6">
-        <v>1223.3492305</v>
+        <v>1207.31008247</v>
       </c>
       <c r="C175" s="6">
-        <v>347.78104327</v>
+        <v>368.09870420999999</v>
       </c>
       <c r="D175" s="6">
-        <v>199.13349159999999</v>
+        <v>201.16222166999998</v>
       </c>
       <c r="E175" s="6">
         <v>0</v>
       </c>
       <c r="F175" s="6"/>
       <c r="G175" s="6">
-        <v>63.634</v>
+        <v>63.65</v>
       </c>
       <c r="H175" s="7">
-        <v>1833.8977653699999</v>
+        <v>1840.2210083500001</v>
       </c>
     </row>
     <row r="176" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A176" s="4">
-        <v>40908</v>
+        <v>40968</v>
       </c>
       <c r="B176" s="6">
-        <v>1083.74700224</v>
+        <v>1291.9029051</v>
       </c>
       <c r="C176" s="6">
-        <v>327.09709502999999</v>
+        <v>359.17622662999997</v>
       </c>
       <c r="D176" s="6">
-        <v>184.81035688999998</v>
+        <v>206.97053391</v>
       </c>
       <c r="E176" s="6">
         <v>0</v>
       </c>
       <c r="F176" s="6"/>
       <c r="G176" s="6">
-        <v>60.957000000000001</v>
+        <v>65.441000000000003</v>
       </c>
       <c r="H176" s="7">
-        <v>1656.6114541599998</v>
+        <v>1923.4906656400001</v>
       </c>
     </row>
     <row r="177" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A177" s="4">
-        <v>40877</v>
+        <v>40939</v>
       </c>
       <c r="B177" s="6">
-        <v>1215.5229479500001</v>
+        <v>1223.3492305</v>
       </c>
       <c r="C177" s="6">
-        <v>343.30474216000005</v>
+        <v>347.78104327</v>
       </c>
       <c r="D177" s="6">
-        <v>197.04752068000002</v>
+        <v>199.13349159999999</v>
       </c>
       <c r="E177" s="6">
         <v>0</v>
       </c>
       <c r="F177" s="6"/>
       <c r="G177" s="6">
-        <v>62.384999999999998</v>
+        <v>63.634</v>
       </c>
       <c r="H177" s="7">
-        <v>1818.2602107900002</v>
+        <v>1833.8977653699999</v>
       </c>
     </row>
     <row r="178" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A178" s="4">
-        <v>40847</v>
+        <v>40908</v>
       </c>
       <c r="B178" s="6">
-        <v>1248.9317360699999</v>
+        <v>1083.74700224</v>
       </c>
       <c r="C178" s="6">
-        <v>355.10461617999999</v>
+        <v>327.09709502999999</v>
       </c>
       <c r="D178" s="6">
-        <v>199.00208144999999</v>
+        <v>184.81035688999998</v>
       </c>
       <c r="E178" s="6">
         <v>0</v>
       </c>
       <c r="F178" s="6"/>
       <c r="G178" s="6">
-        <v>64.436199999999999</v>
+        <v>60.957000000000001</v>
       </c>
       <c r="H178" s="7">
-        <v>1867.4746337000001</v>
+        <v>1656.6114541599998</v>
       </c>
     </row>
     <row r="179" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A179" s="4">
-        <v>40816</v>
+        <v>40877</v>
       </c>
       <c r="B179" s="6">
-        <v>1114.3375189100002</v>
+        <v>1215.5229479500001</v>
       </c>
       <c r="C179" s="6">
-        <v>341.17080679000003</v>
+        <v>343.30474216000005</v>
       </c>
       <c r="D179" s="6">
-        <v>182.83271159999998</v>
+        <v>197.04752068000002</v>
       </c>
       <c r="E179" s="6">
         <v>0</v>
       </c>
       <c r="F179" s="6"/>
       <c r="G179" s="6">
-        <v>62.116</v>
+        <v>62.384999999999998</v>
       </c>
       <c r="H179" s="7">
-        <v>1700.4570372999999</v>
+        <v>1818.2602107900002</v>
       </c>
     </row>
     <row r="180" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A180" s="4">
-        <v>40786</v>
+        <v>40847</v>
       </c>
       <c r="B180" s="6">
-        <v>1316.7384670199999</v>
+        <v>1248.9317360699999</v>
       </c>
       <c r="C180" s="6">
-        <v>372.86392192</v>
+        <v>355.10461617999999</v>
       </c>
       <c r="D180" s="6">
-        <v>209.19717331000001</v>
+        <v>199.00208144999999</v>
       </c>
       <c r="E180" s="6">
         <v>0</v>
       </c>
       <c r="F180" s="6"/>
       <c r="G180" s="6">
-        <v>67.95</v>
+        <v>64.436199999999999</v>
       </c>
       <c r="H180" s="7">
-        <v>1966.7495622500001</v>
+        <v>1867.4746337000001</v>
       </c>
     </row>
     <row r="181" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A181" s="4">
-        <v>40755</v>
+        <v>40816</v>
       </c>
       <c r="B181" s="6">
-        <v>1403.00869392</v>
+        <v>1114.3375189100002</v>
       </c>
       <c r="C181" s="6">
-        <v>397.82013599999999</v>
+        <v>341.17080679000003</v>
       </c>
       <c r="D181" s="6">
-        <v>217.81732458000002</v>
+        <v>182.83271159999998</v>
       </c>
       <c r="E181" s="6">
         <v>0</v>
       </c>
       <c r="F181" s="6"/>
       <c r="G181" s="6">
-        <v>69.995000000000005</v>
+        <v>62.116</v>
       </c>
       <c r="H181" s="7">
-        <v>2088.6411545000001</v>
+        <v>1700.4570372999999</v>
       </c>
     </row>
     <row r="182" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A182" s="4">
-        <v>40724</v>
+        <v>40786</v>
       </c>
       <c r="B182" s="6">
-        <v>1346.14436355</v>
+        <v>1316.7384670199999</v>
       </c>
       <c r="C182" s="6">
-        <v>379.69909181999998</v>
+        <v>372.86392192</v>
       </c>
       <c r="D182" s="6">
-        <v>211.18561043</v>
+        <v>209.19717331000001</v>
       </c>
       <c r="E182" s="6">
         <v>0</v>
       </c>
       <c r="F182" s="6"/>
       <c r="G182" s="6">
-        <v>68.492000000000004</v>
+        <v>67.95</v>
       </c>
       <c r="H182" s="7">
-        <v>2005.5210657999999</v>
+        <v>1966.7495622500001</v>
       </c>
     </row>
     <row r="183" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A183" s="4">
-        <v>40694</v>
+        <v>40755</v>
       </c>
       <c r="B183" s="6">
-        <v>1405.42876097</v>
+        <v>1403.00869392</v>
       </c>
       <c r="C183" s="6">
-        <v>390.38513279</v>
+        <v>397.82013599999999</v>
       </c>
       <c r="D183" s="6">
-        <v>223.23424416</v>
+        <v>217.81732458000002</v>
       </c>
       <c r="E183" s="6">
         <v>0</v>
       </c>
       <c r="F183" s="6"/>
       <c r="G183" s="6">
-        <v>69.7</v>
+        <v>69.995000000000005</v>
       </c>
       <c r="H183" s="7">
-        <v>2088.7481379199999</v>
+        <v>2088.6411545000001</v>
       </c>
     </row>
     <row r="184" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A184" s="4">
-        <v>40663</v>
+        <v>40724</v>
       </c>
       <c r="B184" s="6">
-        <v>1470.7007328699999</v>
+        <v>1346.14436355</v>
       </c>
       <c r="C184" s="6">
-        <v>391.10088360000003</v>
+        <v>379.69909181999998</v>
       </c>
       <c r="D184" s="6">
-        <v>230.20041334999999</v>
+        <v>211.18561043</v>
       </c>
       <c r="E184" s="6">
         <v>0</v>
       </c>
       <c r="F184" s="6"/>
       <c r="G184" s="6">
-        <v>71.069999999999993</v>
+        <v>68.492000000000004</v>
       </c>
       <c r="H184" s="7">
-        <v>2163.0720298199999</v>
+        <v>2005.5210657999999</v>
       </c>
     </row>
     <row r="185" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A185" s="4">
-        <v>40633</v>
+        <v>40694</v>
       </c>
       <c r="B185" s="6">
-        <v>1382.1970975300001</v>
+        <v>1405.42876097</v>
       </c>
       <c r="C185" s="6">
-        <v>378.12180923</v>
+        <v>390.38513279</v>
       </c>
       <c r="D185" s="6">
-        <v>226.06389761000003</v>
+        <v>223.23424416</v>
       </c>
       <c r="E185" s="6">
         <v>0</v>
       </c>
       <c r="F185" s="6"/>
       <c r="G185" s="6">
-        <v>69.090999999999994</v>
+        <v>69.7</v>
       </c>
       <c r="H185" s="7">
-        <v>2055.4738043699999</v>
+        <v>2088.7481379199999</v>
       </c>
     </row>
     <row r="186" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A186" s="4">
-        <v>40602</v>
+        <v>40663</v>
       </c>
       <c r="B186" s="6">
-        <v>1358.8512814999999</v>
+        <v>1470.7007328699999</v>
       </c>
       <c r="C186" s="6">
-        <v>359.67008170999998</v>
+        <v>391.10088360000003</v>
       </c>
       <c r="D186" s="6">
-        <v>215.16422643000001</v>
+        <v>230.20041334999999</v>
       </c>
       <c r="E186" s="6">
         <v>0</v>
       </c>
       <c r="F186" s="6"/>
       <c r="G186" s="6">
-        <v>67.569000000000003</v>
+        <v>71.069999999999993</v>
       </c>
       <c r="H186" s="7">
-        <v>2001.2545896400002</v>
+        <v>2163.0720298199999</v>
       </c>
     </row>
     <row r="187" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A187" s="4">
-        <v>40574</v>
+        <v>40633</v>
       </c>
       <c r="B187" s="6">
-        <v>1325.4542123900001</v>
+        <v>1382.1970975300001</v>
       </c>
       <c r="C187" s="6">
-        <v>358.272222</v>
+        <v>378.12180923</v>
       </c>
       <c r="D187" s="6">
-        <v>209.47020661000002</v>
+        <v>226.06389761000003</v>
       </c>
       <c r="E187" s="6">
         <v>0</v>
       </c>
       <c r="F187" s="6"/>
       <c r="G187" s="6">
-        <v>66.823499999999996</v>
+        <v>69.090999999999994</v>
       </c>
       <c r="H187" s="7">
-        <v>1960.020141</v>
+        <v>2055.4738043699999</v>
       </c>
     </row>
     <row r="188" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A188" s="4">
-        <v>40543</v>
+        <v>40602</v>
       </c>
       <c r="B188" s="6">
-        <v>1318.44488699</v>
+        <v>1358.8512814999999</v>
       </c>
       <c r="C188" s="6">
-        <v>401.26741876</v>
+        <v>359.67008170999998</v>
       </c>
       <c r="D188" s="6">
-        <v>232.68952752000001</v>
+        <v>215.16422643000001</v>
       </c>
       <c r="E188" s="6">
         <v>0</v>
       </c>
       <c r="F188" s="6"/>
       <c r="G188" s="6">
-        <v>66.849999999999994</v>
+        <v>67.569000000000003</v>
       </c>
       <c r="H188" s="7">
-        <v>2019.2518332699999</v>
+        <v>2001.2545896400002</v>
       </c>
     </row>
     <row r="189" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A189" s="4">
-        <v>40512</v>
+        <v>40574</v>
       </c>
       <c r="B189" s="6">
-        <v>1284.4356477700001</v>
+        <v>1325.4542123900001</v>
       </c>
       <c r="C189" s="6">
-        <v>395.29282425000002</v>
+        <v>358.272222</v>
       </c>
       <c r="D189" s="6">
-        <v>220.36534072000001</v>
+        <v>209.47020661000002</v>
       </c>
       <c r="E189" s="6">
         <v>0</v>
       </c>
       <c r="F189" s="6"/>
       <c r="G189" s="6">
-        <v>64.861999999999995</v>
+        <v>66.823499999999996</v>
       </c>
       <c r="H189" s="7">
-        <v>1964.9558127400001</v>
+        <v>1960.020141</v>
       </c>
     </row>
     <row r="190" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A190" s="4">
-        <v>40482</v>
+        <v>40543</v>
       </c>
       <c r="B190" s="6">
-        <v>1223.9283741400002</v>
+        <v>1318.44488699</v>
       </c>
       <c r="C190" s="6">
-        <v>401.91698964</v>
+        <v>401.26741876</v>
       </c>
       <c r="D190" s="6">
-        <v>210.38557977000002</v>
+        <v>232.68952752000001</v>
       </c>
       <c r="E190" s="6">
         <v>0</v>
       </c>
       <c r="F190" s="6"/>
       <c r="G190" s="6">
-        <v>63.066000000000003</v>
+        <v>66.849999999999994</v>
       </c>
       <c r="H190" s="7">
-        <v>1899.2969435500002</v>
+        <v>2019.2518332699999</v>
       </c>
     </row>
     <row r="191" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A191" s="4">
-        <v>40451</v>
+        <v>40512</v>
       </c>
       <c r="B191" s="6">
-        <v>1096.195651</v>
+        <v>1284.4356477700001</v>
       </c>
       <c r="C191" s="6">
-        <v>382.06484381999996</v>
+        <v>395.29282425000002</v>
       </c>
       <c r="D191" s="6">
-        <v>202.27963600999999</v>
+        <v>220.36534072000001</v>
       </c>
       <c r="E191" s="6">
         <v>0</v>
       </c>
       <c r="F191" s="6"/>
       <c r="G191" s="6">
-        <v>58.1038</v>
+        <v>64.861999999999995</v>
       </c>
       <c r="H191" s="7">
-        <v>1738.6439308299998</v>
+        <v>1964.9558127400001</v>
       </c>
     </row>
     <row r="192" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A192" s="4">
-        <v>40421</v>
+        <v>40482</v>
       </c>
       <c r="B192" s="6">
-        <v>990.15355536000004</v>
+        <v>1223.9283741400002</v>
       </c>
       <c r="C192" s="6">
-        <v>332.93761354000003</v>
+        <v>401.91698964</v>
       </c>
       <c r="D192" s="6">
-        <v>187.35553821000002</v>
+        <v>210.38557977000002</v>
       </c>
       <c r="E192" s="6">
         <v>0</v>
       </c>
       <c r="F192" s="6"/>
       <c r="G192" s="6">
-        <v>50.558999999999997</v>
+        <v>63.066000000000003</v>
       </c>
       <c r="H192" s="7">
-        <v>1561.0057071100002</v>
+        <v>1899.2969435500002</v>
       </c>
     </row>
     <row r="193" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A193" s="4">
-        <v>40390</v>
+        <v>40451</v>
       </c>
       <c r="B193" s="6">
-        <v>964.19533897000008</v>
+        <v>1096.195651</v>
       </c>
       <c r="C193" s="6">
-        <v>324.31455016000001</v>
+        <v>382.06484381999996</v>
       </c>
       <c r="D193" s="6">
-        <v>180.26173875999999</v>
+        <v>202.27963600999999</v>
       </c>
       <c r="E193" s="6">
         <v>0</v>
       </c>
       <c r="F193" s="6"/>
       <c r="G193" s="6">
-        <v>45.77</v>
+        <v>58.1038</v>
       </c>
       <c r="H193" s="7">
-        <v>1514.5416278900002</v>
+        <v>1738.6439308299998</v>
       </c>
     </row>
     <row r="194" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A194" s="4">
-        <v>40359</v>
+        <v>40421</v>
       </c>
       <c r="B194" s="6">
-        <v>856.12426784000002</v>
+        <v>990.15355536000004</v>
       </c>
       <c r="C194" s="6">
-        <v>312.15889116000005</v>
+        <v>332.93761354000003</v>
       </c>
       <c r="D194" s="6">
-        <v>174.77497018</v>
+        <v>187.35553821000002</v>
       </c>
       <c r="E194" s="6">
         <v>0</v>
       </c>
       <c r="F194" s="6"/>
       <c r="G194" s="6">
-        <v>45.77</v>
+        <v>50.558999999999997</v>
       </c>
       <c r="H194" s="7">
-        <v>1388.8281291800001</v>
+        <v>1561.0057071100002</v>
       </c>
     </row>
     <row r="195" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A195" s="4">
-        <v>40329</v>
+        <v>40390</v>
       </c>
       <c r="B195" s="6">
-        <v>877.24156809999999</v>
+        <v>964.19533897000008</v>
       </c>
       <c r="C195" s="6">
-        <v>300.36430873</v>
+        <v>324.31455016000001</v>
       </c>
       <c r="D195" s="6">
-        <v>169.81149390000002</v>
+        <v>180.26173875999999</v>
       </c>
       <c r="E195" s="6">
         <v>0</v>
       </c>
       <c r="F195" s="6"/>
       <c r="G195" s="6">
-        <v>49.22</v>
+        <v>45.77</v>
       </c>
       <c r="H195" s="7">
-        <v>1396.6373707299999</v>
+        <v>1514.5416278900002</v>
       </c>
     </row>
     <row r="196" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A196" s="4">
-        <v>40298</v>
+        <v>40359</v>
       </c>
       <c r="B196" s="6">
-        <v>922.16837923000003</v>
+        <v>856.12426784000002</v>
       </c>
       <c r="C196" s="6">
-        <v>319.85063004</v>
+        <v>312.15889116000005</v>
       </c>
       <c r="D196" s="6">
-        <v>177.70396862000001</v>
+        <v>174.77497018</v>
       </c>
       <c r="E196" s="6">
         <v>0</v>
       </c>
       <c r="F196" s="6"/>
       <c r="G196" s="6">
-        <v>51.451000000000001</v>
+        <v>45.77</v>
       </c>
       <c r="H196" s="7">
-        <v>1471.1739778899998</v>
+        <v>1388.8281291800001</v>
       </c>
     </row>
     <row r="197" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A197" s="4">
-        <v>40268</v>
+        <v>40329</v>
       </c>
       <c r="B197" s="6">
-        <v>819.65960899000004</v>
+        <v>877.24156809999999</v>
       </c>
       <c r="C197" s="6">
-        <v>295.49582393000003</v>
+        <v>300.36430873</v>
       </c>
       <c r="D197" s="6">
-        <v>167.47121884999999</v>
+        <v>169.81149390000002</v>
       </c>
       <c r="E197" s="6">
         <v>0</v>
       </c>
       <c r="F197" s="6"/>
       <c r="G197" s="6">
-        <v>48.875</v>
+        <v>49.22</v>
       </c>
       <c r="H197" s="7">
-        <v>1331.5016517700001</v>
+        <v>1396.6373707299999</v>
       </c>
     </row>
     <row r="198" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A198" s="4">
-        <v>40237</v>
+        <v>40298</v>
       </c>
       <c r="B198" s="6">
-        <v>785.41528347000008</v>
+        <v>922.16837923000003</v>
       </c>
       <c r="C198" s="6">
-        <v>273.96117430999999</v>
+        <v>319.85063004</v>
       </c>
       <c r="D198" s="6">
-        <v>163.42241612999999</v>
+        <v>177.70396862000001</v>
       </c>
       <c r="E198" s="6">
         <v>0</v>
       </c>
       <c r="F198" s="6"/>
       <c r="G198" s="6">
-        <v>47.81</v>
+        <v>51.451000000000001</v>
       </c>
       <c r="H198" s="7">
-        <v>1270.6088739099998</v>
+        <v>1471.1739778899998</v>
       </c>
     </row>
     <row r="199" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A199" s="4">
-        <v>40209</v>
+        <v>40268</v>
       </c>
       <c r="B199" s="6">
-        <v>751.78691872000002</v>
+        <v>819.65960899000004</v>
       </c>
       <c r="C199" s="6">
-        <v>270.47121660000005</v>
+        <v>295.49582393000003</v>
       </c>
       <c r="D199" s="6">
-        <v>157.09730819999999</v>
+        <v>167.47121884999999</v>
       </c>
       <c r="E199" s="6">
         <v>0</v>
       </c>
       <c r="F199" s="6"/>
       <c r="G199" s="6">
-        <v>46.384</v>
+        <v>48.875</v>
       </c>
       <c r="H199" s="7">
-        <v>1225.7394435199999</v>
+        <v>1331.5016517700001</v>
       </c>
     </row>
     <row r="200" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A200" s="4">
-        <v>40178</v>
+        <v>40237</v>
       </c>
       <c r="B200" s="6">
-        <v>735.80027187999997</v>
+        <v>785.41528347000008</v>
       </c>
       <c r="C200" s="6">
-        <v>270.94990311000004</v>
+        <v>273.96117430999999</v>
       </c>
       <c r="D200" s="6">
-        <v>161.93401391999998</v>
+        <v>163.42241612999999</v>
       </c>
       <c r="E200" s="6">
         <v>0</v>
       </c>
       <c r="F200" s="6"/>
       <c r="G200" s="6">
-        <v>45.89</v>
+        <v>47.81</v>
       </c>
       <c r="H200" s="7">
-        <v>1214.57418891</v>
+        <v>1270.6088739099998</v>
       </c>
     </row>
     <row r="201" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A201" s="4">
-        <v>40147</v>
+        <v>40209</v>
       </c>
       <c r="B201" s="6">
-        <v>755.71632072</v>
+        <v>751.78691872000002</v>
       </c>
       <c r="C201" s="6">
-        <v>289.54256972000002</v>
+        <v>270.47121660000005</v>
       </c>
       <c r="D201" s="6">
-        <v>162.52489062999999</v>
+        <v>157.09730819999999</v>
       </c>
       <c r="E201" s="6">
         <v>0</v>
       </c>
       <c r="F201" s="6"/>
       <c r="G201" s="6">
-        <v>44.201900000000002</v>
+        <v>46.384</v>
       </c>
       <c r="H201" s="7">
-        <v>1251.9856810700003</v>
+        <v>1225.7394435199999</v>
       </c>
     </row>
     <row r="202" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A202" s="4">
-        <v>40117</v>
+        <v>40178</v>
       </c>
       <c r="B202" s="6">
-        <v>684.84159676000002</v>
+        <v>735.80027187999997</v>
       </c>
       <c r="C202" s="6">
-        <v>279.36735182000001</v>
+        <v>270.94990311000004</v>
       </c>
       <c r="D202" s="6">
-        <v>150.78940802000002</v>
+        <v>161.93401391999998</v>
       </c>
       <c r="E202" s="6">
         <v>0</v>
       </c>
       <c r="F202" s="6"/>
       <c r="G202" s="6">
-        <v>41.8</v>
+        <v>45.89</v>
       </c>
       <c r="H202" s="7">
-        <v>1156.7983565999998</v>
+        <v>1214.57418891</v>
       </c>
     </row>
     <row r="203" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A203" s="4">
-        <v>40086</v>
+        <v>40147</v>
       </c>
       <c r="B203" s="6">
-        <v>657.63279398999998</v>
+        <v>755.71632072</v>
       </c>
       <c r="C203" s="6">
-        <v>274.17454701999998</v>
+        <v>289.54256972000002</v>
       </c>
       <c r="D203" s="6">
-        <v>144.47474516</v>
+        <v>162.52489062999999</v>
       </c>
       <c r="E203" s="6">
         <v>0</v>
       </c>
       <c r="F203" s="6"/>
       <c r="G203" s="6">
-        <v>40.374000000000002</v>
+        <v>44.201900000000002</v>
       </c>
       <c r="H203" s="7">
-        <v>1116.65608617</v>
+        <v>1251.9856810700003</v>
       </c>
     </row>
     <row r="204" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A204" s="4">
-        <v>40056</v>
+        <v>40117</v>
       </c>
       <c r="B204" s="6">
-        <v>582.75947383000005</v>
+        <v>684.84159676000002</v>
       </c>
       <c r="C204" s="6">
-        <v>254.51995323</v>
+        <v>279.36735182000001</v>
       </c>
       <c r="D204" s="6">
-        <v>131.72360598</v>
+        <v>150.78940802000002</v>
       </c>
       <c r="E204" s="6">
         <v>0</v>
       </c>
       <c r="F204" s="6"/>
       <c r="G204" s="6">
-        <v>37.799999999999997</v>
+        <v>41.8</v>
       </c>
       <c r="H204" s="7">
-        <v>1006.8030330400001</v>
+        <v>1156.7983565999998</v>
       </c>
     </row>
     <row r="205" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A205" s="4">
-        <v>40025</v>
+        <v>40086</v>
       </c>
       <c r="B205" s="6">
-        <v>559.43591955999989</v>
+        <v>657.63279398999998</v>
       </c>
       <c r="C205" s="6">
-        <v>249.68820097</v>
+        <v>274.17454701999998</v>
       </c>
       <c r="D205" s="6">
-        <v>127.20203382</v>
+        <v>144.47474516</v>
       </c>
       <c r="E205" s="6">
         <v>0</v>
       </c>
       <c r="F205" s="6"/>
       <c r="G205" s="6">
-        <v>36.299999999999997</v>
+        <v>40.374000000000002</v>
       </c>
       <c r="H205" s="7">
-        <v>972.62615434999987</v>
+        <v>1116.65608617</v>
       </c>
     </row>
     <row r="206" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A206" s="4">
-        <v>39994</v>
+        <v>40056</v>
       </c>
       <c r="B206" s="6">
-        <v>478.49128247000004</v>
+        <v>582.75947383000005</v>
       </c>
       <c r="C206" s="6">
-        <v>236.83033406000001</v>
+        <v>254.51995323</v>
       </c>
       <c r="D206" s="6">
-        <v>120.9733837</v>
+        <v>131.72360598</v>
       </c>
       <c r="E206" s="6">
         <v>0</v>
       </c>
       <c r="F206" s="6"/>
       <c r="G206" s="6">
-        <v>35</v>
+        <v>37.799999999999997</v>
       </c>
       <c r="H206" s="7">
-        <v>871.29500023000003</v>
+        <v>1006.8030330400001</v>
       </c>
     </row>
     <row r="207" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A207" s="4">
-        <v>39964</v>
+        <v>40025</v>
       </c>
       <c r="B207" s="6">
-        <v>546.24358792999999</v>
+        <v>559.43591955999989</v>
       </c>
       <c r="C207" s="6">
-        <v>238.57466385000001</v>
+        <v>249.68820097</v>
       </c>
       <c r="D207" s="6">
-        <v>119.21746127999999</v>
+        <v>127.20203382</v>
       </c>
       <c r="E207" s="6">
         <v>0</v>
       </c>
       <c r="F207" s="6"/>
       <c r="G207" s="6">
-        <v>34.700000000000003</v>
+        <v>36.299999999999997</v>
       </c>
       <c r="H207" s="7">
-        <v>938.73571305999997</v>
+        <v>972.62615434999987</v>
       </c>
     </row>
     <row r="208" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A208" s="4">
-        <v>39933</v>
+        <v>39994</v>
       </c>
       <c r="B208" s="6">
-        <v>405.84504982999999</v>
+        <v>478.49128247000004</v>
       </c>
       <c r="C208" s="6">
-        <v>184.94248894999998</v>
+        <v>236.83033406000001</v>
       </c>
       <c r="D208" s="6">
-        <v>95.721806479999998</v>
+        <v>120.9733837</v>
       </c>
       <c r="E208" s="6">
         <v>0</v>
       </c>
       <c r="F208" s="6"/>
       <c r="G208" s="6">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H208" s="7">
-        <v>719.50934526000003</v>
+        <v>871.29500023000003</v>
       </c>
     </row>
     <row r="209" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A209" s="4">
-        <v>39903</v>
+        <v>39964</v>
       </c>
       <c r="B209" s="6">
-        <v>322.61949139000001</v>
+        <v>546.24358792999999</v>
       </c>
       <c r="C209" s="6">
-        <v>153.42437903999999</v>
+        <v>238.57466385000001</v>
       </c>
       <c r="D209" s="6">
-        <v>83.203729069999994</v>
+        <v>119.21746127999999</v>
       </c>
       <c r="E209" s="6">
         <v>0</v>
       </c>
       <c r="F209" s="6"/>
       <c r="G209" s="6">
-        <v>30.9</v>
+        <v>34.700000000000003</v>
       </c>
       <c r="H209" s="7">
-        <v>590.14759949999996</v>
+        <v>938.73571305999997</v>
       </c>
     </row>
     <row r="210" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A210" s="4">
-        <v>39872</v>
+        <v>39933</v>
       </c>
       <c r="B210" s="6">
-        <v>455.36637915</v>
+        <v>405.84504982999999</v>
       </c>
       <c r="C210" s="6">
-        <v>174.97241005000001</v>
+        <v>184.94248894999998</v>
       </c>
       <c r="D210" s="6">
-        <v>86.285142190000002</v>
+        <v>95.721806479999998</v>
       </c>
       <c r="E210" s="6">
         <v>0</v>
       </c>
       <c r="F210" s="6"/>
       <c r="G210" s="6">
-        <v>30.5</v>
+        <v>33</v>
       </c>
       <c r="H210" s="7">
-        <v>747.12393139000005</v>
+        <v>719.50934526000003</v>
       </c>
     </row>
     <row r="211" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A211" s="4">
-        <v>39844</v>
+        <v>39903</v>
       </c>
       <c r="B211" s="6">
-        <v>474.69465522000002</v>
+        <v>322.61949139000001</v>
       </c>
       <c r="C211" s="6">
-        <v>196.30047303000001</v>
+        <v>153.42437903999999</v>
       </c>
       <c r="D211" s="6">
-        <v>89.342601110000004</v>
+        <v>83.203729069999994</v>
       </c>
       <c r="E211" s="6">
         <v>0</v>
       </c>
       <c r="F211" s="6"/>
       <c r="G211" s="6">
-        <v>32.200000000000003</v>
+        <v>30.9</v>
       </c>
       <c r="H211" s="7">
-        <v>792.53772935999996</v>
+        <v>590.14759949999996</v>
       </c>
     </row>
     <row r="212" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A212" s="4">
-        <v>39813</v>
+        <v>39872</v>
       </c>
       <c r="B212" s="6">
-        <v>443.45724773000001</v>
+        <v>455.36637915</v>
       </c>
       <c r="C212" s="6">
-        <v>206.36463883000002</v>
+        <v>174.97241005000001</v>
       </c>
       <c r="D212" s="6">
-        <v>88.057455599999997</v>
+        <v>86.285142190000002</v>
       </c>
       <c r="E212" s="6">
         <v>0</v>
       </c>
       <c r="F212" s="6"/>
       <c r="G212" s="6">
-        <v>31.4</v>
+        <v>30.5</v>
       </c>
       <c r="H212" s="7">
-        <v>769.27934216000006</v>
+        <v>747.12393139000005</v>
       </c>
     </row>
     <row r="213" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A213" s="4">
-        <v>39782</v>
+        <v>39844</v>
       </c>
       <c r="B213" s="6">
-        <v>417.74939228</v>
+        <v>474.69465522000002</v>
       </c>
       <c r="C213" s="6">
-        <v>205.34864563999997</v>
+        <v>196.30047303000001</v>
       </c>
       <c r="D213" s="6">
-        <v>80.607214290000002</v>
+        <v>89.342601110000004</v>
       </c>
       <c r="E213" s="6">
         <v>0</v>
       </c>
       <c r="F213" s="6"/>
       <c r="G213" s="6">
-        <v>29.5</v>
+        <v>32.200000000000003</v>
       </c>
       <c r="H213" s="7">
-        <v>733.20525220999991</v>
+        <v>792.53772935999996</v>
       </c>
     </row>
     <row r="214" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A214" s="4">
-        <v>39752</v>
+        <v>39813</v>
       </c>
       <c r="B214" s="6">
-        <v>460.74419189999998</v>
+        <v>443.45724773000001</v>
       </c>
       <c r="C214" s="6">
-        <v>223.31965678</v>
+        <v>206.36463883000002</v>
       </c>
       <c r="D214" s="6">
-        <v>85.115149930000001</v>
+        <v>88.057455599999997</v>
       </c>
       <c r="E214" s="6">
         <v>0</v>
       </c>
       <c r="F214" s="6"/>
       <c r="G214" s="6">
         <v>31.4</v>
       </c>
       <c r="H214" s="7">
-        <v>800.57899860999987</v>
+        <v>769.27934216000006</v>
       </c>
     </row>
     <row r="215" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A215" s="4">
-        <v>39721</v>
+        <v>39782</v>
       </c>
       <c r="B215" s="6">
-        <v>571.22524634000001</v>
+        <v>417.74939228</v>
       </c>
       <c r="C215" s="6">
-        <v>362.79966452999997</v>
+        <v>205.34864563999997</v>
       </c>
       <c r="D215" s="6">
-        <v>105.50951863</v>
+        <v>80.607214290000002</v>
       </c>
       <c r="E215" s="6">
         <v>0</v>
       </c>
       <c r="F215" s="6"/>
       <c r="G215" s="6">
-        <v>38.4</v>
+        <v>29.5</v>
       </c>
       <c r="H215" s="7">
-        <v>1077.9344295000001</v>
+        <v>733.20525220999991</v>
       </c>
     </row>
     <row r="216" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A216" s="4">
-        <v>39691</v>
+        <v>39752</v>
       </c>
       <c r="B216" s="6">
-        <v>644.35909044000005</v>
+        <v>460.74419189999998</v>
       </c>
       <c r="C216" s="6">
-        <v>398.63510581000003</v>
+        <v>223.31965678</v>
       </c>
       <c r="D216" s="6">
-        <v>118.78801401999999</v>
+        <v>85.115149930000001</v>
       </c>
       <c r="E216" s="6">
         <v>0</v>
       </c>
       <c r="F216" s="6"/>
       <c r="G216" s="6">
-        <v>43.1</v>
+        <v>31.4</v>
       </c>
       <c r="H216" s="7">
-        <v>1204.8822102700001</v>
+        <v>800.57899860999987</v>
       </c>
     </row>
     <row r="217" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A217" s="4">
-        <v>39660</v>
+        <v>39721</v>
       </c>
       <c r="B217" s="6">
-        <v>707.46274144000006</v>
+        <v>571.22524634000001</v>
       </c>
       <c r="C217" s="6">
-        <v>427.469157</v>
+        <v>362.79966452999997</v>
       </c>
       <c r="D217" s="6">
-        <v>127.21259489000001</v>
+        <v>105.50951863</v>
       </c>
       <c r="E217" s="6">
         <v>0</v>
       </c>
       <c r="F217" s="6"/>
       <c r="G217" s="6">
-        <v>45.4</v>
+        <v>38.4</v>
       </c>
       <c r="H217" s="7">
-        <v>1307.5444933300003</v>
+        <v>1077.9344295000001</v>
       </c>
     </row>
     <row r="218" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A218" s="4">
-        <v>39629</v>
+        <v>39691</v>
       </c>
       <c r="B218" s="6">
-        <v>726.29076439999994</v>
+        <v>644.35909044000005</v>
       </c>
       <c r="C218" s="6">
-        <v>464.34123523</v>
+        <v>398.63510581000003</v>
       </c>
       <c r="D218" s="6">
-        <v>133.98200170000001</v>
+        <v>118.78801401999999</v>
       </c>
       <c r="E218" s="6">
         <v>0</v>
       </c>
       <c r="F218" s="6"/>
       <c r="G218" s="6">
-        <v>45.6</v>
+        <v>43.1</v>
       </c>
       <c r="H218" s="7">
-        <v>1370.2140013300002</v>
+        <v>1204.8822102700001</v>
       </c>
     </row>
     <row r="219" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A219" s="4">
-        <v>39599</v>
+        <v>39660</v>
       </c>
       <c r="B219" s="6">
-        <v>713.12344904999998</v>
+        <v>707.46274144000006</v>
       </c>
       <c r="C219" s="6">
-        <v>500.17089262999997</v>
+        <v>427.469157</v>
       </c>
       <c r="D219" s="6">
-        <v>133.53243645000001</v>
+        <v>127.21259489000001</v>
       </c>
       <c r="E219" s="6">
         <v>0</v>
       </c>
       <c r="F219" s="6"/>
       <c r="G219" s="6">
-        <v>46.8</v>
+        <v>45.4</v>
       </c>
       <c r="H219" s="7">
-        <v>1393.6267781299998</v>
+        <v>1307.5444933300003</v>
       </c>
     </row>
     <row r="220" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A220" s="4">
-        <v>39568</v>
+        <v>39629</v>
       </c>
       <c r="B220" s="6">
-        <v>664.77325586999996</v>
+        <v>726.29076439999994</v>
       </c>
       <c r="C220" s="6">
-        <v>498.9075325</v>
+        <v>464.34123523</v>
       </c>
       <c r="D220" s="6">
-        <v>128.8497653</v>
+        <v>133.98200170000001</v>
       </c>
       <c r="E220" s="6">
         <v>0</v>
       </c>
       <c r="F220" s="6"/>
       <c r="G220" s="6">
-        <v>45.2</v>
+        <v>45.6</v>
       </c>
       <c r="H220" s="7">
-        <v>1337.7305536699998</v>
+        <v>1370.2140013300002</v>
       </c>
     </row>
     <row r="221" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A221" s="4">
-        <v>39538</v>
+        <v>39599</v>
       </c>
       <c r="B221" s="6">
-        <v>644.09725023999999</v>
+        <v>713.12344904999998</v>
       </c>
       <c r="C221" s="6">
-        <v>514.04207903999998</v>
+        <v>500.17089262999997</v>
       </c>
       <c r="D221" s="6">
-        <v>133.08853692</v>
+        <v>133.53243645000001</v>
       </c>
       <c r="E221" s="6">
         <v>0</v>
       </c>
       <c r="F221" s="6"/>
       <c r="G221" s="6">
-        <v>46</v>
+        <v>46.8</v>
       </c>
       <c r="H221" s="7">
-        <v>1337.2278662000001</v>
+        <v>1393.6267781299998</v>
       </c>
     </row>
     <row r="222" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A222" s="4">
-        <v>39507</v>
+        <v>39568</v>
       </c>
       <c r="B222" s="6">
-        <v>693.22103319000007</v>
+        <v>664.77325586999996</v>
       </c>
       <c r="C222" s="6">
-        <v>546.29442238000001</v>
+        <v>498.9075325</v>
       </c>
       <c r="D222" s="6">
-        <v>136.16173241999999</v>
+        <v>128.8497653</v>
       </c>
       <c r="E222" s="6">
         <v>0</v>
       </c>
       <c r="F222" s="6"/>
       <c r="G222" s="6">
-        <v>47.7</v>
+        <v>45.2</v>
       </c>
       <c r="H222" s="7">
-        <v>1423.3771879900003</v>
+        <v>1337.7305536699998</v>
       </c>
     </row>
     <row r="223" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A223" s="4">
-        <v>39478</v>
+        <v>39538</v>
       </c>
       <c r="B223" s="6">
-        <v>637.70379248999996</v>
+        <v>644.09725023999999</v>
       </c>
       <c r="C223" s="6">
-        <v>556.37092946000007</v>
+        <v>514.04207903999998</v>
       </c>
       <c r="D223" s="6">
-        <v>130.73961023999999</v>
+        <v>133.08853692</v>
       </c>
       <c r="E223" s="6">
         <v>0</v>
       </c>
       <c r="F223" s="6"/>
       <c r="G223" s="6">
-        <v>45.3</v>
+        <v>46</v>
       </c>
       <c r="H223" s="7">
-        <v>1370.1143321900001</v>
+        <v>1337.2278662000001</v>
       </c>
     </row>
     <row r="224" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A224" s="4">
-        <v>39447</v>
+        <v>39507</v>
       </c>
       <c r="B224" s="6">
-        <v>613.73700482000004</v>
+        <v>693.22103319000007</v>
       </c>
       <c r="C224" s="6">
-        <v>585.62747116999992</v>
+        <v>546.29442238000001</v>
       </c>
       <c r="D224" s="6">
-        <v>125.4</v>
+        <v>136.16173241999999</v>
       </c>
       <c r="E224" s="6">
         <v>0</v>
       </c>
       <c r="F224" s="6"/>
       <c r="G224" s="6">
-        <v>43</v>
+        <v>47.7</v>
       </c>
       <c r="H224" s="7">
-        <v>1369.04946681</v>
+        <v>1423.3771879900003</v>
       </c>
     </row>
     <row r="225" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A225" s="4">
-        <v>39416</v>
+        <v>39478</v>
       </c>
       <c r="B225" s="6">
-        <v>565.21069910000006</v>
+        <v>637.70379248999996</v>
       </c>
       <c r="C225" s="6">
-        <v>552.24708428999998</v>
+        <v>556.37092946000007</v>
       </c>
       <c r="D225" s="6">
-        <v>125.9</v>
+        <v>130.73961023999999</v>
       </c>
       <c r="E225" s="6">
         <v>0</v>
       </c>
       <c r="F225" s="6"/>
       <c r="G225" s="6">
-        <v>42</v>
+        <v>45.3</v>
       </c>
       <c r="H225" s="7">
-        <v>1159.4577833899998</v>
+        <v>1370.1143321900001</v>
       </c>
     </row>
     <row r="226" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A226" s="4">
-        <v>39386</v>
+        <v>39447</v>
       </c>
       <c r="B226" s="6">
-        <v>587.28789938</v>
+        <v>613.73700482000004</v>
       </c>
       <c r="C226" s="6">
-        <v>557.51260258000002</v>
+        <v>585.62747116999992</v>
       </c>
       <c r="D226" s="6">
-        <v>133.5</v>
+        <v>125.4</v>
       </c>
       <c r="E226" s="6">
         <v>0</v>
       </c>
       <c r="F226" s="6"/>
       <c r="G226" s="6">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H226" s="7">
-        <v>1188.80050196</v>
+        <v>1369.04946681</v>
       </c>
     </row>
     <row r="227" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A227" s="4">
-        <v>39355</v>
+        <v>39416</v>
       </c>
       <c r="B227" s="6">
-        <v>535.22779958000001</v>
+        <v>565.21069910000006</v>
       </c>
       <c r="C227" s="6">
-        <v>578.97590044000003</v>
+        <v>552.24708428999998</v>
       </c>
       <c r="D227" s="6">
-        <v>125</v>
+        <v>125.9</v>
       </c>
       <c r="E227" s="6">
         <v>0</v>
       </c>
       <c r="F227" s="6"/>
       <c r="G227" s="6">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H227" s="7">
-        <v>1155.20370002</v>
+        <v>1159.4577833899998</v>
       </c>
     </row>
     <row r="228" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A228" s="4">
-        <v>39325</v>
+        <v>39386</v>
       </c>
       <c r="B228" s="6">
-        <v>491.74963430999998</v>
+        <v>587.28789938</v>
       </c>
       <c r="C228" s="6">
-        <v>546.07606088</v>
+        <v>557.51260258000002</v>
       </c>
       <c r="D228" s="6">
-        <v>122</v>
+        <v>133.5</v>
       </c>
       <c r="E228" s="6">
         <v>0</v>
       </c>
       <c r="F228" s="6"/>
       <c r="G228" s="6">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H228" s="7">
-        <v>1076.82569519</v>
+        <v>1188.80050196</v>
       </c>
     </row>
     <row r="229" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A229" s="4">
-        <v>39294</v>
+        <v>39355</v>
       </c>
       <c r="B229" s="6">
-        <v>520.80051308999998</v>
+        <v>535.22779958000001</v>
       </c>
       <c r="C229" s="6">
-        <v>573.14266775999999</v>
+        <v>578.97590044000003</v>
       </c>
       <c r="D229" s="6">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E229" s="6">
         <v>0</v>
       </c>
       <c r="F229" s="6"/>
       <c r="G229" s="6">
         <v>41</v>
       </c>
       <c r="H229" s="7">
-        <v>1134.9431808499999</v>
+        <v>1155.20370002</v>
       </c>
     </row>
     <row r="230" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A230" s="4">
-        <v>39263</v>
+        <v>39325</v>
       </c>
       <c r="B230" s="6">
-        <v>478.65865811999998</v>
+        <v>491.74963430999998</v>
       </c>
       <c r="C230" s="6">
-        <v>556.61064177000003</v>
+        <v>546.07606088</v>
       </c>
       <c r="D230" s="6">
-        <v>186</v>
+        <v>122</v>
       </c>
       <c r="E230" s="6">
         <v>0</v>
       </c>
       <c r="F230" s="6"/>
       <c r="G230" s="6">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H230" s="7">
-        <v>1068.26929989</v>
+        <v>1076.82569519</v>
       </c>
     </row>
     <row r="231" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A231" s="4">
-        <v>39233</v>
+        <v>39294</v>
       </c>
       <c r="B231" s="6">
-        <v>452.02908599</v>
+        <v>520.80051308999998</v>
       </c>
       <c r="C231" s="6">
-        <v>536.26929744999995</v>
+        <v>573.14266775999999</v>
       </c>
       <c r="D231" s="6">
-        <v>189.4</v>
+        <v>122</v>
       </c>
       <c r="E231" s="6">
         <v>0</v>
       </c>
       <c r="F231" s="6"/>
       <c r="G231" s="6">
-        <v>31.5</v>
+        <v>41</v>
       </c>
       <c r="H231" s="7">
-        <v>1019.7983834400001</v>
+        <v>1134.9431808499999</v>
       </c>
     </row>
     <row r="232" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A232" s="4">
-        <v>39202</v>
+        <v>39263</v>
       </c>
       <c r="B232" s="6">
-        <v>444.09844451999999</v>
+        <v>478.65865811999998</v>
       </c>
       <c r="C232" s="6">
-        <v>508.18056388999997</v>
+        <v>556.61064177000003</v>
       </c>
       <c r="D232" s="6">
-        <v>203.4</v>
+        <v>186</v>
       </c>
       <c r="E232" s="6">
         <v>0</v>
       </c>
       <c r="F232" s="6"/>
       <c r="G232" s="6">
-        <v>29.2</v>
+        <v>33</v>
       </c>
       <c r="H232" s="7">
-        <v>981.47900841000001</v>
+        <v>1068.26929989</v>
       </c>
     </row>
     <row r="233" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A233" s="4">
-        <v>39172</v>
+        <v>39233</v>
       </c>
       <c r="B233" s="6">
-        <v>423.81533379000001</v>
+        <v>452.02908599</v>
       </c>
       <c r="C233" s="6">
-        <v>496.90916076999997</v>
+        <v>536.26929744999995</v>
       </c>
       <c r="D233" s="6">
-        <v>205.4</v>
+        <v>189.4</v>
       </c>
       <c r="E233" s="6">
         <v>0</v>
       </c>
       <c r="F233" s="6"/>
       <c r="G233" s="6">
-        <v>24.4</v>
+        <v>31.5</v>
       </c>
       <c r="H233" s="7">
-        <v>945.1244945599999</v>
+        <v>1019.7983834400001</v>
       </c>
     </row>
     <row r="234" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A234" s="4">
-        <v>39141</v>
+        <v>39202</v>
       </c>
       <c r="B234" s="6">
-        <v>417.64718048000003</v>
+        <v>444.09844451999999</v>
       </c>
       <c r="C234" s="6">
-        <v>494.13139613999999</v>
+        <v>508.18056388999997</v>
       </c>
       <c r="D234" s="6">
-        <v>201.6</v>
+        <v>203.4</v>
       </c>
       <c r="E234" s="6">
         <v>0</v>
       </c>
       <c r="F234" s="6"/>
       <c r="G234" s="6">
-        <v>24.2</v>
+        <v>29.2</v>
       </c>
       <c r="H234" s="7">
-        <v>935.97857662000001</v>
+        <v>981.47900841000001</v>
       </c>
     </row>
     <row r="235" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A235" s="4">
-        <v>39113</v>
+        <v>39172</v>
       </c>
       <c r="B235" s="6">
-        <v>423.169848</v>
+        <v>423.81533379000001</v>
       </c>
       <c r="C235" s="6">
-        <v>494.10610700000001</v>
+        <v>496.90916076999997</v>
       </c>
       <c r="D235" s="6">
-        <v>197.7</v>
+        <v>205.4</v>
       </c>
       <c r="E235" s="6">
         <v>0</v>
       </c>
       <c r="F235" s="6"/>
       <c r="G235" s="6">
-        <v>23.5</v>
+        <v>24.4</v>
       </c>
       <c r="H235" s="7">
-        <v>940.77595499999995</v>
+        <v>945.1244945599999</v>
       </c>
     </row>
     <row r="236" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A236" s="4">
-        <v>39082</v>
+        <v>39141</v>
       </c>
       <c r="B236" s="6">
-        <v>398</v>
+        <v>417.64718048000003</v>
       </c>
       <c r="C236" s="6">
-        <v>473.9</v>
+        <v>494.13139613999999</v>
       </c>
       <c r="D236" s="6">
-        <v>190.3</v>
+        <v>201.6</v>
       </c>
       <c r="E236" s="6">
         <v>0</v>
       </c>
       <c r="F236" s="6"/>
       <c r="G236" s="6">
-        <v>0</v>
+        <v>24.2</v>
       </c>
       <c r="H236" s="7">
-        <v>1062.2</v>
+        <v>935.97857662000001</v>
       </c>
     </row>
     <row r="237" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A237" s="4">
-        <v>39051</v>
+        <v>39113</v>
       </c>
       <c r="B237" s="6">
-        <v>411</v>
+        <v>423.169848</v>
       </c>
       <c r="C237" s="6">
-        <v>523</v>
+        <v>494.10610700000001</v>
       </c>
       <c r="D237" s="6">
-        <v>191.7</v>
+        <v>197.7</v>
       </c>
       <c r="E237" s="6">
         <v>0</v>
       </c>
       <c r="F237" s="6"/>
       <c r="G237" s="6">
-        <v>0</v>
+        <v>23.5</v>
       </c>
       <c r="H237" s="7">
-        <v>1125.7</v>
+        <v>940.77595499999995</v>
       </c>
     </row>
     <row r="238" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A238" s="4">
-        <v>39021</v>
+        <v>39082</v>
       </c>
       <c r="B238" s="6">
         <v>398</v>
       </c>
       <c r="C238" s="6">
-        <v>504</v>
+        <v>473.9</v>
       </c>
       <c r="D238" s="6">
-        <v>196.2</v>
+        <v>190.3</v>
       </c>
       <c r="E238" s="6">
         <v>0</v>
       </c>
       <c r="F238" s="6"/>
       <c r="G238" s="6">
         <v>0</v>
       </c>
       <c r="H238" s="7">
-        <v>1098.2</v>
+        <v>1062.2</v>
       </c>
     </row>
     <row r="239" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A239" s="4">
-        <v>38990</v>
+        <v>39051</v>
       </c>
       <c r="B239" s="6">
-        <v>378.1</v>
+        <v>411</v>
       </c>
       <c r="C239" s="6">
-        <v>495</v>
+        <v>523</v>
       </c>
       <c r="D239" s="6">
-        <v>197.7</v>
+        <v>191.7</v>
       </c>
       <c r="E239" s="6">
         <v>0</v>
       </c>
       <c r="F239" s="6"/>
       <c r="G239" s="6">
         <v>0</v>
       </c>
       <c r="H239" s="7">
-        <v>1070.8</v>
+        <v>1125.7</v>
       </c>
     </row>
     <row r="240" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A240" s="4">
-        <v>38960</v>
+        <v>39021</v>
       </c>
       <c r="B240" s="6">
-        <v>404.8</v>
+        <v>398</v>
       </c>
       <c r="C240" s="6">
-        <v>483</v>
+        <v>504</v>
       </c>
       <c r="D240" s="6">
-        <v>198.1</v>
+        <v>196.2</v>
       </c>
       <c r="E240" s="6">
         <v>0</v>
       </c>
       <c r="F240" s="6"/>
       <c r="G240" s="6">
         <v>0</v>
       </c>
       <c r="H240" s="7">
-        <v>1085.8999999999999</v>
+        <v>1098.2</v>
       </c>
     </row>
     <row r="241" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A241" s="4">
-        <v>38929</v>
+        <v>38990</v>
       </c>
       <c r="B241" s="6">
-        <v>405.7</v>
+        <v>378.1</v>
       </c>
       <c r="C241" s="6">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="D241" s="6">
-        <v>200.4</v>
+        <v>197.7</v>
       </c>
       <c r="E241" s="6">
         <v>0</v>
       </c>
       <c r="F241" s="6"/>
       <c r="G241" s="6">
         <v>0</v>
       </c>
       <c r="H241" s="7">
-        <v>1088.1000000000001</v>
+        <v>1070.8</v>
       </c>
     </row>
     <row r="242" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A242" s="4">
-        <v>38898</v>
+        <v>38960</v>
       </c>
       <c r="B242" s="6">
-        <v>401.9</v>
+        <v>404.8</v>
       </c>
       <c r="C242" s="6">
-        <v>490.6</v>
+        <v>483</v>
       </c>
       <c r="D242" s="6">
-        <v>202.6</v>
+        <v>198.1</v>
       </c>
       <c r="E242" s="6">
         <v>0</v>
       </c>
       <c r="F242" s="6"/>
       <c r="G242" s="6">
         <v>0</v>
       </c>
       <c r="H242" s="7">
-        <v>1095.0999999999999</v>
+        <v>1085.8999999999999</v>
       </c>
     </row>
     <row r="243" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A243" s="4">
-        <v>38868</v>
+        <v>38929</v>
       </c>
       <c r="B243" s="6">
-        <v>418.6</v>
+        <v>405.7</v>
       </c>
       <c r="C243" s="6">
-        <v>506.7</v>
+        <v>482</v>
       </c>
       <c r="D243" s="6">
-        <v>200.2</v>
+        <v>200.4</v>
       </c>
       <c r="E243" s="6">
         <v>0</v>
       </c>
       <c r="F243" s="6"/>
       <c r="G243" s="6">
         <v>0</v>
       </c>
       <c r="H243" s="7">
-        <v>1125.5</v>
+        <v>1088.1000000000001</v>
       </c>
     </row>
     <row r="244" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A244" s="4">
-        <v>38837</v>
+        <v>38898</v>
       </c>
       <c r="B244" s="6">
-        <v>443.9</v>
+        <v>401.9</v>
       </c>
       <c r="C244" s="6">
-        <v>552.9</v>
+        <v>490.6</v>
       </c>
       <c r="D244" s="6">
-        <v>187.5</v>
+        <v>202.6</v>
       </c>
       <c r="E244" s="6">
         <v>0</v>
       </c>
       <c r="F244" s="6"/>
       <c r="G244" s="6">
         <v>0</v>
       </c>
       <c r="H244" s="7">
-        <v>1184.3</v>
+        <v>1095.0999999999999</v>
       </c>
     </row>
     <row r="245" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A245" s="4">
-        <v>38807</v>
+        <v>38868</v>
       </c>
       <c r="B245" s="6">
-        <v>350.4</v>
+        <v>418.6</v>
       </c>
       <c r="C245" s="6">
-        <v>507.8</v>
+        <v>506.7</v>
       </c>
       <c r="D245" s="6">
-        <v>185.1</v>
+        <v>200.2</v>
       </c>
       <c r="E245" s="6">
         <v>0</v>
       </c>
       <c r="F245" s="6"/>
       <c r="G245" s="6">
         <v>0</v>
       </c>
       <c r="H245" s="7">
-        <v>1043.3</v>
+        <v>1125.5</v>
       </c>
     </row>
     <row r="246" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A246" s="4">
-        <v>38776</v>
+        <v>38837</v>
       </c>
       <c r="B246" s="6">
-        <v>329.6</v>
+        <v>443.9</v>
       </c>
       <c r="C246" s="6">
-        <v>488.5</v>
+        <v>552.9</v>
       </c>
       <c r="D246" s="6">
-        <v>183.4</v>
+        <v>187.5</v>
       </c>
       <c r="E246" s="6">
         <v>0</v>
       </c>
       <c r="F246" s="6"/>
       <c r="G246" s="6">
         <v>0</v>
       </c>
       <c r="H246" s="7">
-        <v>1001.5</v>
+        <v>1184.3</v>
       </c>
     </row>
     <row r="247" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A247" s="4">
-        <v>38748</v>
+        <v>38807</v>
       </c>
       <c r="B247" s="6">
-        <v>331.3</v>
+        <v>350.4</v>
       </c>
       <c r="C247" s="6">
-        <v>477.6</v>
+        <v>507.8</v>
       </c>
       <c r="D247" s="6">
-        <v>175.6</v>
+        <v>185.1</v>
       </c>
       <c r="E247" s="6">
         <v>0</v>
       </c>
       <c r="F247" s="6"/>
       <c r="G247" s="6">
         <v>0</v>
       </c>
       <c r="H247" s="7">
-        <v>984.50000000000011</v>
+        <v>1043.3</v>
       </c>
     </row>
     <row r="248" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A248" s="4">
-        <v>38717</v>
+        <v>38776</v>
       </c>
       <c r="B248" s="6">
-        <v>241</v>
+        <v>329.6</v>
       </c>
       <c r="C248" s="6">
-        <v>439</v>
+        <v>488.5</v>
       </c>
       <c r="D248" s="6">
-        <v>172.4</v>
+        <v>183.4</v>
       </c>
       <c r="E248" s="6">
         <v>0</v>
       </c>
       <c r="F248" s="6"/>
       <c r="G248" s="6">
         <v>0</v>
       </c>
       <c r="H248" s="7">
-        <v>852.4</v>
+        <v>1001.5</v>
       </c>
     </row>
     <row r="249" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A249" s="4">
-        <v>38686</v>
+        <v>38748</v>
       </c>
       <c r="B249" s="6">
-        <v>228.5</v>
+        <v>331.3</v>
       </c>
       <c r="C249" s="6">
-        <v>420.9</v>
+        <v>477.6</v>
       </c>
       <c r="D249" s="6">
-        <v>171.5</v>
+        <v>175.6</v>
       </c>
       <c r="E249" s="6">
         <v>0</v>
       </c>
       <c r="F249" s="6"/>
       <c r="G249" s="6">
         <v>0</v>
       </c>
       <c r="H249" s="7">
-        <v>820.9</v>
+        <v>984.50000000000011</v>
       </c>
     </row>
     <row r="250" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A250" s="4">
-        <v>38656</v>
+        <v>38717</v>
       </c>
       <c r="B250" s="6">
-        <v>216.3</v>
+        <v>241</v>
       </c>
       <c r="C250" s="6">
-        <v>396.6</v>
+        <v>439</v>
       </c>
       <c r="D250" s="6">
-        <v>160.30000000000001</v>
+        <v>172.4</v>
       </c>
       <c r="E250" s="6">
         <v>0</v>
       </c>
       <c r="F250" s="6"/>
       <c r="G250" s="6">
         <v>0</v>
       </c>
       <c r="H250" s="7">
-        <v>773.2</v>
+        <v>852.4</v>
       </c>
     </row>
     <row r="251" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A251" s="4">
-        <v>38625</v>
+        <v>38686</v>
       </c>
       <c r="B251" s="6">
-        <v>187.1</v>
+        <v>228.5</v>
       </c>
       <c r="C251" s="6">
-        <v>412.9</v>
+        <v>420.9</v>
       </c>
       <c r="D251" s="6">
-        <v>153.5</v>
+        <v>171.5</v>
       </c>
       <c r="E251" s="6">
         <v>0</v>
       </c>
       <c r="F251" s="6"/>
       <c r="G251" s="6">
         <v>0</v>
       </c>
       <c r="H251" s="7">
-        <v>753.5</v>
+        <v>820.9</v>
       </c>
     </row>
     <row r="252" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A252" s="4">
-        <v>38595</v>
+        <v>38656</v>
       </c>
       <c r="B252" s="6">
-        <v>168.3</v>
+        <v>216.3</v>
       </c>
       <c r="C252" s="6">
-        <v>400.1</v>
+        <v>396.6</v>
       </c>
       <c r="D252" s="6">
-        <v>151.1</v>
+        <v>160.30000000000001</v>
       </c>
       <c r="E252" s="6">
         <v>0</v>
       </c>
       <c r="F252" s="6"/>
       <c r="G252" s="6">
         <v>0</v>
       </c>
       <c r="H252" s="7">
-        <v>719.50000000000011</v>
+        <v>773.2</v>
       </c>
     </row>
     <row r="253" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A253" s="4">
-        <v>38564</v>
+        <v>38625</v>
       </c>
       <c r="B253" s="6">
-        <v>163.30000000000001</v>
+        <v>187.1</v>
       </c>
       <c r="C253" s="6">
-        <v>402.4</v>
+        <v>412.9</v>
       </c>
       <c r="D253" s="6">
-        <v>149.80000000000001</v>
+        <v>153.5</v>
       </c>
       <c r="E253" s="6">
         <v>0</v>
       </c>
       <c r="F253" s="6"/>
       <c r="G253" s="6">
         <v>0</v>
       </c>
       <c r="H253" s="7">
-        <v>715.5</v>
+        <v>753.5</v>
       </c>
     </row>
     <row r="254" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A254" s="4">
-        <v>38533</v>
+        <v>38595</v>
       </c>
       <c r="B254" s="6">
-        <v>151</v>
+        <v>168.3</v>
       </c>
       <c r="C254" s="6">
-        <v>346.1</v>
+        <v>400.1</v>
       </c>
       <c r="D254" s="6">
-        <v>149.19999999999999</v>
+        <v>151.1</v>
       </c>
       <c r="E254" s="6">
         <v>0</v>
       </c>
       <c r="F254" s="6"/>
       <c r="G254" s="6">
         <v>0</v>
       </c>
       <c r="H254" s="7">
-        <v>646.29999999999995</v>
+        <v>719.50000000000011</v>
       </c>
     </row>
     <row r="255" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A255" s="4">
-        <v>38503</v>
+        <v>38564</v>
       </c>
       <c r="B255" s="6">
-        <v>140.80000000000001</v>
+        <v>163.30000000000001</v>
       </c>
       <c r="C255" s="6">
-        <v>326.8</v>
+        <v>402.4</v>
       </c>
       <c r="D255" s="6">
-        <v>143.1</v>
+        <v>149.80000000000001</v>
       </c>
       <c r="E255" s="6">
         <v>0</v>
       </c>
       <c r="F255" s="6"/>
       <c r="G255" s="6">
         <v>0</v>
       </c>
       <c r="H255" s="7">
-        <v>610.70000000000005</v>
+        <v>715.5</v>
       </c>
     </row>
     <row r="256" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A256" s="4">
-        <v>38472</v>
+        <v>38533</v>
       </c>
       <c r="B256" s="6">
-        <v>142.1</v>
+        <v>151</v>
       </c>
       <c r="C256" s="6">
-        <v>320.8</v>
+        <v>346.1</v>
       </c>
       <c r="D256" s="6">
-        <v>139.5</v>
+        <v>149.19999999999999</v>
       </c>
       <c r="E256" s="6">
         <v>0</v>
       </c>
       <c r="F256" s="6"/>
       <c r="G256" s="6">
         <v>0</v>
       </c>
       <c r="H256" s="7">
-        <v>602.4</v>
+        <v>646.29999999999995</v>
       </c>
     </row>
     <row r="257" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A257" s="4">
-        <v>38442</v>
+        <v>38503</v>
       </c>
       <c r="B257" s="6">
-        <v>132.9</v>
+        <v>140.80000000000001</v>
       </c>
       <c r="C257" s="6">
-        <v>290.3</v>
+        <v>326.8</v>
       </c>
       <c r="D257" s="6">
-        <v>137.9</v>
+        <v>143.1</v>
       </c>
       <c r="E257" s="6">
         <v>0</v>
       </c>
       <c r="F257" s="6"/>
       <c r="G257" s="6">
         <v>0</v>
       </c>
       <c r="H257" s="7">
-        <v>561.1</v>
+        <v>610.70000000000005</v>
       </c>
     </row>
     <row r="258" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A258" s="4">
-        <v>38411</v>
+        <v>38472</v>
       </c>
       <c r="B258" s="6">
-        <v>134.6</v>
+        <v>142.1</v>
       </c>
       <c r="C258" s="6">
-        <v>304.5</v>
+        <v>320.8</v>
       </c>
       <c r="D258" s="6">
-        <v>132.1</v>
+        <v>139.5</v>
       </c>
       <c r="E258" s="6">
         <v>0</v>
       </c>
       <c r="F258" s="6"/>
       <c r="G258" s="6">
         <v>0</v>
       </c>
       <c r="H258" s="7">
-        <v>571.20000000000005</v>
+        <v>602.4</v>
       </c>
     </row>
     <row r="259" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A259" s="4">
-        <v>38383</v>
+        <v>38442</v>
       </c>
       <c r="B259" s="6">
-        <v>119.2</v>
+        <v>132.9</v>
       </c>
       <c r="C259" s="6">
-        <v>281.10000000000002</v>
+        <v>290.3</v>
       </c>
       <c r="D259" s="6">
-        <v>128.69999999999999</v>
+        <v>137.9</v>
       </c>
       <c r="E259" s="6">
         <v>0</v>
       </c>
       <c r="F259" s="6"/>
       <c r="G259" s="6">
         <v>0</v>
       </c>
       <c r="H259" s="7">
-        <v>529</v>
+        <v>561.1</v>
       </c>
     </row>
     <row r="260" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A260" s="4">
-        <v>38352</v>
+        <v>38411</v>
       </c>
       <c r="B260" s="6">
-        <v>93.3</v>
+        <v>134.6</v>
       </c>
       <c r="C260" s="6">
-        <v>218.5</v>
+        <v>304.5</v>
       </c>
       <c r="D260" s="6">
-        <v>125.6</v>
+        <v>132.1</v>
       </c>
       <c r="E260" s="6">
         <v>0</v>
       </c>
       <c r="F260" s="6"/>
       <c r="G260" s="6">
         <v>0</v>
       </c>
       <c r="H260" s="7">
-        <v>437.4</v>
+        <v>571.20000000000005</v>
       </c>
     </row>
     <row r="261" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A261" s="4">
-        <v>38321</v>
+        <v>38383</v>
       </c>
       <c r="B261" s="6">
-        <v>97.1</v>
+        <v>119.2</v>
       </c>
       <c r="C261" s="6">
-        <v>207.1</v>
+        <v>281.10000000000002</v>
       </c>
       <c r="D261" s="6">
-        <v>120.7</v>
+        <v>128.69999999999999</v>
       </c>
       <c r="E261" s="6">
         <v>0</v>
       </c>
       <c r="F261" s="6"/>
       <c r="G261" s="6">
         <v>0</v>
       </c>
       <c r="H261" s="7">
-        <v>424.9</v>
+        <v>529</v>
       </c>
     </row>
     <row r="262" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A262" s="4">
-        <v>38291</v>
+        <v>38352</v>
       </c>
       <c r="B262" s="6">
-        <v>89.7</v>
+        <v>93.3</v>
       </c>
       <c r="C262" s="6">
-        <v>183.9</v>
+        <v>218.5</v>
       </c>
       <c r="D262" s="6">
-        <v>118</v>
+        <v>125.6</v>
       </c>
       <c r="E262" s="6">
         <v>0</v>
       </c>
       <c r="F262" s="6"/>
       <c r="G262" s="6">
         <v>0</v>
       </c>
       <c r="H262" s="7">
-        <v>391.6</v>
+        <v>437.4</v>
       </c>
     </row>
     <row r="263" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A263" s="4">
-        <v>38260</v>
+        <v>38321</v>
       </c>
       <c r="B263" s="6">
-        <v>86.7</v>
+        <v>97.1</v>
       </c>
       <c r="C263" s="6">
-        <v>132.30000000000001</v>
+        <v>207.1</v>
       </c>
       <c r="D263" s="6">
-        <v>110.5</v>
+        <v>120.7</v>
       </c>
       <c r="E263" s="6">
         <v>0</v>
       </c>
       <c r="F263" s="6"/>
       <c r="G263" s="6">
         <v>0</v>
       </c>
       <c r="H263" s="7">
-        <v>329.5</v>
+        <v>424.9</v>
       </c>
     </row>
     <row r="264" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A264" s="4">
-        <v>38230</v>
+        <v>38291</v>
       </c>
       <c r="B264" s="6">
-        <v>77.5</v>
+        <v>89.7</v>
       </c>
       <c r="C264" s="6">
-        <v>122.5</v>
+        <v>183.9</v>
       </c>
       <c r="D264" s="6">
-        <v>111.6</v>
+        <v>118</v>
       </c>
       <c r="E264" s="6">
         <v>0</v>
       </c>
       <c r="F264" s="6"/>
       <c r="G264" s="6">
         <v>0</v>
       </c>
       <c r="H264" s="7">
-        <v>311.60000000000002</v>
+        <v>391.6</v>
       </c>
     </row>
     <row r="265" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A265" s="4">
-        <v>38199</v>
+        <v>38260</v>
       </c>
       <c r="B265" s="6">
-        <v>78.2</v>
+        <v>86.7</v>
       </c>
       <c r="C265" s="6">
-        <v>122.9</v>
+        <v>132.30000000000001</v>
       </c>
       <c r="D265" s="6">
-        <v>112.2</v>
+        <v>110.5</v>
       </c>
       <c r="E265" s="6">
         <v>0</v>
       </c>
       <c r="F265" s="6"/>
       <c r="G265" s="6">
         <v>0</v>
       </c>
       <c r="H265" s="7">
-        <v>313.3</v>
+        <v>329.5</v>
       </c>
     </row>
     <row r="266" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A266" s="4">
-        <v>38168</v>
+        <v>38230</v>
       </c>
       <c r="B266" s="6">
-        <v>69.7</v>
+        <v>77.5</v>
       </c>
       <c r="C266" s="6">
-        <v>94.5</v>
+        <v>122.5</v>
       </c>
       <c r="D266" s="6">
-        <v>115.8</v>
+        <v>111.6</v>
       </c>
       <c r="E266" s="6">
         <v>0</v>
       </c>
       <c r="F266" s="6"/>
       <c r="G266" s="6">
         <v>0</v>
       </c>
       <c r="H266" s="7">
-        <v>280</v>
+        <v>311.60000000000002</v>
       </c>
     </row>
     <row r="267" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A267" s="4">
-        <v>38138</v>
+        <v>38199</v>
       </c>
       <c r="B267" s="6">
-        <v>68.900000000000006</v>
+        <v>78.2</v>
       </c>
       <c r="C267" s="6">
-        <v>93.9</v>
+        <v>122.9</v>
       </c>
       <c r="D267" s="6">
-        <v>111</v>
+        <v>112.2</v>
       </c>
       <c r="E267" s="6">
         <v>0</v>
       </c>
       <c r="F267" s="6"/>
       <c r="G267" s="6">
         <v>0</v>
       </c>
       <c r="H267" s="7">
-        <v>273.8</v>
+        <v>313.3</v>
       </c>
     </row>
     <row r="268" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A268" s="4">
-        <v>38107</v>
+        <v>38168</v>
       </c>
       <c r="B268" s="6">
-        <v>70.7</v>
+        <v>69.7</v>
       </c>
       <c r="C268" s="6">
-        <v>101.6</v>
+        <v>94.5</v>
       </c>
       <c r="D268" s="6">
-        <v>114.2</v>
+        <v>115.8</v>
       </c>
       <c r="E268" s="6">
         <v>0</v>
       </c>
       <c r="F268" s="6"/>
       <c r="G268" s="6">
         <v>0</v>
       </c>
       <c r="H268" s="7">
-        <v>286.5</v>
+        <v>280</v>
       </c>
     </row>
     <row r="269" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A269" s="4">
-        <v>38077</v>
+        <v>38138</v>
       </c>
       <c r="B269" s="6">
-        <v>77.3</v>
+        <v>68.900000000000006</v>
       </c>
       <c r="C269" s="6">
-        <v>77.7</v>
+        <v>93.9</v>
       </c>
       <c r="D269" s="6">
-        <v>115.7</v>
+        <v>111</v>
       </c>
       <c r="E269" s="6">
         <v>0</v>
       </c>
       <c r="F269" s="6"/>
       <c r="G269" s="6">
         <v>0</v>
       </c>
       <c r="H269" s="7">
-        <v>270.7</v>
+        <v>273.8</v>
       </c>
     </row>
     <row r="270" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A270" s="4">
-        <v>38046</v>
+        <v>38107</v>
       </c>
       <c r="B270" s="6">
-        <v>72.099999999999994</v>
+        <v>70.7</v>
       </c>
       <c r="C270" s="6">
-        <v>75.7</v>
+        <v>101.6</v>
       </c>
       <c r="D270" s="6">
-        <v>110.8</v>
+        <v>114.2</v>
       </c>
       <c r="E270" s="6">
         <v>0</v>
       </c>
       <c r="F270" s="6"/>
       <c r="G270" s="6">
         <v>0</v>
       </c>
       <c r="H270" s="7">
-        <v>258.60000000000002</v>
+        <v>286.5</v>
       </c>
     </row>
     <row r="271" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A271" s="4">
-        <v>38017</v>
+        <v>38077</v>
       </c>
       <c r="B271" s="6">
-        <v>60.6</v>
+        <v>77.3</v>
       </c>
       <c r="C271" s="6">
-        <v>66</v>
+        <v>77.7</v>
       </c>
       <c r="D271" s="6">
-        <v>107</v>
+        <v>115.7</v>
       </c>
       <c r="E271" s="6">
         <v>0</v>
       </c>
       <c r="F271" s="6"/>
       <c r="G271" s="6">
         <v>0</v>
       </c>
       <c r="H271" s="7">
-        <v>233.6</v>
+        <v>270.7</v>
       </c>
     </row>
     <row r="272" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A272" s="4">
-        <v>37986</v>
+        <v>38046</v>
       </c>
       <c r="B272" s="6">
-        <v>48</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="C272" s="6">
-        <v>60.6</v>
+        <v>75.7</v>
       </c>
       <c r="D272" s="6">
-        <v>103.4</v>
+        <v>110.8</v>
       </c>
       <c r="E272" s="6">
         <v>0</v>
       </c>
       <c r="F272" s="6"/>
       <c r="G272" s="6">
         <v>0</v>
       </c>
       <c r="H272" s="7">
-        <v>212</v>
+        <v>258.60000000000002</v>
       </c>
     </row>
     <row r="273" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A273" s="4">
-        <v>37955</v>
+        <v>38017</v>
       </c>
       <c r="B273" s="6">
-        <v>42</v>
+        <v>60.6</v>
       </c>
       <c r="C273" s="6">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="D273" s="6">
-        <v>100.2</v>
+        <v>107</v>
       </c>
       <c r="E273" s="6">
         <v>0</v>
       </c>
       <c r="F273" s="6"/>
       <c r="G273" s="6">
         <v>0</v>
       </c>
       <c r="H273" s="7">
-        <v>197.2</v>
+        <v>233.6</v>
       </c>
     </row>
     <row r="274" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A274" s="4">
-        <v>37925</v>
+        <v>37986</v>
       </c>
       <c r="B274" s="6">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="C274" s="6">
-        <v>54.7</v>
+        <v>60.6</v>
       </c>
       <c r="D274" s="6">
-        <v>97.6</v>
+        <v>103.4</v>
       </c>
       <c r="E274" s="6">
         <v>0</v>
       </c>
       <c r="F274" s="6"/>
       <c r="G274" s="6">
         <v>0</v>
       </c>
       <c r="H274" s="7">
-        <v>191.3</v>
+        <v>212</v>
       </c>
     </row>
     <row r="275" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A275" s="4">
-        <v>37894</v>
+        <v>37955</v>
       </c>
       <c r="B275" s="6">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C275" s="6">
-        <v>46.7</v>
+        <v>55</v>
       </c>
       <c r="D275" s="6">
-        <v>90.2</v>
+        <v>100.2</v>
       </c>
       <c r="E275" s="6">
         <v>0</v>
       </c>
       <c r="F275" s="6"/>
       <c r="G275" s="6">
         <v>0</v>
       </c>
       <c r="H275" s="7">
-        <v>171.9</v>
+        <v>197.2</v>
       </c>
     </row>
     <row r="276" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A276" s="4">
-        <v>37864</v>
+        <v>37925</v>
       </c>
       <c r="B276" s="6">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C276" s="6">
-        <v>44</v>
+        <v>54.7</v>
       </c>
       <c r="D276" s="6">
-        <v>88.1</v>
+        <v>97.6</v>
       </c>
       <c r="E276" s="6">
         <v>0</v>
       </c>
       <c r="F276" s="6"/>
       <c r="G276" s="6">
         <v>0</v>
       </c>
       <c r="H276" s="7">
-        <v>165.1</v>
+        <v>191.3</v>
       </c>
     </row>
     <row r="277" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A277" s="4">
-        <v>37833</v>
+        <v>37894</v>
       </c>
       <c r="B277" s="6">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C277" s="6">
-        <v>39</v>
+        <v>46.7</v>
       </c>
       <c r="D277" s="6">
-        <v>85.7</v>
+        <v>90.2</v>
       </c>
       <c r="E277" s="6">
         <v>0</v>
       </c>
       <c r="F277" s="6"/>
       <c r="G277" s="6">
         <v>0</v>
       </c>
       <c r="H277" s="7">
-        <v>153.69999999999999</v>
+        <v>171.9</v>
       </c>
     </row>
     <row r="278" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A278" s="4">
-        <v>37802</v>
+        <v>37864</v>
       </c>
       <c r="B278" s="6">
-        <v>26.8</v>
+        <v>33</v>
       </c>
       <c r="C278" s="6">
-        <v>38.299999999999997</v>
+        <v>44</v>
       </c>
       <c r="D278" s="6">
-        <v>79.900000000000006</v>
+        <v>88.1</v>
       </c>
       <c r="E278" s="6">
         <v>0</v>
       </c>
       <c r="F278" s="6"/>
       <c r="G278" s="6">
         <v>0</v>
       </c>
       <c r="H278" s="7">
-        <v>145</v>
+        <v>165.1</v>
       </c>
     </row>
     <row r="279" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A279" s="4">
-        <v>37772</v>
+        <v>37833</v>
       </c>
       <c r="B279" s="6">
-        <v>24.9</v>
+        <v>29</v>
       </c>
       <c r="C279" s="6">
-        <v>36.299999999999997</v>
+        <v>39</v>
       </c>
       <c r="D279" s="6">
-        <v>75.099999999999994</v>
+        <v>85.7</v>
       </c>
       <c r="E279" s="6">
         <v>0</v>
       </c>
       <c r="F279" s="6"/>
       <c r="G279" s="6">
         <v>0</v>
       </c>
       <c r="H279" s="7">
-        <v>136.29999999999998</v>
+        <v>153.69999999999999</v>
       </c>
     </row>
     <row r="280" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A280" s="4">
-        <v>37741</v>
+        <v>37802</v>
       </c>
       <c r="B280" s="6">
-        <v>22.1</v>
+        <v>26.8</v>
       </c>
       <c r="C280" s="6">
-        <v>32.299999999999997</v>
+        <v>38.299999999999997</v>
       </c>
       <c r="D280" s="6">
-        <v>69.2</v>
+        <v>79.900000000000006</v>
       </c>
       <c r="E280" s="6">
         <v>0</v>
       </c>
       <c r="F280" s="6"/>
       <c r="G280" s="6">
         <v>0</v>
       </c>
       <c r="H280" s="7">
-        <v>123.6</v>
+        <v>145</v>
       </c>
     </row>
     <row r="281" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A281" s="4">
-        <v>37711</v>
+        <v>37772</v>
       </c>
       <c r="B281" s="6">
-        <v>20.2</v>
+        <v>24.9</v>
       </c>
       <c r="C281" s="6">
-        <v>29.6</v>
+        <v>36.299999999999997</v>
       </c>
       <c r="D281" s="6">
-        <v>64.2</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="E281" s="6">
         <v>0</v>
       </c>
       <c r="F281" s="6"/>
       <c r="G281" s="6">
         <v>0</v>
       </c>
       <c r="H281" s="7">
-        <v>114</v>
+        <v>136.29999999999998</v>
       </c>
     </row>
     <row r="282" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A282" s="4">
-        <v>37680</v>
+        <v>37741</v>
       </c>
       <c r="B282" s="6">
-        <v>21.8</v>
+        <v>22.1</v>
       </c>
       <c r="C282" s="6">
-        <v>30.7</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="D282" s="6">
-        <v>64</v>
+        <v>69.2</v>
       </c>
       <c r="E282" s="6">
         <v>0</v>
       </c>
       <c r="F282" s="6"/>
       <c r="G282" s="6">
         <v>0</v>
       </c>
       <c r="H282" s="7">
-        <v>116.5</v>
+        <v>123.6</v>
       </c>
     </row>
     <row r="283" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A283" s="4">
-        <v>37652</v>
+        <v>37711</v>
       </c>
       <c r="B283" s="6">
-        <v>21.6</v>
+        <v>20.2</v>
       </c>
       <c r="C283" s="6">
-        <v>30.9</v>
+        <v>29.6</v>
       </c>
       <c r="D283" s="6">
-        <v>63.4</v>
+        <v>64.2</v>
       </c>
       <c r="E283" s="6">
         <v>0</v>
       </c>
       <c r="F283" s="6"/>
       <c r="G283" s="6">
         <v>0</v>
       </c>
       <c r="H283" s="7">
-        <v>115.9</v>
+        <v>114</v>
       </c>
     </row>
     <row r="284" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A284" s="4">
-        <v>37621</v>
+        <v>37680</v>
       </c>
       <c r="B284" s="6">
-        <v>19.5</v>
+        <v>21.8</v>
       </c>
       <c r="C284" s="6">
-        <v>27.6</v>
+        <v>30.7</v>
       </c>
       <c r="D284" s="6">
-        <v>63.6</v>
+        <v>64</v>
       </c>
       <c r="E284" s="6">
         <v>0</v>
       </c>
       <c r="F284" s="6"/>
       <c r="G284" s="6">
         <v>0</v>
       </c>
       <c r="H284" s="7">
-        <v>110.7</v>
+        <v>116.5</v>
       </c>
     </row>
     <row r="285" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A285" s="4">
-        <v>37590</v>
+        <v>37652</v>
       </c>
       <c r="B285" s="6">
-        <v>16.399999999999999</v>
+        <v>21.6</v>
       </c>
       <c r="C285" s="6">
-        <v>27.3</v>
+        <v>30.9</v>
       </c>
       <c r="D285" s="6">
-        <v>63.2</v>
+        <v>63.4</v>
       </c>
       <c r="E285" s="6">
         <v>0</v>
       </c>
       <c r="F285" s="6"/>
       <c r="G285" s="6">
         <v>0</v>
       </c>
       <c r="H285" s="7">
-        <v>106.9</v>
+        <v>115.9</v>
       </c>
     </row>
     <row r="286" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A286" s="4">
-        <v>37560</v>
+        <v>37621</v>
       </c>
       <c r="B286" s="6">
-        <v>16.8</v>
+        <v>19.5</v>
       </c>
       <c r="C286" s="6">
-        <v>26.8</v>
+        <v>27.6</v>
       </c>
       <c r="D286" s="6">
-        <v>62</v>
+        <v>63.6</v>
       </c>
       <c r="E286" s="6">
         <v>0</v>
       </c>
       <c r="F286" s="6"/>
       <c r="G286" s="6">
         <v>0</v>
       </c>
       <c r="H286" s="7">
-        <v>105.6</v>
+        <v>110.7</v>
       </c>
     </row>
     <row r="287" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A287" s="4">
-        <v>37529</v>
+        <v>37590</v>
       </c>
       <c r="B287" s="6">
-        <v>17.600000000000001</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="C287" s="6">
-        <v>27.2</v>
+        <v>27.3</v>
       </c>
       <c r="D287" s="6">
-        <v>60.5</v>
+        <v>63.2</v>
       </c>
       <c r="E287" s="6">
         <v>0</v>
       </c>
       <c r="F287" s="6"/>
       <c r="G287" s="6">
         <v>0</v>
       </c>
       <c r="H287" s="7">
-        <v>105.3</v>
+        <v>106.9</v>
       </c>
     </row>
     <row r="288" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A288" s="4">
-        <v>37499</v>
+        <v>37560</v>
       </c>
       <c r="B288" s="6">
-        <v>17.8</v>
+        <v>16.8</v>
       </c>
       <c r="C288" s="6">
-        <v>28.6</v>
+        <v>26.8</v>
       </c>
       <c r="D288" s="6">
-        <v>61.2</v>
+        <v>62</v>
       </c>
       <c r="E288" s="6">
         <v>0</v>
       </c>
       <c r="F288" s="6"/>
       <c r="G288" s="6">
         <v>0</v>
       </c>
       <c r="H288" s="7">
-        <v>107.60000000000001</v>
+        <v>105.6</v>
       </c>
     </row>
     <row r="289" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A289" s="4">
-        <v>37468</v>
+        <v>37529</v>
       </c>
       <c r="B289" s="6">
-        <v>15.7</v>
+        <v>17.600000000000001</v>
       </c>
       <c r="C289" s="6">
-        <v>27.8</v>
+        <v>27.2</v>
       </c>
       <c r="D289" s="6">
-        <v>62</v>
+        <v>60.5</v>
       </c>
       <c r="E289" s="6">
         <v>0</v>
       </c>
       <c r="F289" s="6"/>
       <c r="G289" s="6">
         <v>0</v>
       </c>
       <c r="H289" s="7">
-        <v>105.5</v>
+        <v>105.3</v>
       </c>
     </row>
     <row r="290" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A290" s="4">
-        <v>37437</v>
+        <v>37499</v>
       </c>
       <c r="B290" s="6">
-        <v>16.7</v>
+        <v>17.8</v>
       </c>
       <c r="C290" s="6">
-        <v>27.8</v>
+        <v>28.6</v>
       </c>
       <c r="D290" s="6">
-        <v>62.2</v>
+        <v>61.2</v>
       </c>
       <c r="E290" s="6">
         <v>0</v>
       </c>
       <c r="F290" s="6"/>
       <c r="G290" s="6">
         <v>0</v>
       </c>
       <c r="H290" s="7">
-        <v>106.7</v>
+        <v>107.60000000000001</v>
       </c>
     </row>
     <row r="291" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A291" s="4">
-        <v>37407</v>
+        <v>37468</v>
       </c>
       <c r="B291" s="6">
-        <v>17.989999999999998</v>
+        <v>15.7</v>
       </c>
       <c r="C291" s="6">
         <v>27.8</v>
       </c>
       <c r="D291" s="6">
-        <v>61.1</v>
+        <v>62</v>
       </c>
       <c r="E291" s="6">
         <v>0</v>
       </c>
       <c r="F291" s="6"/>
       <c r="G291" s="6">
         <v>0</v>
       </c>
       <c r="H291" s="7">
-        <v>106.89</v>
+        <v>105.5</v>
       </c>
     </row>
     <row r="292" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A292" s="4">
-        <v>37376</v>
+        <v>37437</v>
       </c>
       <c r="B292" s="6">
-        <v>16.170000000000002</v>
+        <v>16.7</v>
       </c>
       <c r="C292" s="6">
-        <v>27.7</v>
+        <v>27.8</v>
       </c>
       <c r="D292" s="6">
-        <v>58.4</v>
+        <v>62.2</v>
       </c>
       <c r="E292" s="6">
         <v>0</v>
       </c>
       <c r="F292" s="6"/>
       <c r="G292" s="6">
         <v>0</v>
       </c>
       <c r="H292" s="7">
-        <v>102.27000000000001</v>
+        <v>106.7</v>
       </c>
     </row>
     <row r="293" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A293" s="4">
-        <v>37346</v>
+        <v>37407</v>
       </c>
       <c r="B293" s="6">
-        <v>14.49</v>
+        <v>17.989999999999998</v>
       </c>
       <c r="C293" s="6">
-        <v>26</v>
+        <v>27.8</v>
       </c>
       <c r="D293" s="6">
-        <v>55.2</v>
+        <v>61.1</v>
       </c>
       <c r="E293" s="6">
         <v>0</v>
       </c>
       <c r="F293" s="6"/>
       <c r="G293" s="6">
         <v>0</v>
       </c>
       <c r="H293" s="7">
-        <v>95.69</v>
+        <v>106.89</v>
       </c>
     </row>
     <row r="294" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A294" s="4">
-        <v>37315</v>
+        <v>37376</v>
       </c>
       <c r="B294" s="6">
-        <v>12.16</v>
+        <v>16.170000000000002</v>
       </c>
       <c r="C294" s="6">
-        <v>25</v>
+        <v>27.7</v>
       </c>
       <c r="D294" s="6">
-        <v>53</v>
+        <v>58.4</v>
       </c>
       <c r="E294" s="6">
         <v>0</v>
       </c>
       <c r="F294" s="6"/>
       <c r="G294" s="6">
         <v>0</v>
       </c>
       <c r="H294" s="7">
-        <v>90.16</v>
+        <v>102.27000000000001</v>
       </c>
     </row>
     <row r="295" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A295" s="4">
-        <v>37287</v>
+        <v>37346</v>
       </c>
       <c r="B295" s="6">
-        <v>10.81</v>
+        <v>14.49</v>
       </c>
       <c r="C295" s="6">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D295" s="6">
-        <v>48.2</v>
+        <v>55.2</v>
       </c>
       <c r="E295" s="6">
         <v>0</v>
       </c>
       <c r="F295" s="6"/>
       <c r="G295" s="6">
         <v>0</v>
       </c>
       <c r="H295" s="7">
-        <v>83.01</v>
+        <v>95.69</v>
       </c>
     </row>
     <row r="296" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A296" s="4">
-        <v>37256</v>
+        <v>37315</v>
       </c>
       <c r="B296" s="6">
-        <v>10.029999999999999</v>
+        <v>12.16</v>
       </c>
       <c r="C296" s="6">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D296" s="6">
-        <v>44.5</v>
+        <v>53</v>
       </c>
       <c r="E296" s="6">
         <v>0</v>
       </c>
       <c r="F296" s="6"/>
       <c r="G296" s="6">
         <v>0</v>
       </c>
       <c r="H296" s="7">
-        <v>76.53</v>
+        <v>90.16</v>
       </c>
     </row>
     <row r="297" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A297" s="4">
-        <v>37225</v>
+        <v>37287</v>
       </c>
       <c r="B297" s="6">
-        <v>8.68</v>
+        <v>10.81</v>
       </c>
       <c r="C297" s="6">
-        <v>19.2</v>
+        <v>24</v>
       </c>
       <c r="D297" s="6">
-        <v>44.8</v>
+        <v>48.2</v>
       </c>
       <c r="E297" s="6">
         <v>0</v>
       </c>
       <c r="F297" s="6"/>
       <c r="G297" s="6">
         <v>0</v>
       </c>
       <c r="H297" s="7">
-        <v>72.679999999999993</v>
+        <v>83.01</v>
       </c>
     </row>
     <row r="298" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A298" s="4">
-        <v>37195</v>
+        <v>37256</v>
       </c>
       <c r="B298" s="6">
-        <v>8.98</v>
+        <v>10.029999999999999</v>
       </c>
       <c r="C298" s="6">
-        <v>16.600000000000001</v>
+        <v>22</v>
       </c>
       <c r="D298" s="6">
-        <v>43.4</v>
+        <v>44.5</v>
       </c>
       <c r="E298" s="6">
         <v>0</v>
       </c>
       <c r="F298" s="6"/>
       <c r="G298" s="6">
         <v>0</v>
       </c>
       <c r="H298" s="7">
-        <v>68.98</v>
+        <v>76.53</v>
       </c>
     </row>
     <row r="299" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A299" s="4">
-        <v>37164</v>
+        <v>37225</v>
       </c>
       <c r="B299" s="6">
-        <v>8.6</v>
+        <v>8.68</v>
       </c>
       <c r="C299" s="6">
-        <v>14.5</v>
+        <v>19.2</v>
       </c>
       <c r="D299" s="6">
-        <v>40.1</v>
+        <v>44.8</v>
       </c>
       <c r="E299" s="6">
         <v>0</v>
       </c>
       <c r="F299" s="6"/>
       <c r="G299" s="6">
         <v>0</v>
       </c>
       <c r="H299" s="7">
-        <v>63.2</v>
+        <v>72.679999999999993</v>
       </c>
     </row>
     <row r="300" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A300" s="4">
-        <v>37134</v>
+        <v>37195</v>
       </c>
       <c r="B300" s="6">
-        <v>6.35</v>
+        <v>8.98</v>
       </c>
       <c r="C300" s="6">
-        <v>14.4</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="D300" s="6">
-        <v>40</v>
+        <v>43.4</v>
       </c>
       <c r="E300" s="6">
         <v>0</v>
       </c>
       <c r="F300" s="6"/>
       <c r="G300" s="6">
         <v>0</v>
       </c>
       <c r="H300" s="7">
-        <v>60.75</v>
+        <v>68.98</v>
       </c>
     </row>
     <row r="301" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A301" s="4">
-        <v>37103</v>
+        <v>37164</v>
       </c>
       <c r="B301" s="6">
-        <v>6.14</v>
+        <v>8.6</v>
       </c>
       <c r="C301" s="6">
-        <v>13.9</v>
+        <v>14.5</v>
       </c>
       <c r="D301" s="6">
-        <v>40.5</v>
+        <v>40.1</v>
       </c>
       <c r="E301" s="6">
         <v>0</v>
       </c>
       <c r="F301" s="6"/>
       <c r="G301" s="6">
         <v>0</v>
       </c>
       <c r="H301" s="7">
-        <v>60.54</v>
+        <v>63.2</v>
       </c>
     </row>
     <row r="302" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A302" s="4">
-        <v>37072</v>
+        <v>37134</v>
       </c>
       <c r="B302" s="6">
-        <v>6.38</v>
+        <v>6.35</v>
       </c>
       <c r="C302" s="6">
-        <v>14.9</v>
+        <v>14.4</v>
       </c>
       <c r="D302" s="6">
-        <v>40.9</v>
+        <v>40</v>
       </c>
       <c r="E302" s="6">
         <v>0</v>
       </c>
       <c r="F302" s="6"/>
       <c r="G302" s="6">
         <v>0</v>
       </c>
       <c r="H302" s="7">
-        <v>62.18</v>
+        <v>60.75</v>
       </c>
     </row>
     <row r="303" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A303" s="4">
-        <v>37042</v>
+        <v>37103</v>
       </c>
       <c r="B303" s="6">
-        <v>8.31</v>
+        <v>6.14</v>
       </c>
       <c r="C303" s="6">
-        <v>14.8</v>
+        <v>13.9</v>
       </c>
       <c r="D303" s="6">
-        <v>40.200000000000003</v>
+        <v>40.5</v>
       </c>
       <c r="E303" s="6">
         <v>0</v>
       </c>
       <c r="F303" s="6"/>
       <c r="G303" s="6">
         <v>0</v>
       </c>
       <c r="H303" s="7">
-        <v>63.31</v>
+        <v>60.54</v>
       </c>
     </row>
     <row r="304" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A304" s="4">
-        <v>37011</v>
+        <v>37072</v>
       </c>
       <c r="B304" s="6">
-        <v>7.81</v>
+        <v>6.38</v>
       </c>
       <c r="C304" s="6">
-        <v>13.3</v>
+        <v>14.9</v>
       </c>
       <c r="D304" s="6">
-        <v>39</v>
+        <v>40.9</v>
       </c>
       <c r="E304" s="6">
         <v>0</v>
       </c>
       <c r="F304" s="6"/>
       <c r="G304" s="6">
         <v>0</v>
       </c>
       <c r="H304" s="7">
-        <v>60.11</v>
+        <v>62.18</v>
       </c>
     </row>
     <row r="305" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A305" s="4">
-        <v>36981</v>
+        <v>37042</v>
       </c>
       <c r="B305" s="6">
-        <v>7.95</v>
+        <v>8.31</v>
       </c>
       <c r="C305" s="6">
-        <v>11.7</v>
+        <v>14.8</v>
       </c>
       <c r="D305" s="6">
-        <v>39.200000000000003</v>
+        <v>40.200000000000003</v>
       </c>
       <c r="E305" s="6">
         <v>0</v>
       </c>
       <c r="F305" s="6"/>
       <c r="G305" s="6">
         <v>0</v>
       </c>
       <c r="H305" s="7">
-        <v>58.85</v>
+        <v>63.31</v>
       </c>
     </row>
     <row r="306" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A306" s="4">
-        <v>36950</v>
+        <v>37011</v>
       </c>
       <c r="B306" s="6">
-        <v>7.24</v>
+        <v>7.81</v>
       </c>
       <c r="C306" s="6">
-        <v>11.6</v>
+        <v>13.3</v>
       </c>
       <c r="D306" s="6">
-        <v>38.700000000000003</v>
+        <v>39</v>
       </c>
       <c r="E306" s="6">
         <v>0</v>
       </c>
       <c r="F306" s="6"/>
       <c r="G306" s="6">
         <v>0</v>
       </c>
       <c r="H306" s="7">
-        <v>57.540000000000006</v>
+        <v>60.11</v>
       </c>
     </row>
     <row r="307" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A307" s="4">
-        <v>36922</v>
+        <v>36981</v>
       </c>
       <c r="B307" s="6">
-        <v>6</v>
+        <v>7.95</v>
       </c>
       <c r="C307" s="6">
-        <v>11</v>
+        <v>11.7</v>
       </c>
       <c r="D307" s="6">
-        <v>37</v>
+        <v>39.200000000000003</v>
       </c>
       <c r="E307" s="6">
         <v>0</v>
       </c>
       <c r="F307" s="6"/>
       <c r="G307" s="6">
         <v>0</v>
       </c>
       <c r="H307" s="7">
-        <v>54</v>
+        <v>58.85</v>
       </c>
     </row>
     <row r="308" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A308" s="4">
-        <v>36891</v>
+        <v>36950</v>
       </c>
       <c r="B308" s="6">
-        <v>6.47</v>
+        <v>7.24</v>
       </c>
       <c r="C308" s="6">
-        <v>11.9</v>
+        <v>11.6</v>
       </c>
       <c r="D308" s="6">
-        <v>36.5</v>
+        <v>38.700000000000003</v>
       </c>
       <c r="E308" s="6">
         <v>0</v>
       </c>
       <c r="F308" s="6"/>
       <c r="G308" s="6">
         <v>0</v>
       </c>
       <c r="H308" s="7">
-        <v>54.870000000000005</v>
+        <v>57.540000000000006</v>
       </c>
     </row>
     <row r="309" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A309" s="4">
-        <v>36860</v>
+        <v>36922</v>
       </c>
       <c r="B309" s="6">
-        <v>5.91</v>
+        <v>6</v>
       </c>
       <c r="C309" s="6">
-        <v>12.4</v>
+        <v>11</v>
       </c>
       <c r="D309" s="6">
-        <v>35.9</v>
+        <v>37</v>
       </c>
       <c r="E309" s="6">
         <v>0</v>
       </c>
       <c r="F309" s="6"/>
       <c r="G309" s="6">
         <v>0</v>
       </c>
       <c r="H309" s="7">
-        <v>54.21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="310" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A310" s="4">
-        <v>36830</v>
+        <v>36891</v>
       </c>
       <c r="B310" s="6">
-        <v>5.32</v>
+        <v>6.47</v>
       </c>
       <c r="C310" s="6">
-        <v>12.4</v>
+        <v>11.9</v>
       </c>
       <c r="D310" s="6">
-        <v>35</v>
+        <v>36.5</v>
       </c>
       <c r="E310" s="6">
         <v>0</v>
       </c>
       <c r="F310" s="6"/>
       <c r="G310" s="6">
         <v>0</v>
       </c>
       <c r="H310" s="7">
-        <v>52.72</v>
+        <v>54.870000000000005</v>
       </c>
     </row>
     <row r="311" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A311" s="4">
-        <v>36799</v>
+        <v>36860</v>
       </c>
       <c r="B311" s="6">
-        <v>5.48</v>
+        <v>5.91</v>
       </c>
       <c r="C311" s="6">
-        <v>13.5</v>
+        <v>12.4</v>
       </c>
       <c r="D311" s="6">
-        <v>34.4</v>
+        <v>35.9</v>
       </c>
       <c r="E311" s="6">
         <v>0</v>
       </c>
       <c r="F311" s="6"/>
       <c r="G311" s="6">
         <v>0</v>
       </c>
       <c r="H311" s="7">
-        <v>53.379999999999995</v>
+        <v>54.21</v>
       </c>
     </row>
     <row r="312" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A312" s="4">
-        <v>36769</v>
+        <v>36830</v>
       </c>
       <c r="B312" s="6">
-        <v>4.08</v>
+        <v>5.32</v>
       </c>
       <c r="C312" s="6">
-        <v>13.5</v>
+        <v>12.4</v>
       </c>
       <c r="D312" s="6">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E312" s="6">
         <v>0</v>
       </c>
       <c r="F312" s="6"/>
       <c r="G312" s="6">
         <v>0</v>
       </c>
       <c r="H312" s="7">
-        <v>51.58</v>
+        <v>52.72</v>
       </c>
     </row>
     <row r="313" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A313" s="4">
-        <v>36738</v>
+        <v>36799</v>
       </c>
       <c r="B313" s="6">
-        <v>4.04</v>
+        <v>5.48</v>
       </c>
       <c r="C313" s="6">
-        <v>13.2</v>
+        <v>13.5</v>
       </c>
       <c r="D313" s="6">
-        <v>31.8</v>
+        <v>34.4</v>
       </c>
       <c r="E313" s="6">
         <v>0</v>
       </c>
       <c r="F313" s="6"/>
       <c r="G313" s="6">
         <v>0</v>
       </c>
       <c r="H313" s="7">
-        <v>49.04</v>
+        <v>53.379999999999995</v>
       </c>
     </row>
     <row r="314" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A314" s="4">
-        <v>36707</v>
+        <v>36769</v>
       </c>
       <c r="B314" s="6">
-        <v>4.18</v>
+        <v>4.08</v>
       </c>
       <c r="C314" s="6">
-        <v>10.5</v>
+        <v>13.5</v>
       </c>
       <c r="D314" s="6">
-        <v>31.2</v>
+        <v>34</v>
       </c>
       <c r="E314" s="6">
         <v>0</v>
       </c>
       <c r="F314" s="6"/>
       <c r="G314" s="6">
         <v>0</v>
       </c>
       <c r="H314" s="7">
-        <v>45.879999999999995</v>
+        <v>51.58</v>
       </c>
     </row>
     <row r="315" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A315" s="4">
-        <v>36677</v>
+        <v>36738</v>
       </c>
       <c r="B315" s="6">
-        <v>6.4</v>
+        <v>4.04</v>
       </c>
       <c r="C315" s="6">
-        <v>10.9</v>
+        <v>13.2</v>
       </c>
       <c r="D315" s="6">
-        <v>30.8</v>
+        <v>31.8</v>
       </c>
       <c r="E315" s="6">
         <v>0</v>
       </c>
       <c r="F315" s="6"/>
       <c r="G315" s="6">
         <v>0</v>
       </c>
       <c r="H315" s="7">
-        <v>48.1</v>
+        <v>49.04</v>
       </c>
     </row>
     <row r="316" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A316" s="4">
-        <v>36646</v>
+        <v>36707</v>
       </c>
       <c r="B316" s="6">
-        <v>5.96</v>
+        <v>4.18</v>
       </c>
       <c r="C316" s="6">
-        <v>10.6</v>
+        <v>10.5</v>
       </c>
       <c r="D316" s="6">
-        <v>30</v>
+        <v>31.2</v>
       </c>
       <c r="E316" s="6">
         <v>0</v>
       </c>
       <c r="F316" s="6"/>
       <c r="G316" s="6">
         <v>0</v>
       </c>
       <c r="H316" s="7">
-        <v>46.56</v>
+        <v>45.879999999999995</v>
       </c>
     </row>
     <row r="317" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A317" s="4">
-        <v>36616</v>
+        <v>36677</v>
       </c>
       <c r="B317" s="6">
-        <v>5.56</v>
+        <v>6.4</v>
       </c>
       <c r="C317" s="6">
-        <v>13.2</v>
+        <v>10.9</v>
       </c>
       <c r="D317" s="6">
-        <v>29.3</v>
+        <v>30.8</v>
       </c>
       <c r="E317" s="6">
         <v>0</v>
       </c>
       <c r="F317" s="6"/>
       <c r="G317" s="6">
         <v>0</v>
       </c>
       <c r="H317" s="7">
-        <v>48.06</v>
+        <v>48.1</v>
       </c>
     </row>
     <row r="318" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A318" s="4">
-        <v>36585</v>
+        <v>36646</v>
       </c>
       <c r="B318" s="6">
-        <v>5.46</v>
+        <v>5.96</v>
       </c>
       <c r="C318" s="6">
-        <v>12.2</v>
+        <v>10.6</v>
       </c>
       <c r="D318" s="6">
-        <v>29.5</v>
+        <v>30</v>
       </c>
       <c r="E318" s="6">
         <v>0</v>
       </c>
       <c r="F318" s="6"/>
       <c r="G318" s="6">
         <v>0</v>
       </c>
       <c r="H318" s="7">
-        <v>47.16</v>
+        <v>46.56</v>
       </c>
     </row>
     <row r="319" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A319" s="4">
-        <v>36556</v>
+        <v>36616</v>
       </c>
       <c r="B319" s="6">
-        <v>6.35</v>
+        <v>5.56</v>
       </c>
       <c r="C319" s="6">
-        <v>14.5</v>
+        <v>13.2</v>
       </c>
       <c r="D319" s="6">
-        <v>29.6</v>
+        <v>29.3</v>
       </c>
       <c r="E319" s="6">
         <v>0</v>
       </c>
       <c r="F319" s="6"/>
       <c r="G319" s="6">
         <v>0</v>
       </c>
       <c r="H319" s="7">
-        <v>50.45</v>
+        <v>48.06</v>
       </c>
     </row>
     <row r="320" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A320" s="4">
-        <v>36525</v>
+        <v>36585</v>
       </c>
       <c r="B320" s="6">
-        <v>6.68</v>
+        <v>5.46</v>
       </c>
       <c r="C320" s="6">
-        <v>13.8</v>
+        <v>12.2</v>
       </c>
       <c r="D320" s="6">
-        <v>29.6</v>
+        <v>29.5</v>
       </c>
       <c r="E320" s="6">
         <v>0</v>
       </c>
       <c r="F320" s="6"/>
       <c r="G320" s="6">
         <v>0</v>
       </c>
       <c r="H320" s="7">
-        <v>50.08</v>
+        <v>47.16</v>
       </c>
     </row>
     <row r="321" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A321" s="4">
-        <v>36494</v>
+        <v>36556</v>
       </c>
       <c r="B321" s="6">
-        <v>10.5</v>
+        <v>6.35</v>
       </c>
       <c r="C321" s="6">
-        <v>11.8</v>
+        <v>14.5</v>
       </c>
       <c r="D321" s="6">
-        <v>31</v>
+        <v>29.6</v>
       </c>
       <c r="E321" s="6">
         <v>0</v>
       </c>
       <c r="F321" s="6"/>
       <c r="G321" s="6">
         <v>0</v>
       </c>
       <c r="H321" s="7">
-        <v>53.3</v>
+        <v>50.45</v>
       </c>
     </row>
     <row r="322" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A322" s="4">
-        <v>36464</v>
+        <v>36525</v>
       </c>
       <c r="B322" s="6">
-        <v>15.17</v>
+        <v>6.68</v>
       </c>
       <c r="C322" s="6">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="D322" s="6">
-        <v>32</v>
+        <v>29.6</v>
       </c>
       <c r="E322" s="6">
         <v>0</v>
       </c>
       <c r="F322" s="6"/>
       <c r="G322" s="6">
         <v>0</v>
       </c>
       <c r="H322" s="7">
-        <v>59.17</v>
+        <v>50.08</v>
       </c>
     </row>
     <row r="323" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A323" s="4">
-        <v>36433</v>
+        <v>36494</v>
       </c>
       <c r="B323" s="6">
-        <v>15.34</v>
+        <v>10.5</v>
       </c>
       <c r="C323" s="6">
-        <v>10.199999999999999</v>
+        <v>11.8</v>
       </c>
       <c r="D323" s="6">
-        <v>32.5</v>
+        <v>31</v>
       </c>
       <c r="E323" s="6">
         <v>0</v>
       </c>
       <c r="F323" s="6"/>
       <c r="G323" s="6">
         <v>0</v>
       </c>
       <c r="H323" s="7">
-        <v>58.04</v>
+        <v>53.3</v>
       </c>
     </row>
     <row r="324" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A324" s="4">
-        <v>36403</v>
+        <v>36464</v>
       </c>
       <c r="B324" s="6">
-        <v>12.37</v>
+        <v>15.17</v>
       </c>
       <c r="C324" s="6">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D324" s="6">
         <v>32</v>
       </c>
       <c r="E324" s="6">
         <v>0</v>
       </c>
       <c r="F324" s="6"/>
       <c r="G324" s="6">
         <v>0</v>
       </c>
       <c r="H324" s="7">
-        <v>54.37</v>
+        <v>59.17</v>
       </c>
     </row>
     <row r="325" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A325" s="4">
-        <v>36372</v>
+        <v>36433</v>
       </c>
       <c r="B325" s="6">
-        <v>12.34</v>
+        <v>15.34</v>
       </c>
       <c r="C325" s="6">
-        <v>9.6</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="D325" s="6">
-        <v>31.4</v>
+        <v>32.5</v>
       </c>
       <c r="E325" s="6">
         <v>0</v>
       </c>
       <c r="F325" s="6"/>
       <c r="G325" s="6">
         <v>0</v>
       </c>
       <c r="H325" s="7">
-        <v>53.339999999999996</v>
+        <v>58.04</v>
       </c>
     </row>
     <row r="326" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A326" s="4">
-        <v>36341</v>
+        <v>36403</v>
       </c>
       <c r="B326" s="6">
-        <v>11.37</v>
+        <v>12.37</v>
       </c>
       <c r="C326" s="6">
-        <v>8.8000000000000007</v>
+        <v>10</v>
       </c>
       <c r="D326" s="6">
-        <v>30.7</v>
+        <v>32</v>
       </c>
       <c r="E326" s="6">
         <v>0</v>
       </c>
       <c r="F326" s="6"/>
       <c r="G326" s="6">
         <v>0</v>
       </c>
       <c r="H326" s="7">
-        <v>50.870000000000005</v>
+        <v>54.37</v>
       </c>
     </row>
     <row r="327" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A327" s="4">
-        <v>36311</v>
+        <v>36372</v>
       </c>
       <c r="B327" s="6">
-        <v>10.6</v>
+        <v>12.34</v>
       </c>
       <c r="C327" s="6">
-        <v>7</v>
+        <v>9.6</v>
       </c>
       <c r="D327" s="6">
-        <v>29.8</v>
+        <v>31.4</v>
       </c>
       <c r="E327" s="6">
         <v>0</v>
       </c>
       <c r="F327" s="6"/>
       <c r="G327" s="6">
         <v>0</v>
       </c>
       <c r="H327" s="7">
-        <v>47.400000000000006</v>
+        <v>53.339999999999996</v>
       </c>
     </row>
     <row r="328" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A328" s="4">
-        <v>36280</v>
+        <v>36341</v>
       </c>
       <c r="B328" s="6">
-        <v>10.31</v>
+        <v>11.37</v>
       </c>
       <c r="C328" s="6">
-        <v>5.9</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="D328" s="6">
-        <v>27</v>
+        <v>30.7</v>
       </c>
       <c r="E328" s="6">
         <v>0</v>
       </c>
       <c r="F328" s="6"/>
       <c r="G328" s="6">
         <v>0</v>
       </c>
       <c r="H328" s="7">
-        <v>43.21</v>
+        <v>50.870000000000005</v>
       </c>
     </row>
     <row r="329" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A329" s="4">
-        <v>36250</v>
+        <v>36311</v>
       </c>
       <c r="B329" s="6">
-        <v>9.7100000000000009</v>
+        <v>10.6</v>
       </c>
       <c r="C329" s="6">
-        <v>3.4</v>
+        <v>7</v>
       </c>
       <c r="D329" s="6">
-        <v>25</v>
+        <v>29.8</v>
       </c>
       <c r="E329" s="6">
         <v>0</v>
       </c>
       <c r="F329" s="6"/>
       <c r="G329" s="6">
         <v>0</v>
       </c>
       <c r="H329" s="7">
-        <v>38.11</v>
+        <v>47.400000000000006</v>
       </c>
     </row>
     <row r="330" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A330" s="4">
-        <v>36219</v>
+        <v>36280</v>
       </c>
       <c r="B330" s="6">
-        <v>12.81</v>
+        <v>10.31</v>
       </c>
       <c r="C330" s="6">
-        <v>3.2</v>
+        <v>5.9</v>
       </c>
       <c r="D330" s="6">
-        <v>24.5</v>
+        <v>27</v>
       </c>
       <c r="E330" s="6">
         <v>0</v>
       </c>
       <c r="F330" s="6"/>
       <c r="G330" s="6">
         <v>0</v>
       </c>
       <c r="H330" s="7">
-        <v>40.510000000000005</v>
+        <v>43.21</v>
       </c>
     </row>
     <row r="331" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A331" s="4">
-        <v>36191</v>
+        <v>36250</v>
       </c>
       <c r="B331" s="6">
-        <v>11.31</v>
+        <v>9.7100000000000009</v>
       </c>
       <c r="C331" s="6">
-        <v>3.2</v>
+        <v>3.4</v>
       </c>
       <c r="D331" s="6">
-        <v>24.2</v>
+        <v>25</v>
       </c>
       <c r="E331" s="6">
         <v>0</v>
       </c>
       <c r="F331" s="6"/>
       <c r="G331" s="6">
         <v>0</v>
       </c>
       <c r="H331" s="7">
-        <v>38.71</v>
+        <v>38.11</v>
       </c>
     </row>
     <row r="332" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A332" s="4">
-        <v>36160</v>
+        <v>36219</v>
       </c>
       <c r="B332" s="6">
-        <v>12.54</v>
-[...1 lines deleted...]
-      <c r="C332" s="6"/>
+        <v>12.81</v>
+      </c>
+      <c r="C332" s="6">
+        <v>3.2</v>
+      </c>
       <c r="D332" s="6">
-        <v>24</v>
+        <v>24.5</v>
       </c>
       <c r="E332" s="6">
         <v>0</v>
       </c>
       <c r="F332" s="6"/>
       <c r="G332" s="6">
         <v>0</v>
       </c>
       <c r="H332" s="7">
-        <v>36.54</v>
+        <v>40.510000000000005</v>
       </c>
     </row>
     <row r="333" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A333" s="4">
-        <v>36129</v>
+        <v>36191</v>
       </c>
       <c r="B333" s="6">
-        <v>9.6300000000000008</v>
-[...1 lines deleted...]
-      <c r="C333" s="6"/>
+        <v>11.31</v>
+      </c>
+      <c r="C333" s="6">
+        <v>3.2</v>
+      </c>
       <c r="D333" s="6">
-        <v>23.2</v>
+        <v>24.2</v>
       </c>
       <c r="E333" s="6">
         <v>0</v>
       </c>
       <c r="F333" s="6"/>
       <c r="G333" s="6">
         <v>0</v>
       </c>
       <c r="H333" s="7">
-        <v>32.83</v>
+        <v>38.71</v>
       </c>
     </row>
     <row r="334" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A334" s="4">
-        <v>36099</v>
+        <v>36160</v>
       </c>
       <c r="B334" s="6">
-        <v>9.4600000000000009</v>
+        <v>12.54</v>
       </c>
       <c r="C334" s="6"/>
       <c r="D334" s="6">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E334" s="6">
         <v>0</v>
       </c>
       <c r="F334" s="6"/>
       <c r="G334" s="6">
         <v>0</v>
       </c>
       <c r="H334" s="7">
-        <v>30.46</v>
+        <v>36.54</v>
       </c>
     </row>
     <row r="335" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A335" s="4">
-        <v>36068</v>
+        <v>36129</v>
       </c>
       <c r="B335" s="6">
-        <v>12.09</v>
+        <v>9.6300000000000008</v>
       </c>
       <c r="C335" s="6"/>
       <c r="D335" s="6">
-        <v>20.3</v>
+        <v>23.2</v>
       </c>
       <c r="E335" s="6">
         <v>0</v>
       </c>
       <c r="F335" s="6"/>
       <c r="G335" s="6">
         <v>0</v>
       </c>
       <c r="H335" s="7">
-        <v>32.39</v>
+        <v>32.83</v>
       </c>
     </row>
     <row r="336" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A336" s="4">
-        <v>36038</v>
+        <v>36099</v>
       </c>
       <c r="B336" s="6">
-        <v>12.24</v>
+        <v>9.4600000000000009</v>
       </c>
       <c r="C336" s="6"/>
       <c r="D336" s="6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E336" s="6">
         <v>0</v>
       </c>
       <c r="F336" s="6"/>
       <c r="G336" s="6">
         <v>0</v>
       </c>
       <c r="H336" s="7">
-        <v>32.24</v>
+        <v>30.46</v>
       </c>
     </row>
     <row r="337" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A337" s="4">
-        <v>36007</v>
+        <v>36068</v>
       </c>
       <c r="B337" s="6">
-        <v>10.47</v>
+        <v>12.09</v>
       </c>
       <c r="C337" s="6"/>
       <c r="D337" s="6">
-        <v>20.6</v>
+        <v>20.3</v>
       </c>
       <c r="E337" s="6">
         <v>0</v>
       </c>
       <c r="F337" s="6"/>
       <c r="G337" s="6">
         <v>0</v>
       </c>
       <c r="H337" s="7">
-        <v>31.07</v>
+        <v>32.39</v>
       </c>
     </row>
     <row r="338" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A338" s="4">
-        <v>35976</v>
+        <v>36038</v>
       </c>
       <c r="B338" s="6">
-        <v>10.26</v>
+        <v>12.24</v>
       </c>
       <c r="C338" s="6"/>
       <c r="D338" s="6">
-        <v>20.7</v>
+        <v>20</v>
       </c>
       <c r="E338" s="6">
         <v>0</v>
       </c>
       <c r="F338" s="6"/>
       <c r="G338" s="6">
         <v>0</v>
       </c>
       <c r="H338" s="7">
-        <v>30.96</v>
+        <v>32.24</v>
       </c>
     </row>
     <row r="339" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A339" s="4">
-        <v>35946</v>
+        <v>36007</v>
       </c>
       <c r="B339" s="6">
-        <v>11.35</v>
+        <v>10.47</v>
       </c>
       <c r="C339" s="6"/>
       <c r="D339" s="6">
-        <v>21</v>
+        <v>20.6</v>
       </c>
       <c r="E339" s="6">
         <v>0</v>
       </c>
       <c r="F339" s="6"/>
       <c r="G339" s="6">
         <v>0</v>
       </c>
       <c r="H339" s="7">
-        <v>32.35</v>
+        <v>31.07</v>
       </c>
     </row>
     <row r="340" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A340" s="4">
-        <v>35915</v>
+        <v>35976</v>
       </c>
       <c r="B340" s="6">
-        <v>11.56</v>
+        <v>10.26</v>
       </c>
       <c r="C340" s="6"/>
       <c r="D340" s="6">
-        <v>21.2</v>
+        <v>20.7</v>
       </c>
       <c r="E340" s="6">
         <v>0</v>
       </c>
       <c r="F340" s="6"/>
       <c r="G340" s="6">
         <v>0</v>
       </c>
       <c r="H340" s="7">
-        <v>32.76</v>
+        <v>30.96</v>
       </c>
     </row>
     <row r="341" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A341" s="4">
-        <v>35885</v>
+        <v>35946</v>
       </c>
       <c r="B341" s="6">
-        <v>11.24</v>
+        <v>11.35</v>
       </c>
       <c r="C341" s="6"/>
       <c r="D341" s="6">
-        <v>21.9</v>
+        <v>21</v>
       </c>
       <c r="E341" s="6">
         <v>0</v>
       </c>
       <c r="F341" s="6"/>
       <c r="G341" s="6">
         <v>0</v>
       </c>
       <c r="H341" s="7">
-        <v>33.14</v>
+        <v>32.35</v>
       </c>
     </row>
     <row r="342" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A342" s="4">
-        <v>35854</v>
+        <v>35915</v>
       </c>
       <c r="B342" s="6">
-        <v>9.85</v>
+        <v>11.56</v>
       </c>
       <c r="C342" s="6"/>
       <c r="D342" s="6">
-        <v>21.8</v>
+        <v>21.2</v>
       </c>
       <c r="E342" s="6">
         <v>0</v>
       </c>
       <c r="F342" s="6"/>
       <c r="G342" s="6">
         <v>0</v>
       </c>
       <c r="H342" s="7">
-        <v>31.65</v>
+        <v>32.76</v>
       </c>
     </row>
     <row r="343" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A343" s="4">
-        <v>35826</v>
+        <v>35885</v>
       </c>
       <c r="B343" s="6">
-        <v>10.44</v>
+        <v>11.24</v>
       </c>
       <c r="C343" s="6"/>
       <c r="D343" s="6">
-        <v>21.3</v>
+        <v>21.9</v>
       </c>
       <c r="E343" s="6">
         <v>0</v>
       </c>
       <c r="F343" s="6"/>
       <c r="G343" s="6">
         <v>0</v>
       </c>
       <c r="H343" s="7">
-        <v>31.740000000000002</v>
+        <v>33.14</v>
       </c>
     </row>
     <row r="344" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A344" s="4">
-        <v>35795</v>
+        <v>35854</v>
       </c>
       <c r="B344" s="6">
-        <v>9.99</v>
+        <v>9.85</v>
       </c>
       <c r="C344" s="6"/>
       <c r="D344" s="6">
-        <v>21</v>
+        <v>21.8</v>
       </c>
       <c r="E344" s="6">
         <v>0</v>
       </c>
       <c r="F344" s="6"/>
       <c r="G344" s="6">
         <v>0</v>
       </c>
       <c r="H344" s="7">
-        <v>30.990000000000002</v>
+        <v>31.65</v>
       </c>
     </row>
     <row r="345" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A345" s="4">
-        <v>35764</v>
+        <v>35826</v>
       </c>
       <c r="B345" s="6">
-        <v>9.36</v>
+        <v>10.44</v>
       </c>
       <c r="C345" s="6"/>
       <c r="D345" s="6">
-        <v>21.2</v>
+        <v>21.3</v>
       </c>
       <c r="E345" s="6">
         <v>0</v>
       </c>
       <c r="F345" s="6"/>
       <c r="G345" s="6">
         <v>0</v>
       </c>
       <c r="H345" s="7">
-        <v>30.56</v>
+        <v>31.740000000000002</v>
       </c>
     </row>
     <row r="346" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A346" s="4">
-        <v>35734</v>
+        <v>35795</v>
       </c>
       <c r="B346" s="6">
-        <v>9.64</v>
+        <v>9.99</v>
       </c>
       <c r="C346" s="6"/>
       <c r="D346" s="6">
-        <v>21.6</v>
+        <v>21</v>
       </c>
       <c r="E346" s="6">
         <v>0</v>
       </c>
       <c r="F346" s="6"/>
       <c r="G346" s="6">
         <v>0</v>
       </c>
       <c r="H346" s="7">
-        <v>31.240000000000002</v>
+        <v>30.990000000000002</v>
       </c>
     </row>
     <row r="347" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A347" s="4">
-        <v>35703</v>
+        <v>35764</v>
       </c>
       <c r="B347" s="6">
-        <v>9.65</v>
+        <v>9.36</v>
       </c>
       <c r="C347" s="6"/>
       <c r="D347" s="6">
-        <v>22</v>
+        <v>21.2</v>
       </c>
       <c r="E347" s="6">
         <v>0</v>
       </c>
       <c r="F347" s="6"/>
       <c r="G347" s="6">
         <v>0</v>
       </c>
       <c r="H347" s="7">
-        <v>31.65</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="348" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A348" s="4">
-        <v>35673</v>
+        <v>35734</v>
       </c>
       <c r="B348" s="6">
-        <v>9.99</v>
+        <v>9.64</v>
       </c>
       <c r="C348" s="6"/>
       <c r="D348" s="6">
-        <v>21.9</v>
+        <v>21.6</v>
       </c>
       <c r="E348" s="6">
         <v>0</v>
       </c>
       <c r="F348" s="6"/>
       <c r="G348" s="6">
         <v>0</v>
       </c>
       <c r="H348" s="7">
-        <v>31.89</v>
+        <v>31.240000000000002</v>
       </c>
     </row>
     <row r="349" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A349" s="4">
-        <v>35642</v>
+        <v>35703</v>
       </c>
       <c r="B349" s="6">
-        <v>9.84</v>
+        <v>9.65</v>
       </c>
       <c r="C349" s="6"/>
       <c r="D349" s="6">
-        <v>21.7</v>
+        <v>22</v>
       </c>
       <c r="E349" s="6">
         <v>0</v>
       </c>
       <c r="F349" s="6"/>
       <c r="G349" s="6">
         <v>0</v>
       </c>
       <c r="H349" s="7">
-        <v>31.54</v>
+        <v>31.65</v>
       </c>
     </row>
     <row r="350" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A350" s="4">
-        <v>35611</v>
+        <v>35673</v>
       </c>
       <c r="B350" s="6">
-        <v>10.37</v>
+        <v>9.99</v>
       </c>
       <c r="C350" s="6"/>
       <c r="D350" s="6">
-        <v>21.2</v>
+        <v>21.9</v>
       </c>
       <c r="E350" s="6">
         <v>0</v>
       </c>
       <c r="F350" s="6"/>
       <c r="G350" s="6">
         <v>0</v>
       </c>
       <c r="H350" s="7">
-        <v>31.57</v>
+        <v>31.89</v>
       </c>
     </row>
     <row r="351" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A351" s="4">
-        <v>35581</v>
+        <v>35642</v>
       </c>
       <c r="B351" s="6">
-        <v>8.76</v>
+        <v>9.84</v>
       </c>
       <c r="C351" s="6"/>
       <c r="D351" s="6">
-        <v>21.1</v>
+        <v>21.7</v>
       </c>
       <c r="E351" s="6">
         <v>0</v>
       </c>
       <c r="F351" s="6"/>
       <c r="G351" s="6">
         <v>0</v>
       </c>
       <c r="H351" s="7">
-        <v>29.86</v>
+        <v>31.54</v>
       </c>
     </row>
     <row r="352" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A352" s="4">
-        <v>35550</v>
+        <v>35611</v>
       </c>
       <c r="B352" s="6">
-        <v>9.15</v>
+        <v>10.37</v>
       </c>
       <c r="C352" s="6"/>
       <c r="D352" s="6">
-        <v>21</v>
+        <v>21.2</v>
       </c>
       <c r="E352" s="6">
         <v>0</v>
       </c>
       <c r="F352" s="6"/>
       <c r="G352" s="6">
         <v>0</v>
       </c>
       <c r="H352" s="7">
-        <v>30.15</v>
+        <v>31.57</v>
       </c>
     </row>
     <row r="353" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A353" s="4">
-        <v>35520</v>
+        <v>35581</v>
       </c>
       <c r="B353" s="6">
-        <v>9.5299999999999994</v>
+        <v>8.76</v>
       </c>
       <c r="C353" s="6"/>
       <c r="D353" s="6">
-        <v>20.7</v>
+        <v>21.1</v>
       </c>
       <c r="E353" s="6">
         <v>0</v>
       </c>
       <c r="F353" s="6"/>
       <c r="G353" s="6">
         <v>0</v>
       </c>
       <c r="H353" s="7">
-        <v>30.229999999999997</v>
+        <v>29.86</v>
       </c>
     </row>
     <row r="354" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A354" s="4">
-        <v>35489</v>
+        <v>35550</v>
       </c>
       <c r="B354" s="6">
-        <v>8.73</v>
+        <v>9.15</v>
       </c>
       <c r="C354" s="6"/>
       <c r="D354" s="6">
-        <v>21.1</v>
+        <v>21</v>
       </c>
       <c r="E354" s="6">
         <v>0</v>
       </c>
       <c r="F354" s="6"/>
       <c r="G354" s="6">
         <v>0</v>
       </c>
       <c r="H354" s="7">
-        <v>29.830000000000002</v>
+        <v>30.15</v>
       </c>
     </row>
     <row r="355" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A355" s="4">
-        <v>35461</v>
+        <v>35520</v>
       </c>
       <c r="B355" s="6">
-        <v>8.59</v>
+        <v>9.5299999999999994</v>
       </c>
       <c r="C355" s="6"/>
       <c r="D355" s="6">
-        <v>21</v>
+        <v>20.7</v>
       </c>
       <c r="E355" s="6">
         <v>0</v>
       </c>
       <c r="F355" s="6"/>
       <c r="G355" s="6">
         <v>0</v>
       </c>
       <c r="H355" s="7">
-        <v>29.59</v>
+        <v>30.229999999999997</v>
       </c>
     </row>
     <row r="356" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A356" s="4">
-        <v>35430</v>
+        <v>35489</v>
       </c>
       <c r="B356" s="6">
-        <v>8.7799999999999994</v>
+        <v>8.73</v>
       </c>
       <c r="C356" s="6"/>
       <c r="D356" s="6">
-        <v>21.5</v>
+        <v>21.1</v>
       </c>
       <c r="E356" s="6">
         <v>0</v>
       </c>
       <c r="F356" s="6"/>
       <c r="G356" s="6">
         <v>0</v>
       </c>
       <c r="H356" s="7">
-        <v>30.28</v>
+        <v>29.830000000000002</v>
       </c>
     </row>
     <row r="357" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A357" s="4">
-        <v>35399</v>
+        <v>35461</v>
       </c>
       <c r="B357" s="6">
-        <v>8.07</v>
+        <v>8.59</v>
       </c>
       <c r="C357" s="6"/>
       <c r="D357" s="6">
-        <v>21.2</v>
+        <v>21</v>
       </c>
       <c r="E357" s="6">
         <v>0</v>
       </c>
       <c r="F357" s="6"/>
       <c r="G357" s="6">
         <v>0</v>
       </c>
       <c r="H357" s="7">
-        <v>29.27</v>
+        <v>29.59</v>
       </c>
     </row>
     <row r="358" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A358" s="4">
-        <v>35369</v>
+        <v>35430</v>
       </c>
       <c r="B358" s="6">
-        <v>8.26</v>
+        <v>8.7799999999999994</v>
       </c>
       <c r="C358" s="6"/>
       <c r="D358" s="6">
-        <v>21</v>
+        <v>21.5</v>
       </c>
       <c r="E358" s="6">
         <v>0</v>
       </c>
       <c r="F358" s="6"/>
       <c r="G358" s="6">
         <v>0</v>
       </c>
       <c r="H358" s="7">
-        <v>29.259999999999998</v>
+        <v>30.28</v>
       </c>
     </row>
     <row r="359" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A359" s="4">
-        <v>35338</v>
+        <v>35399</v>
       </c>
       <c r="B359" s="6">
-        <v>8.0500000000000007</v>
+        <v>8.07</v>
       </c>
       <c r="C359" s="6"/>
       <c r="D359" s="6">
-        <v>20.7</v>
+        <v>21.2</v>
       </c>
       <c r="E359" s="6">
         <v>0</v>
       </c>
       <c r="F359" s="6"/>
       <c r="G359" s="6">
         <v>0</v>
       </c>
       <c r="H359" s="7">
-        <v>28.75</v>
+        <v>29.27</v>
       </c>
     </row>
     <row r="360" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A360" s="4">
-        <v>35308</v>
+        <v>35369</v>
       </c>
       <c r="B360" s="6">
-        <v>10.63</v>
+        <v>8.26</v>
       </c>
       <c r="C360" s="6"/>
       <c r="D360" s="6">
-        <v>20.6</v>
+        <v>21</v>
       </c>
       <c r="E360" s="6">
         <v>0</v>
       </c>
       <c r="F360" s="6"/>
       <c r="G360" s="6">
         <v>0</v>
       </c>
       <c r="H360" s="7">
-        <v>31.230000000000004</v>
+        <v>29.259999999999998</v>
       </c>
     </row>
     <row r="361" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A361" s="4">
-        <v>35277</v>
+        <v>35338</v>
       </c>
       <c r="B361" s="6">
-        <v>10.95</v>
+        <v>8.0500000000000007</v>
       </c>
       <c r="C361" s="6"/>
       <c r="D361" s="6">
-        <v>20.5</v>
+        <v>20.7</v>
       </c>
       <c r="E361" s="6">
         <v>0</v>
       </c>
       <c r="F361" s="6"/>
       <c r="G361" s="6">
         <v>0</v>
       </c>
       <c r="H361" s="7">
-        <v>31.45</v>
+        <v>28.75</v>
       </c>
     </row>
     <row r="362" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A362" s="4">
-        <v>35246</v>
+        <v>35308</v>
       </c>
       <c r="B362" s="6">
-        <v>10.68</v>
+        <v>10.63</v>
       </c>
       <c r="C362" s="6"/>
       <c r="D362" s="6">
-        <v>20.399999999999999</v>
+        <v>20.6</v>
       </c>
       <c r="E362" s="6">
         <v>0</v>
       </c>
       <c r="F362" s="6"/>
       <c r="G362" s="6">
         <v>0</v>
       </c>
       <c r="H362" s="7">
-        <v>31.08</v>
+        <v>31.230000000000004</v>
       </c>
     </row>
     <row r="363" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A363" s="4">
-        <v>35216</v>
+        <v>35277</v>
       </c>
       <c r="B363" s="6">
-        <v>10.51</v>
+        <v>10.95</v>
       </c>
       <c r="C363" s="6"/>
       <c r="D363" s="6">
-        <v>20.100000000000001</v>
+        <v>20.5</v>
       </c>
       <c r="E363" s="6">
         <v>0</v>
       </c>
       <c r="F363" s="6"/>
       <c r="G363" s="6">
         <v>0</v>
       </c>
       <c r="H363" s="7">
-        <v>30.61</v>
+        <v>31.45</v>
       </c>
     </row>
     <row r="364" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A364" s="4">
-        <v>35185</v>
+        <v>35246</v>
       </c>
       <c r="B364" s="6">
-        <v>10.54</v>
+        <v>10.68</v>
       </c>
       <c r="C364" s="6"/>
       <c r="D364" s="6">
-        <v>20</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="E364" s="6">
         <v>0</v>
       </c>
       <c r="F364" s="6"/>
       <c r="G364" s="6">
         <v>0</v>
       </c>
       <c r="H364" s="7">
-        <v>30.54</v>
+        <v>31.08</v>
       </c>
     </row>
     <row r="365" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A365" s="4">
-        <v>35155</v>
+        <v>35216</v>
       </c>
       <c r="B365" s="6">
-        <v>10.49</v>
-[...3 lines deleted...]
-      </c>
+        <v>10.51</v>
+      </c>
+      <c r="C365" s="6"/>
       <c r="D365" s="6">
-        <v>19.7</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="E365" s="6">
         <v>0</v>
       </c>
       <c r="F365" s="6"/>
       <c r="G365" s="6">
         <v>0</v>
       </c>
       <c r="H365" s="7">
-        <v>30.189999999999998</v>
+        <v>30.61</v>
       </c>
     </row>
     <row r="366" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A366" s="4">
-        <v>35124</v>
+        <v>35185</v>
       </c>
       <c r="B366" s="6">
-        <v>9.24</v>
+        <v>10.54</v>
       </c>
       <c r="C366" s="6"/>
       <c r="D366" s="6">
-        <v>19.3</v>
+        <v>20</v>
       </c>
       <c r="E366" s="6">
         <v>0</v>
       </c>
       <c r="F366" s="6"/>
       <c r="G366" s="6">
         <v>0</v>
       </c>
       <c r="H366" s="7">
-        <v>28.54</v>
+        <v>30.54</v>
       </c>
     </row>
     <row r="367" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A367" s="4">
-        <v>35095</v>
+        <v>35155</v>
       </c>
       <c r="B367" s="6">
-        <v>9.7799999999999994</v>
-[...1 lines deleted...]
-      <c r="C367" s="6"/>
+        <v>10.49</v>
+      </c>
+      <c r="C367" s="6" t="s">
+        <v>8</v>
+      </c>
       <c r="D367" s="6">
-        <v>19</v>
+        <v>19.7</v>
       </c>
       <c r="E367" s="6">
         <v>0</v>
       </c>
       <c r="F367" s="6"/>
       <c r="G367" s="6">
         <v>0</v>
       </c>
       <c r="H367" s="7">
-        <v>28.78</v>
+        <v>30.189999999999998</v>
       </c>
     </row>
     <row r="368" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A368" s="4">
-        <v>35064</v>
+        <v>35124</v>
       </c>
       <c r="B368" s="6">
-        <v>9.85</v>
+        <v>9.24</v>
       </c>
       <c r="C368" s="6"/>
       <c r="D368" s="6">
-        <v>18.7</v>
+        <v>19.3</v>
       </c>
       <c r="E368" s="6">
         <v>0</v>
       </c>
       <c r="F368" s="6"/>
       <c r="G368" s="6">
         <v>0</v>
       </c>
       <c r="H368" s="7">
-        <v>28.549999999999997</v>
+        <v>28.54</v>
       </c>
     </row>
     <row r="369" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A369" s="4">
-        <v>35033</v>
+        <v>35095</v>
       </c>
       <c r="B369" s="6">
-        <v>11.42</v>
+        <v>9.7799999999999994</v>
       </c>
       <c r="C369" s="6"/>
       <c r="D369" s="6">
-        <v>18.8</v>
+        <v>19</v>
       </c>
       <c r="E369" s="6">
         <v>0</v>
       </c>
       <c r="F369" s="6"/>
       <c r="G369" s="6">
         <v>0</v>
       </c>
       <c r="H369" s="7">
-        <v>30.22</v>
+        <v>28.78</v>
       </c>
     </row>
     <row r="370" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A370" s="4">
-        <v>35003</v>
+        <v>35064</v>
       </c>
       <c r="B370" s="6">
-        <v>12.21</v>
+        <v>9.85</v>
       </c>
       <c r="C370" s="6"/>
       <c r="D370" s="6">
-        <v>18.899999999999999</v>
+        <v>18.7</v>
       </c>
       <c r="E370" s="6">
         <v>0</v>
       </c>
       <c r="F370" s="6"/>
       <c r="G370" s="6">
         <v>0</v>
       </c>
       <c r="H370" s="7">
-        <v>31.11</v>
+        <v>28.549999999999997</v>
       </c>
     </row>
     <row r="371" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A371" s="4">
-        <v>34972</v>
+        <v>35033</v>
       </c>
       <c r="B371" s="6">
-        <v>11.14</v>
+        <v>11.42</v>
       </c>
       <c r="C371" s="6"/>
       <c r="D371" s="6">
-        <v>18.899999999999999</v>
+        <v>18.8</v>
       </c>
       <c r="E371" s="6">
         <v>0</v>
       </c>
       <c r="F371" s="6"/>
       <c r="G371" s="6">
         <v>0</v>
       </c>
       <c r="H371" s="7">
-        <v>30.04</v>
+        <v>30.22</v>
       </c>
     </row>
     <row r="372" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A372" s="4">
-        <v>34942</v>
+        <v>35003</v>
       </c>
       <c r="B372" s="6">
-        <v>7.98</v>
+        <v>12.21</v>
       </c>
       <c r="C372" s="6"/>
       <c r="D372" s="6">
         <v>18.899999999999999</v>
       </c>
       <c r="E372" s="6">
         <v>0</v>
       </c>
       <c r="F372" s="6"/>
       <c r="G372" s="6">
         <v>0</v>
       </c>
       <c r="H372" s="7">
-        <v>26.88</v>
+        <v>31.11</v>
       </c>
     </row>
     <row r="373" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A373" s="4">
-        <v>34911</v>
+        <v>34972</v>
       </c>
       <c r="B373" s="6">
-        <v>7.51</v>
+        <v>11.14</v>
       </c>
       <c r="C373" s="6"/>
       <c r="D373" s="6">
-        <v>18.8</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="E373" s="6">
         <v>0</v>
       </c>
       <c r="F373" s="6"/>
       <c r="G373" s="6">
         <v>0</v>
       </c>
       <c r="H373" s="7">
-        <v>26.310000000000002</v>
+        <v>30.04</v>
       </c>
     </row>
     <row r="374" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A374" s="4">
-        <v>34880</v>
+        <v>34942</v>
       </c>
       <c r="B374" s="6">
-        <v>8.06</v>
+        <v>7.98</v>
       </c>
       <c r="C374" s="6"/>
       <c r="D374" s="6">
-        <v>18.7</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="E374" s="6">
         <v>0</v>
       </c>
       <c r="F374" s="6"/>
       <c r="G374" s="6">
         <v>0</v>
       </c>
       <c r="H374" s="7">
-        <v>26.759999999999998</v>
+        <v>26.88</v>
       </c>
     </row>
     <row r="375" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A375" s="4">
-        <v>34850</v>
+        <v>34911</v>
       </c>
       <c r="B375" s="6">
-        <v>9.42</v>
+        <v>7.51</v>
       </c>
       <c r="C375" s="6"/>
       <c r="D375" s="6">
-        <v>18.7</v>
+        <v>18.8</v>
       </c>
       <c r="E375" s="6">
         <v>0</v>
       </c>
       <c r="F375" s="6"/>
       <c r="G375" s="6">
         <v>0</v>
       </c>
       <c r="H375" s="7">
-        <v>28.119999999999997</v>
+        <v>26.310000000000002</v>
       </c>
     </row>
     <row r="376" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A376" s="4">
-        <v>34819</v>
+        <v>34880</v>
       </c>
       <c r="B376" s="6">
-        <v>9.81</v>
+        <v>8.06</v>
       </c>
       <c r="C376" s="6"/>
       <c r="D376" s="6">
-        <v>18.8</v>
+        <v>18.7</v>
       </c>
       <c r="E376" s="6">
         <v>0</v>
       </c>
       <c r="F376" s="6"/>
       <c r="G376" s="6">
         <v>0</v>
       </c>
       <c r="H376" s="7">
-        <v>28.61</v>
+        <v>26.759999999999998</v>
       </c>
     </row>
     <row r="377" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A377" s="4">
-        <v>34789</v>
+        <v>34850</v>
       </c>
       <c r="B377" s="6">
-        <v>9.58</v>
+        <v>9.42</v>
       </c>
       <c r="C377" s="6"/>
       <c r="D377" s="6">
-        <v>18.8</v>
+        <v>18.7</v>
       </c>
       <c r="E377" s="6">
         <v>0</v>
       </c>
       <c r="F377" s="6"/>
       <c r="G377" s="6">
         <v>0</v>
       </c>
       <c r="H377" s="7">
-        <v>28.380000000000003</v>
+        <v>28.119999999999997</v>
       </c>
     </row>
     <row r="378" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A378" s="4">
-        <v>34758</v>
+        <v>34819</v>
       </c>
       <c r="B378" s="6">
-        <v>7.66</v>
+        <v>9.81</v>
       </c>
       <c r="C378" s="6"/>
       <c r="D378" s="6">
-        <v>18.600000000000001</v>
+        <v>18.8</v>
       </c>
       <c r="E378" s="6">
         <v>0</v>
       </c>
       <c r="F378" s="6"/>
       <c r="G378" s="6">
         <v>0</v>
       </c>
       <c r="H378" s="7">
-        <v>26.26</v>
+        <v>28.61</v>
       </c>
     </row>
     <row r="379" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A379" s="4">
-        <v>34730</v>
+        <v>34789</v>
       </c>
       <c r="B379" s="6">
-        <v>7.85</v>
+        <v>9.58</v>
       </c>
       <c r="C379" s="6"/>
       <c r="D379" s="6">
-        <v>18.5</v>
+        <v>18.8</v>
       </c>
       <c r="E379" s="6">
         <v>0</v>
       </c>
       <c r="F379" s="6"/>
       <c r="G379" s="6">
         <v>0</v>
       </c>
       <c r="H379" s="7">
-        <v>26.35</v>
+        <v>28.380000000000003</v>
       </c>
     </row>
     <row r="380" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A380" s="4">
-        <v>34699</v>
+        <v>34758</v>
       </c>
       <c r="B380" s="6">
-        <v>7.7</v>
+        <v>7.66</v>
       </c>
       <c r="C380" s="6"/>
       <c r="D380" s="6">
         <v>18.600000000000001</v>
       </c>
       <c r="E380" s="6">
         <v>0</v>
       </c>
       <c r="F380" s="6"/>
       <c r="G380" s="6">
         <v>0</v>
       </c>
       <c r="H380" s="7">
+        <v>26.26</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A381" s="4">
+        <v>34730</v>
+      </c>
+      <c r="B381" s="6">
+        <v>7.85</v>
+      </c>
+      <c r="C381" s="6"/>
+      <c r="D381" s="6">
+        <v>18.5</v>
+      </c>
+      <c r="E381" s="6">
+        <v>0</v>
+      </c>
+      <c r="F381" s="6"/>
+      <c r="G381" s="6">
+        <v>0</v>
+      </c>
+      <c r="H381" s="7">
+        <v>26.35</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A382" s="4">
+        <v>34699</v>
+      </c>
+      <c r="B382" s="6">
+        <v>7.7</v>
+      </c>
+      <c r="C382" s="6"/>
+      <c r="D382" s="6">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="E382" s="6">
+        <v>0</v>
+      </c>
+      <c r="F382" s="6"/>
+      <c r="G382" s="6">
+        <v>0</v>
+      </c>
+      <c r="H382" s="7">
         <v>26.3</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A13:H235">
-    <sortCondition descending="1" ref="A13:A235"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A15:H237">
+    <sortCondition descending="1" ref="A15:A237"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Returns Net</vt:lpstr>
       <vt:lpstr>AUM</vt:lpstr>
     </vt:vector>