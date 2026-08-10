--- v0 (2026-06-26)
+++ v1 (2026-08-10)
@@ -24,51 +24,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Monthly Returns (net)" sheetId="1" r:id="rId1"/>
     <sheet name="Long_Short Contribution (gross)" sheetId="2" r:id="rId2"/>
     <sheet name="Sector Exposure Long" sheetId="3" r:id="rId3"/>
     <sheet name="Firm AUM" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Precious Metals Mining Fund</t>
   </si>
   <si>
     <t>Long</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Equinox Partners, LP</t>
   </si>
   <si>
     <t>Kuroto Fund, LP</t>
   </si>
   <si>
     <t>Mason Hill Partners</t>
   </si>
   <si>
     <t>Gold Mining Strategy</t>
   </si>
   <si>
@@ -430,5705 +430,5729 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="x14ac">
+  <dimension ref="A1:B235"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <cols>
+    <col min="1" max="1" bestFit="1" width="8.625"/>
+    <col min="2" max="2" bestFit="1" width="32.625"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1">
+        <v>39113</v>
+      </c>
+      <c r="B2" s="2">
+        <v>-0.00324299</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="1">
+        <v>39141</v>
+      </c>
+      <c r="B3" s="2">
+        <v>-0.00207625</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="1">
+        <v>39172</v>
+      </c>
+      <c r="B4" s="2">
+        <v>-0.000391357</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="1">
+        <v>39202</v>
+      </c>
+      <c r="B5" s="2">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="1">
+        <v>39233</v>
+      </c>
+      <c r="B6" s="2">
+        <v>-0.033</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="1">
+        <v>39263</v>
+      </c>
+      <c r="B7" s="2">
+        <v>-0.013</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="1">
+        <v>39294</v>
+      </c>
+      <c r="B8" s="2">
+        <v>-0.007</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="1">
+        <v>39325</v>
+      </c>
+      <c r="B9" s="2">
+        <v>-0.106</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1">
+        <v>39355</v>
+      </c>
+      <c r="B10" s="2">
+        <v>0.169</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="1">
+        <v>39386</v>
+      </c>
+      <c r="B11" s="2">
+        <v>0.114</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="1">
+        <v>39416</v>
+      </c>
+      <c r="B12" s="2">
+        <v>-0.193</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="1">
+        <v>39447</v>
+      </c>
+      <c r="B13" s="2">
+        <v>0.082</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="1">
+        <v>39478</v>
+      </c>
+      <c r="B14" s="2">
+        <v>0.032</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="1">
+        <v>39507</v>
+      </c>
+      <c r="B15" s="2">
+        <v>0.125</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="1">
+        <v>39538</v>
+      </c>
+      <c r="B16" s="2">
+        <v>-0.072</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="1">
+        <v>39568</v>
+      </c>
+      <c r="B17" s="2">
+        <v>-0.029</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="1">
+        <v>39599</v>
+      </c>
+      <c r="B18" s="2">
+        <v>0.174</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="1">
+        <v>39629</v>
+      </c>
+      <c r="B19" s="2">
+        <v>-0.041</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="1">
+        <v>39660</v>
+      </c>
+      <c r="B20" s="2">
+        <v>-0.048</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="1">
+        <v>39691</v>
+      </c>
+      <c r="B21" s="2">
+        <v>-0.193</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="1">
+        <v>39721</v>
+      </c>
+      <c r="B22" s="2">
+        <v>-0.143</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="1">
+        <v>39752</v>
+      </c>
+      <c r="B23" s="2">
+        <v>-0.379</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="1">
+        <v>39782</v>
+      </c>
+      <c r="B24" s="2">
+        <v>0.002</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="1">
+        <v>39813</v>
+      </c>
+      <c r="B25" s="2">
+        <v>0.291</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="1">
+        <v>39844</v>
+      </c>
+      <c r="B26" s="2">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="1">
+        <v>39872</v>
+      </c>
+      <c r="B27" s="2">
+        <v>0.022</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="1">
+        <v>39903</v>
+      </c>
+      <c r="B28" s="2">
+        <v>-0.037</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="1">
+        <v>39933</v>
+      </c>
+      <c r="B29" s="2">
+        <v>0.039</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="1">
+        <v>39964</v>
+      </c>
+      <c r="B30" s="2">
+        <v>0.273</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="1">
+        <v>39994</v>
+      </c>
+      <c r="B31" s="2">
+        <v>-0.145</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="1">
+        <v>40025</v>
+      </c>
+      <c r="B32" s="2">
+        <v>0.077</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="1">
+        <v>40056</v>
+      </c>
+      <c r="B33" s="2">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="1">
+        <v>40086</v>
+      </c>
+      <c r="B34" s="2">
+        <v>0.259</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="1">
+        <v>40117</v>
+      </c>
+      <c r="B35" s="2">
+        <v>-0.003</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="1">
+        <v>40147</v>
+      </c>
+      <c r="B36" s="2">
+        <v>0.207</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="1">
+        <v>40178</v>
+      </c>
+      <c r="B37" s="2">
+        <v>-0.027</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="1">
+        <v>40209</v>
+      </c>
+      <c r="B38" s="2">
+        <v>-0.088</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="1">
+        <v>40237</v>
+      </c>
+      <c r="B39" s="2">
+        <v>0.106</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="1">
+        <v>40268</v>
+      </c>
+      <c r="B40" s="2">
+        <v>0.053</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="1">
+        <v>40298</v>
+      </c>
+      <c r="B41" s="2">
+        <v>0.146</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="1">
+        <v>40329</v>
+      </c>
+      <c r="B42" s="2">
+        <v>-0.042</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="1">
+        <v>40359</v>
+      </c>
+      <c r="B43" s="2">
+        <v>-0.002</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="1">
+        <v>40390</v>
+      </c>
+      <c r="B44" s="2">
+        <v>-0.023</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="1">
+        <v>40421</v>
+      </c>
+      <c r="B45" s="2">
+        <v>0.114</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="1">
+        <v>40451</v>
+      </c>
+      <c r="B46" s="2">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="1">
+        <v>40482</v>
+      </c>
+      <c r="B47" s="2">
+        <v>0.043</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="1">
+        <v>40512</v>
+      </c>
+      <c r="B48" s="2">
+        <v>0.175</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="1">
+        <v>40543</v>
+      </c>
+      <c r="B49" s="2">
+        <v>0.022</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="1">
+        <v>40574</v>
+      </c>
+      <c r="B50" s="2">
+        <v>-0.122</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="1">
+        <v>40602</v>
+      </c>
+      <c r="B51" s="2">
+        <v>0.096</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="1">
+        <v>40633</v>
+      </c>
+      <c r="B52" s="2">
+        <v>0.059</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="1">
+        <v>40663</v>
+      </c>
+      <c r="B53" s="2">
+        <v>0.024</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="1">
+        <v>40694</v>
+      </c>
+      <c r="B54" s="2">
+        <v>-0.104</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="1">
+        <v>40724</v>
+      </c>
+      <c r="B55" s="2">
+        <v>-0.038</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="1">
+        <v>40755</v>
+      </c>
+      <c r="B56" s="2">
+        <v>0.038</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="1">
+        <v>40786</v>
+      </c>
+      <c r="B57" s="2">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="1">
+        <v>40816</v>
+      </c>
+      <c r="B58" s="2">
+        <v>-0.166</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="1">
+        <v>40847</v>
+      </c>
+      <c r="B59" s="2">
+        <v>0.095</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="1">
+        <v>40877</v>
+      </c>
+      <c r="B60" s="2">
+        <v>0.021</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="1">
+        <v>40908</v>
+      </c>
+      <c r="B61" s="2">
+        <v>-0.142</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="1">
+        <v>40939</v>
+      </c>
+      <c r="B62" s="2">
+        <v>0.128</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="1">
+        <v>40968</v>
+      </c>
+      <c r="B63" s="2">
+        <v>0.047</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="1">
+        <v>40999</v>
+      </c>
+      <c r="B64" s="2">
+        <v>-0.078</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="1">
+        <v>41029</v>
+      </c>
+      <c r="B65" s="2">
+        <v>-0.043</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="1">
+        <v>41060</v>
+      </c>
+      <c r="B66" s="2">
+        <v>-0.164</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="1">
+        <v>41090</v>
+      </c>
+      <c r="B67" s="2">
+        <v>0.019</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="1">
+        <v>41121</v>
+      </c>
+      <c r="B68" s="2">
+        <v>0.078</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="1">
+        <v>41152</v>
+      </c>
+      <c r="B69" s="2">
+        <v>0.116</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="1">
+        <v>41182</v>
+      </c>
+      <c r="B70" s="2">
+        <v>0.093</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="1">
+        <v>41213</v>
+      </c>
+      <c r="B71" s="2">
+        <v>-0.008</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="1">
+        <v>41243</v>
+      </c>
+      <c r="B72" s="2">
+        <v>-0.107</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="1">
+        <v>41274</v>
+      </c>
+      <c r="B73" s="2">
+        <v>-0.012</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="1">
+        <v>41305</v>
+      </c>
+      <c r="B74" s="2">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="1">
+        <v>41333</v>
+      </c>
+      <c r="B75" s="2">
+        <v>-0.109</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="1">
+        <v>41364</v>
+      </c>
+      <c r="B76" s="2">
+        <v>0.016</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="1">
+        <v>41394</v>
+      </c>
+      <c r="B77" s="2">
+        <v>-0.14</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="1">
+        <v>41425</v>
+      </c>
+      <c r="B78" s="2">
+        <v>-0.012</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="1">
+        <v>41455</v>
+      </c>
+      <c r="B79" s="2">
+        <v>-0.137</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="1">
+        <v>41486</v>
+      </c>
+      <c r="B80" s="2">
+        <v>0.104</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="1">
+        <v>41517</v>
+      </c>
+      <c r="B81" s="2">
+        <v>0.121</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="1">
+        <v>41547</v>
+      </c>
+      <c r="B82" s="2">
+        <v>-0.074</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="1">
+        <v>41578</v>
+      </c>
+      <c r="B83" s="2">
+        <v>-0.021</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="1">
+        <v>41608</v>
+      </c>
+      <c r="B84" s="2">
+        <v>-0.122</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="1">
+        <v>41639</v>
+      </c>
+      <c r="B85" s="2">
+        <v>-0.025</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="1">
+        <v>41670</v>
+      </c>
+      <c r="B86" s="2">
+        <v>0.192</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="1">
+        <v>41698</v>
+      </c>
+      <c r="B87" s="2">
+        <v>0.131</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="1">
+        <v>41729</v>
+      </c>
+      <c r="B88" s="2">
+        <v>-0.093</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="1">
+        <v>41759</v>
+      </c>
+      <c r="B89" s="2">
+        <v>0.004</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="1">
+        <v>41790</v>
+      </c>
+      <c r="B90" s="2">
+        <v>-0.023</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="1">
+        <v>41820</v>
+      </c>
+      <c r="B91" s="2">
+        <v>0.203</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="1">
+        <v>41851</v>
+      </c>
+      <c r="B92" s="2">
+        <v>0.007</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="1">
+        <v>41882</v>
+      </c>
+      <c r="B93" s="2">
+        <v>0.022</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="1">
+        <v>41912</v>
+      </c>
+      <c r="B94" s="2">
+        <v>-0.168</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="1">
+        <v>41943</v>
+      </c>
+      <c r="B95" s="2">
+        <v>-0.208</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="1">
+        <v>41973</v>
+      </c>
+      <c r="B96" s="2">
+        <v>0.055</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="1">
+        <v>42004</v>
+      </c>
+      <c r="B97" s="2">
+        <v>0.108</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="1">
+        <v>42035</v>
+      </c>
+      <c r="B98" s="2">
+        <v>-0.007</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="1">
+        <v>42063</v>
+      </c>
+      <c r="B99" s="2">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="1">
+        <v>42094</v>
+      </c>
+      <c r="B100" s="2">
+        <v>-0.077</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="1">
+        <v>42124</v>
+      </c>
+      <c r="B101" s="2">
+        <v>0.072</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="1">
+        <v>42155</v>
+      </c>
+      <c r="B102" s="2">
+        <v>0.023</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="1">
+        <v>42185</v>
+      </c>
+      <c r="B103" s="2">
+        <v>-0.001</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="1">
+        <v>42216</v>
+      </c>
+      <c r="B104" s="2">
+        <v>-0.142</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="1">
+        <v>42247</v>
+      </c>
+      <c r="B105" s="2">
+        <v>0.024</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="1">
+        <v>42277</v>
+      </c>
+      <c r="B106" s="2">
+        <v>-0.053</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="1">
+        <v>42308</v>
+      </c>
+      <c r="B107" s="2">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="1">
+        <v>42338</v>
+      </c>
+      <c r="B108" s="2">
+        <v>-0.083</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="1">
+        <v>42369</v>
+      </c>
+      <c r="B109" s="2">
+        <v>-0.026</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="1">
+        <v>42400</v>
+      </c>
+      <c r="B110" s="2">
+        <v>-0.049</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="1">
+        <v>42429</v>
+      </c>
+      <c r="B111" s="2">
+        <v>0.273</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="1">
+        <v>42460</v>
+      </c>
+      <c r="B112" s="2">
+        <v>0.271</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="1">
+        <v>42490</v>
+      </c>
+      <c r="B113" s="2">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="1">
+        <v>42521</v>
+      </c>
+      <c r="B114" s="2">
+        <v>-0.078</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="1">
+        <v>42551</v>
+      </c>
+      <c r="B115" s="2">
+        <v>0.151</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="1">
+        <v>42582</v>
+      </c>
+      <c r="B116" s="2">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="1">
+        <v>42613</v>
+      </c>
+      <c r="B117" s="2">
+        <v>-0.137</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="1">
+        <v>42643</v>
+      </c>
+      <c r="B118" s="2">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="1">
+        <v>42674</v>
+      </c>
+      <c r="B119" s="2">
+        <v>-0.07</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="1">
+        <v>42704</v>
+      </c>
+      <c r="B120" s="2">
+        <v>-0.176</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="1">
+        <v>42735</v>
+      </c>
+      <c r="B121" s="2">
+        <v>0.008</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="1">
+        <v>42766</v>
+      </c>
+      <c r="B122" s="2">
+        <v>0.204</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="1">
+        <v>42794</v>
+      </c>
+      <c r="B123" s="2">
+        <v>-0.076</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="1">
+        <v>42825</v>
+      </c>
+      <c r="B124" s="2">
+        <v>-0.007</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="1">
+        <v>42855</v>
+      </c>
+      <c r="B125" s="2">
+        <v>-0.064</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="1">
+        <v>42886</v>
+      </c>
+      <c r="B126" s="2">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="1">
+        <v>42916</v>
+      </c>
+      <c r="B127" s="2">
+        <v>0.014</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="1">
+        <v>42947</v>
+      </c>
+      <c r="B128" s="2">
+        <v>0.045</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="1">
+        <v>42978</v>
+      </c>
+      <c r="B129" s="2">
+        <v>0.037</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="1">
+        <v>43008</v>
+      </c>
+      <c r="B130" s="2">
+        <v>-0.067</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="1">
+        <v>43039</v>
+      </c>
+      <c r="B131" s="2">
+        <v>-0.062</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="1">
+        <v>43069</v>
+      </c>
+      <c r="B132" s="2">
+        <v>0.028</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="1">
+        <v>43100</v>
+      </c>
+      <c r="B133" s="2">
+        <v>0.077</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="1">
+        <v>43131</v>
+      </c>
+      <c r="B134" s="2">
+        <v>-0.003</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="1">
+        <v>43159</v>
+      </c>
+      <c r="B135" s="2">
+        <v>-0.072</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="1">
+        <v>43190</v>
+      </c>
+      <c r="B136" s="2">
+        <v>-0.035</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="1">
+        <v>43220</v>
+      </c>
+      <c r="B137" s="2">
+        <v>0.028</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="1">
+        <v>43251</v>
+      </c>
+      <c r="B138" s="2">
+        <v>-0.019</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="1">
+        <v>43281</v>
+      </c>
+      <c r="B139" s="2">
+        <v>-0.044</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="1">
+        <v>43312</v>
+      </c>
+      <c r="B140" s="2">
+        <v>-0.068</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="1">
+        <v>43343</v>
+      </c>
+      <c r="B141" s="2">
+        <v>-0.104</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="1">
+        <v>43373</v>
+      </c>
+      <c r="B142" s="2">
+        <v>-0.018</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="1">
+        <v>43404</v>
+      </c>
+      <c r="B143" s="2">
+        <v>-0.048</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="1">
+        <v>43434</v>
+      </c>
+      <c r="B144" s="2">
+        <v>-0.039</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="1">
+        <v>43465</v>
+      </c>
+      <c r="B145" s="2">
+        <v>0.022</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="1">
+        <v>43496</v>
+      </c>
+      <c r="B146" s="2">
+        <v>0.145</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="1">
+        <v>43524</v>
+      </c>
+      <c r="B147" s="2">
+        <v>0.058</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="1">
+        <v>43555</v>
+      </c>
+      <c r="B148" s="2">
+        <v>0.001</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="1">
+        <v>43585</v>
+      </c>
+      <c r="B149" s="2">
+        <v>-0.054</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="1">
+        <v>43616</v>
+      </c>
+      <c r="B150" s="2">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="1">
+        <v>43646</v>
+      </c>
+      <c r="B151" s="2">
+        <v>0.145</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="1">
+        <v>43677</v>
+      </c>
+      <c r="B152" s="2">
+        <v>0.096</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="1">
+        <v>43708</v>
+      </c>
+      <c r="B153" s="2">
+        <v>0.079</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="1">
+        <v>43738</v>
+      </c>
+      <c r="B154" s="2">
+        <v>-0.103</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="1">
+        <v>43769</v>
+      </c>
+      <c r="B155" s="2">
+        <v>0.035</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="1">
+        <v>43799</v>
+      </c>
+      <c r="B156" s="2">
+        <v>-0.007</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="1">
+        <v>43830</v>
+      </c>
+      <c r="B157" s="2">
+        <v>0.117</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="1">
+        <v>43861</v>
+      </c>
+      <c r="B158" s="2">
+        <v>-0.009</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="1">
+        <v>43890</v>
+      </c>
+      <c r="B159" s="2">
+        <v>-0.133</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="1">
+        <v>43921</v>
+      </c>
+      <c r="B160" s="2">
+        <v>-0.158</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="1">
+        <v>43951</v>
+      </c>
+      <c r="B161" s="2">
+        <v>0.413</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="1">
+        <v>43982</v>
+      </c>
+      <c r="B162" s="2">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="1">
+        <v>44012</v>
+      </c>
+      <c r="B163" s="2">
+        <v>0.101</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="1">
+        <v>44043</v>
+      </c>
+      <c r="B164" s="2">
+        <v>0.181</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="1">
+        <v>44074</v>
+      </c>
+      <c r="B165" s="2">
+        <v>0.022</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="1">
+        <v>44104</v>
+      </c>
+      <c r="B166" s="2">
+        <v>-0.078</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="1">
+        <v>44135</v>
+      </c>
+      <c r="B167" s="2">
+        <v>-0.024</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="1">
+        <v>44165</v>
+      </c>
+      <c r="B168" s="2">
+        <v>-0.028</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="1">
+        <v>44196</v>
+      </c>
+      <c r="B169" s="2">
+        <v>0.119</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="1">
+        <v>44227</v>
+      </c>
+      <c r="B170" s="2">
+        <v>-0.076</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="1">
+        <v>44255</v>
+      </c>
+      <c r="B171" s="2">
+        <v>-0.07</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="1">
+        <v>44286</v>
+      </c>
+      <c r="B172" s="2">
+        <v>-0.006</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="1">
+        <v>44316</v>
+      </c>
+      <c r="B173" s="2">
+        <v>0.092</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="1">
+        <v>44347</v>
+      </c>
+      <c r="B174" s="2">
+        <v>0.119</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="1">
+        <v>44377</v>
+      </c>
+      <c r="B175" s="2">
+        <v>-0.103</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="1">
+        <v>44408</v>
+      </c>
+      <c r="B176" s="2">
+        <v>0.003</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="1">
+        <v>44439</v>
+      </c>
+      <c r="B177" s="2">
+        <v>-0.069</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="1">
+        <v>44469</v>
+      </c>
+      <c r="B178" s="2">
+        <v>-0.115</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="1">
+        <v>44500</v>
+      </c>
+      <c r="B179" s="2">
+        <v>0.171</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="1">
+        <v>44530</v>
+      </c>
+      <c r="B180" s="2">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="1">
+        <v>44561</v>
+      </c>
+      <c r="B181" s="2">
+        <v>0.015</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="1">
+        <v>44592</v>
+      </c>
+      <c r="B182" s="2">
+        <v>-0.059</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="1">
+        <v>44620</v>
+      </c>
+      <c r="B183" s="2">
+        <v>0.091</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="1">
+        <v>44651</v>
+      </c>
+      <c r="B184" s="2">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="1">
+        <v>44681</v>
+      </c>
+      <c r="B185" s="2">
+        <v>-0.066</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="1">
+        <v>44712</v>
+      </c>
+      <c r="B186" s="2">
+        <v>-0.0668</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="1">
+        <v>44742</v>
+      </c>
+      <c r="B187" s="2">
+        <v>-0.1575</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="1">
+        <v>44773</v>
+      </c>
+      <c r="B188" s="2">
+        <v>0.0304</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="1">
+        <v>44804</v>
+      </c>
+      <c r="B189" s="2">
+        <v>-0.0806</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="1">
+        <v>44834</v>
+      </c>
+      <c r="B190" s="2">
+        <v>-0.0709</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="1">
+        <v>44865</v>
+      </c>
+      <c r="B191" s="2">
+        <v>-0.0348</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="1">
+        <v>44895</v>
+      </c>
+      <c r="B192" s="2">
+        <v>0.177</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="1">
+        <v>44926</v>
+      </c>
+      <c r="B193" s="2">
+        <v>0.0173</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="1">
+        <v>44957</v>
+      </c>
+      <c r="B194" s="2">
+        <v>0.0934</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="1">
+        <v>44985</v>
+      </c>
+      <c r="B195" s="2">
+        <v>-0.1178</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="1">
+        <v>45016</v>
+      </c>
+      <c r="B196" s="2">
+        <v>0.1006</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="1">
+        <v>45046</v>
+      </c>
+      <c r="B197" s="2">
+        <v>0.0392</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="1">
+        <v>45077</v>
+      </c>
+      <c r="B198" s="2">
+        <v>-0.09</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="1">
+        <v>45107</v>
+      </c>
+      <c r="B199" s="2">
+        <v>-0.0131</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="1">
+        <v>45138</v>
+      </c>
+      <c r="B200" s="2">
+        <v>0.0132</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="1">
+        <v>45169</v>
+      </c>
+      <c r="B201" s="2">
+        <v>-0.0617</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="1">
+        <v>45199</v>
+      </c>
+      <c r="B202" s="2">
+        <v>-0.0907</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="1">
+        <v>45230</v>
+      </c>
+      <c r="B203" s="2">
+        <v>-0.0192</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="1">
+        <v>45260</v>
+      </c>
+      <c r="B204" s="2">
+        <v>0.1232</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="1">
+        <v>45291</v>
+      </c>
+      <c r="B205" s="2">
+        <v>0.0615</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="1">
+        <v>45322</v>
+      </c>
+      <c r="B206" s="2">
+        <v>-0.0526</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="1">
+        <v>45351</v>
+      </c>
+      <c r="B207" s="2">
+        <v>-0.0811</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="1">
+        <v>45382</v>
+      </c>
+      <c r="B208" s="2">
+        <v>0.2117</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="1">
+        <v>45412</v>
+      </c>
+      <c r="B209" s="2">
+        <v>0.0481</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="1">
+        <v>45443</v>
+      </c>
+      <c r="B210" s="2">
+        <v>0.0644</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="1">
+        <v>45473</v>
+      </c>
+      <c r="B211" s="2">
+        <v>-0.085</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="1">
+        <v>45504</v>
+      </c>
+      <c r="B212" s="2">
+        <v>0.0059</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="1">
+        <v>45535</v>
+      </c>
+      <c r="B213" s="2">
+        <v>0.0001</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="1">
+        <v>45565</v>
+      </c>
+      <c r="B214" s="2">
+        <v>0.0253</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="1">
+        <v>45596</v>
+      </c>
+      <c r="B215" s="2">
+        <v>0.0753</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="1">
+        <v>45626</v>
+      </c>
+      <c r="B216" s="2">
+        <v>-0.121</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="1">
+        <v>45657</v>
+      </c>
+      <c r="B217" s="2">
+        <v>-0.076</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="1">
+        <v>45688</v>
+      </c>
+      <c r="B218" s="2">
+        <v>0.0492</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="1">
+        <v>45716</v>
+      </c>
+      <c r="B219" s="2">
+        <v>0.0093</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="1">
+        <v>45747</v>
+      </c>
+      <c r="B220" s="2">
+        <v>0.1647</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="1">
+        <v>45777</v>
+      </c>
+      <c r="B221" s="2">
+        <v>0.0656</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="1">
+        <v>45808</v>
+      </c>
+      <c r="B222" s="2">
+        <v>0.0707</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="1">
+        <v>45838</v>
+      </c>
+      <c r="B223" s="2">
+        <v>-0.0078</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="1">
+        <v>45869</v>
+      </c>
+      <c r="B224" s="2">
+        <v>-0.0284</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="1">
+        <v>45900</v>
+      </c>
+      <c r="B225" s="2">
+        <v>0.169</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="1">
+        <v>45930</v>
+      </c>
+      <c r="B226" s="2">
+        <v>0.2001</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="1">
+        <v>45961</v>
+      </c>
+      <c r="B227" s="2">
+        <v>0.0101</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="1">
+        <v>45991</v>
+      </c>
+      <c r="B228" s="2">
+        <v>0.0949</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="1">
+        <v>46022</v>
+      </c>
+      <c r="B229" s="2">
+        <v>0.0742</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="1">
+        <v>46053</v>
+      </c>
+      <c r="B230" s="2">
+        <v>0.1373</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="1">
+        <v>46081</v>
+      </c>
+      <c r="B231" s="2">
+        <v>0.1716</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="1">
+        <v>46112</v>
+      </c>
+      <c r="B232" s="2">
+        <v>-0.1914</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="1">
+        <v>46142</v>
+      </c>
+      <c r="B233" s="2">
+        <v>0.0223</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="1">
+        <v>46173</v>
+      </c>
+      <c r="B234" s="2">
+        <v>0.0454</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="1">
+        <v>46203</v>
+      </c>
+      <c r="B235" s="2">
+        <v>-0.1204</v>
+      </c>
+    </row>
+  </sheetData>
+  <ignoredErrors>
+    <ignoredError numberStoredAsText="1" sqref="A1:B235"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="x14ac">
+  <dimension ref="A1:B234"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <cols>
+    <col min="1" max="1" bestFit="1" width="8.625"/>
+    <col min="2" max="2" bestFit="1" width="7.625"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1">
+        <v>39141</v>
+      </c>
+      <c r="B2" s="3">
+        <v>-0.005831922953</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="1">
+        <v>39172</v>
+      </c>
+      <c r="B3" s="3">
+        <v>0.004063747845</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="1">
+        <v>39202</v>
+      </c>
+      <c r="B4" s="3">
+        <v>0.037232575238</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="1">
+        <v>39233</v>
+      </c>
+      <c r="B5" s="3">
+        <v>-0.030942287364</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="1">
+        <v>39263</v>
+      </c>
+      <c r="B6" s="3">
+        <v>-0.007516166548</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="1">
+        <v>39294</v>
+      </c>
+      <c r="B7" s="3">
+        <v>-0.009466131357</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="1">
+        <v>39325</v>
+      </c>
+      <c r="B8" s="3">
+        <v>-0.113471916285</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="1">
+        <v>39355</v>
+      </c>
+      <c r="B9" s="3">
+        <v>0.154998068061</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1">
+        <v>39386</v>
+      </c>
+      <c r="B10" s="3">
+        <v>0.112690362955</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="1">
+        <v>39416</v>
+      </c>
+      <c r="B11" s="3">
+        <v>-0.212793940683</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="1">
+        <v>39447</v>
+      </c>
+      <c r="B12" s="3">
+        <v>0.076031884742</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="1">
+        <v>39478</v>
+      </c>
+      <c r="B13" s="3">
+        <v>0.01935241634</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="1">
+        <v>39507</v>
+      </c>
+      <c r="B14" s="3">
+        <v>0.085745870862</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="1">
+        <v>39538</v>
+      </c>
+      <c r="B15" s="3">
+        <v>-0.087711897672</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="1">
+        <v>39568</v>
+      </c>
+      <c r="B16" s="3">
+        <v>-0.025153433222</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="1">
+        <v>39599</v>
+      </c>
+      <c r="B17" s="3">
+        <v>0.181376422501</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="1">
+        <v>39629</v>
+      </c>
+      <c r="B18" s="3">
+        <v>-0.044712746106</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="1">
+        <v>39660</v>
+      </c>
+      <c r="B19" s="3">
+        <v>-0.048611997517</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="1">
+        <v>39691</v>
+      </c>
+      <c r="B20" s="3">
+        <v>-0.185551451529</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="1">
+        <v>39721</v>
+      </c>
+      <c r="B21" s="3">
+        <v>-0.143773046102</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="1">
+        <v>39752</v>
+      </c>
+      <c r="B22" s="3">
+        <v>-0.36717652714</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="1">
+        <v>39782</v>
+      </c>
+      <c r="B23" s="3">
+        <v>-0.010301006985</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="1">
+        <v>39813</v>
+      </c>
+      <c r="B24" s="3">
+        <v>0.077712085901</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="1">
+        <v>39844</v>
+      </c>
+      <c r="B25" s="3">
+        <v>0.163419641006</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="1">
+        <v>39872</v>
+      </c>
+      <c r="B26" s="3">
+        <v>0.019432341795</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="1">
+        <v>39903</v>
+      </c>
+      <c r="B27" s="3">
+        <v>-0.03199722058</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="1">
+        <v>39933</v>
+      </c>
+      <c r="B28" s="3">
+        <v>0.040407674385</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="1">
+        <v>39964</v>
+      </c>
+      <c r="B29" s="3">
+        <v>0.259128173197</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="1">
+        <v>39994</v>
+      </c>
+      <c r="B30" s="3">
+        <v>-0.139669424407</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="1">
+        <v>40025</v>
+      </c>
+      <c r="B31" s="3">
+        <v>0.075462963609</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="1">
+        <v>40056</v>
+      </c>
+      <c r="B32" s="3">
+        <v>0.00789530299</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="1">
+        <v>40086</v>
+      </c>
+      <c r="B33" s="3">
+        <v>0.264348215977</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="1">
+        <v>40117</v>
+      </c>
+      <c r="B34" s="3">
+        <v>-0.001977446316</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="1">
+        <v>40147</v>
+      </c>
+      <c r="B35" s="3">
+        <v>0.207215762942</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="1">
+        <v>40178</v>
+      </c>
+      <c r="B36" s="3">
+        <v>0.002053369744</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="1">
+        <v>40209</v>
+      </c>
+      <c r="B37" s="3">
+        <v>-0.086117832385</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="1">
+        <v>40237</v>
+      </c>
+      <c r="B38" s="3">
+        <v>0.10143038975</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="1">
+        <v>40268</v>
+      </c>
+      <c r="B39" s="3">
+        <v>0.05115176479</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="1">
+        <v>40298</v>
+      </c>
+      <c r="B40" s="3">
+        <v>0.140165678788</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="1">
+        <v>40329</v>
+      </c>
+      <c r="B41" s="3">
+        <v>-0.041357500951</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="1">
+        <v>40359</v>
+      </c>
+      <c r="B42" s="3">
+        <v>-0.001945262724</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="1">
+        <v>40390</v>
+      </c>
+      <c r="B43" s="3">
+        <v>-0.022049901214</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="1">
+        <v>40421</v>
+      </c>
+      <c r="B44" s="3">
+        <v>0.113244381023</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="1">
+        <v>40451</v>
+      </c>
+      <c r="B45" s="3">
+        <v>0.156846064118</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="1">
+        <v>40482</v>
+      </c>
+      <c r="B46" s="3">
+        <v>0.043081316042</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="1">
+        <v>40512</v>
+      </c>
+      <c r="B47" s="3">
+        <v>0.160121564589</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="1">
+        <v>40543</v>
+      </c>
+      <c r="B48" s="3">
+        <v>0.072650707715</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="1">
+        <v>40574</v>
+      </c>
+      <c r="B49" s="3">
+        <v>-0.119741934001</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="1">
+        <v>40602</v>
+      </c>
+      <c r="B50" s="3">
+        <v>0.093041593571</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="1">
+        <v>40633</v>
+      </c>
+      <c r="B51" s="3">
+        <v>0.057806590867</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="1">
+        <v>40663</v>
+      </c>
+      <c r="B52" s="3">
+        <v>0.024901484936</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="1">
+        <v>40694</v>
+      </c>
+      <c r="B53" s="3">
+        <v>-0.106826358923</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="1">
+        <v>40724</v>
+      </c>
+      <c r="B54" s="3">
+        <v>-0.039078017902</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="1">
+        <v>40755</v>
+      </c>
+      <c r="B55" s="3">
+        <v>0.03895557946</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="1">
+        <v>40786</v>
+      </c>
+      <c r="B56" s="3">
+        <v>0.010601068876</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="1">
+        <v>40816</v>
+      </c>
+      <c r="B57" s="3">
+        <v>-0.164656987168</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="1">
+        <v>40847</v>
+      </c>
+      <c r="B58" s="3">
+        <v>0.097323833557</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="1">
+        <v>40877</v>
+      </c>
+      <c r="B59" s="3">
+        <v>0.022324201928</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="1">
+        <v>40908</v>
+      </c>
+      <c r="B60" s="3">
+        <v>-0.145900302142</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="1">
+        <v>40939</v>
+      </c>
+      <c r="B61" s="3">
+        <v>0.128293299176</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="1">
+        <v>40968</v>
+      </c>
+      <c r="B62" s="3">
+        <v>0.047258348892</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="1">
+        <v>40999</v>
+      </c>
+      <c r="B63" s="3">
+        <v>-0.101392316381</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="1">
+        <v>41029</v>
+      </c>
+      <c r="B64" s="3">
+        <v>-0.057964968107</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="1">
+        <v>41060</v>
+      </c>
+      <c r="B65" s="3">
+        <v>-0.175670496931</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="1">
+        <v>41090</v>
+      </c>
+      <c r="B66" s="3">
+        <v>0.015350000989</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="1">
+        <v>41121</v>
+      </c>
+      <c r="B67" s="3">
+        <v>0.075429131624</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="1">
+        <v>41152</v>
+      </c>
+      <c r="B68" s="3">
+        <v>0.090679073984</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="1">
+        <v>41182</v>
+      </c>
+      <c r="B69" s="3">
+        <v>0.127428977659</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="1">
+        <v>41213</v>
+      </c>
+      <c r="B70" s="3">
+        <v>0.009726436788</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="1">
+        <v>41243</v>
+      </c>
+      <c r="B71" s="3">
+        <v>-0.123225992657</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="1">
+        <v>41274</v>
+      </c>
+      <c r="B72" s="3">
+        <v>0.001734495774</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="1">
+        <v>41305</v>
+      </c>
+      <c r="B73" s="3">
+        <v>0.053033645121</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="1">
+        <v>41333</v>
+      </c>
+      <c r="B74" s="3">
+        <v>-0.140151824469</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="1">
+        <v>41364</v>
+      </c>
+      <c r="B75" s="3">
+        <v>0.024727048996</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="1">
+        <v>41394</v>
+      </c>
+      <c r="B76" s="3">
+        <v>-0.150365724219</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="1">
+        <v>41425</v>
+      </c>
+      <c r="B77" s="3">
+        <v>-0.060558112002</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="1">
+        <v>41455</v>
+      </c>
+      <c r="B78" s="3">
+        <v>-0.129390448235</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="1">
+        <v>41486</v>
+      </c>
+      <c r="B79" s="3">
+        <v>0.136790410692</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="1">
+        <v>41517</v>
+      </c>
+      <c r="B80" s="3">
+        <v>0.121524757608</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="1">
+        <v>41547</v>
+      </c>
+      <c r="B81" s="3">
+        <v>-0.06885385857</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="1">
+        <v>41578</v>
+      </c>
+      <c r="B82" s="3">
+        <v>0.01839269359</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="1">
+        <v>41608</v>
+      </c>
+      <c r="B83" s="3">
+        <v>-0.112747077346</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="1">
+        <v>41639</v>
+      </c>
+      <c r="B84" s="3">
+        <v>-0.034301886763</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="1">
+        <v>41670</v>
+      </c>
+      <c r="B85" s="3">
+        <v>0.185670832485</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="1">
+        <v>41698</v>
+      </c>
+      <c r="B86" s="3">
+        <v>0.093495720659</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="1">
+        <v>41729</v>
+      </c>
+      <c r="B87" s="3">
+        <v>-0.080151963928</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="1">
+        <v>41759</v>
+      </c>
+      <c r="B88" s="3">
+        <v>0.015232080621</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="1">
+        <v>41790</v>
+      </c>
+      <c r="B89" s="3">
+        <v>-0.01600189529</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="1">
+        <v>41820</v>
+      </c>
+      <c r="B90" s="3">
+        <v>0.21182196316</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="1">
+        <v>41851</v>
+      </c>
+      <c r="B91" s="3">
+        <v>0.00920042624</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="1">
+        <v>41882</v>
+      </c>
+      <c r="B92" s="3">
+        <v>-0.022255987137</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="1">
+        <v>41912</v>
+      </c>
+      <c r="B93" s="3">
+        <v>-0.16560878683</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="1">
+        <v>41943</v>
+      </c>
+      <c r="B94" s="3">
+        <v>-0.204881040232</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="1">
+        <v>41973</v>
+      </c>
+      <c r="B95" s="3">
+        <v>0.080784508857</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="1">
+        <v>42004</v>
+      </c>
+      <c r="B96" s="3">
+        <v>0.123251841161</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="1">
+        <v>42035</v>
+      </c>
+      <c r="B97" s="3">
+        <v>-0.012810634652</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="1">
+        <v>42063</v>
+      </c>
+      <c r="B98" s="3">
+        <v>-0.055970297585</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="1">
+        <v>42094</v>
+      </c>
+      <c r="B99" s="3">
+        <v>-0.093730113105</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="1">
+        <v>42124</v>
+      </c>
+      <c r="B100" s="3">
+        <v>0.082991228375</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="1">
+        <v>42155</v>
+      </c>
+      <c r="B101" s="3">
+        <v>0.031411103124</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="1">
+        <v>42185</v>
+      </c>
+      <c r="B102" s="3">
+        <v>0.015717344829</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="1">
+        <v>42216</v>
+      </c>
+      <c r="B103" s="3">
+        <v>-0.155888717643</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="1">
+        <v>42247</v>
+      </c>
+      <c r="B104" s="3">
+        <v>0.016656394093</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="1">
+        <v>42277</v>
+      </c>
+      <c r="B105" s="3">
+        <v>-0.048135899264</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="1">
+        <v>42308</v>
+      </c>
+      <c r="B106" s="3">
+        <v>0.058079664881</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="1">
+        <v>42338</v>
+      </c>
+      <c r="B107" s="3">
+        <v>-0.07778544141</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="1">
+        <v>42369</v>
+      </c>
+      <c r="B108" s="3">
+        <v>-0.029185872197</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="1">
+        <v>42400</v>
+      </c>
+      <c r="B109" s="3">
+        <v>-0.006223683513</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="1">
+        <v>42429</v>
+      </c>
+      <c r="B110" s="3">
+        <v>0.196067375463</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="1">
+        <v>42460</v>
+      </c>
+      <c r="B111" s="3">
+        <v>0.305161228565</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="1">
+        <v>42490</v>
+      </c>
+      <c r="B112" s="3">
+        <v>0.408806039594</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="1">
+        <v>42521</v>
+      </c>
+      <c r="B113" s="3">
+        <v>-0.12489010961</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="1">
+        <v>42551</v>
+      </c>
+      <c r="B114" s="3">
+        <v>0.246657156279</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="1">
+        <v>42582</v>
+      </c>
+      <c r="B115" s="3">
+        <v>0.14150038531</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="1">
+        <v>42613</v>
+      </c>
+      <c r="B116" s="3">
+        <v>-0.136943264378</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="1">
+        <v>42643</v>
+      </c>
+      <c r="B117" s="3">
+        <v>0.029308406317</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="1">
+        <v>42674</v>
+      </c>
+      <c r="B118" s="3">
+        <v>-0.071797693597</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="1">
+        <v>42704</v>
+      </c>
+      <c r="B119" s="3">
+        <v>-0.174437686572</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="1">
+        <v>42735</v>
+      </c>
+      <c r="B120" s="3">
+        <v>0.008547340718</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="1">
+        <v>42766</v>
+      </c>
+      <c r="B121" s="3">
+        <v>0.211303803163</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="1">
+        <v>42794</v>
+      </c>
+      <c r="B122" s="3">
+        <v>-0.076865988958</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="1">
+        <v>42825</v>
+      </c>
+      <c r="B123" s="3">
+        <v>-0.006624232496</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="1">
+        <v>42855</v>
+      </c>
+      <c r="B124" s="3">
+        <v>-0.071735383051</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="1">
+        <v>42886</v>
+      </c>
+      <c r="B125" s="3">
+        <v>-0.009094911687</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="1">
+        <v>42916</v>
+      </c>
+      <c r="B126" s="3">
+        <v>0.017876863425</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="1">
+        <v>42947</v>
+      </c>
+      <c r="B127" s="3">
+        <v>0.051151344579</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="1">
+        <v>42978</v>
+      </c>
+      <c r="B128" s="3">
+        <v>0.037540903554</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="1">
+        <v>43008</v>
+      </c>
+      <c r="B129" s="3">
+        <v>-0.068067777533</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="1">
+        <v>43039</v>
+      </c>
+      <c r="B130" s="3">
+        <v>-0.064821328585</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="1">
+        <v>43069</v>
+      </c>
+      <c r="B131" s="3">
+        <v>0.029508459176</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="1">
+        <v>43100</v>
+      </c>
+      <c r="B132" s="3">
+        <v>0.082257686521</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="1">
+        <v>43131</v>
+      </c>
+      <c r="B133" s="3">
+        <v>-0.001125944751</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="1">
+        <v>43159</v>
+      </c>
+      <c r="B134" s="3">
+        <v>-0.076249260004</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="1">
+        <v>43190</v>
+      </c>
+      <c r="B135" s="3">
+        <v>-0.037215469477</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="1">
+        <v>43220</v>
+      </c>
+      <c r="B136" s="3">
+        <v>0.034603375184</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="1">
+        <v>43251</v>
+      </c>
+      <c r="B137" s="3">
+        <v>-0.020329497928</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="1">
+        <v>43281</v>
+      </c>
+      <c r="B138" s="3">
+        <v>-0.050868705003</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="1">
+        <v>43312</v>
+      </c>
+      <c r="B139" s="3">
+        <v>-0.069765674504</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="1">
+        <v>43343</v>
+      </c>
+      <c r="B140" s="3">
+        <v>-0.096921681283</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="1">
+        <v>43373</v>
+      </c>
+      <c r="B141" s="3">
+        <v>-0.016858358995</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="1">
+        <v>43404</v>
+      </c>
+      <c r="B142" s="3">
+        <v>-0.050912006576</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="1">
+        <v>43434</v>
+      </c>
+      <c r="B143" s="3">
+        <v>-0.036260682278</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="1">
+        <v>43465</v>
+      </c>
+      <c r="B144" s="3">
+        <v>0.026285416032</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="1">
+        <v>43496</v>
+      </c>
+      <c r="B145" s="3">
+        <v>0.15059491008</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="1">
+        <v>43524</v>
+      </c>
+      <c r="B146" s="3">
+        <v>0.069148215509</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="1">
+        <v>43555</v>
+      </c>
+      <c r="B147" s="3">
+        <v>-0.031980243008</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="1">
+        <v>43585</v>
+      </c>
+      <c r="B148" s="3">
+        <v>-0.058835084532</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="1">
+        <v>43616</v>
+      </c>
+      <c r="B149" s="3">
+        <v>0.009859489596</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="1">
+        <v>43646</v>
+      </c>
+      <c r="B150" s="3">
+        <v>0.143840005851</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="1">
+        <v>43677</v>
+      </c>
+      <c r="B151" s="3">
+        <v>0.110426690602</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="1">
+        <v>43708</v>
+      </c>
+      <c r="B152" s="3">
+        <v>0.088103580024</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="1">
+        <v>43738</v>
+      </c>
+      <c r="B153" s="3">
+        <v>-0.123972069239</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="1">
+        <v>43769</v>
+      </c>
+      <c r="B154" s="3">
+        <v>0.044256933607</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="1">
+        <v>43799</v>
+      </c>
+      <c r="B155" s="3">
+        <v>-0.001184889097</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="1">
+        <v>43830</v>
+      </c>
+      <c r="B156" s="3">
+        <v>0.147825587039</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="1">
+        <v>43861</v>
+      </c>
+      <c r="B157" s="3">
+        <v>-0.006683978455</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="1">
+        <v>43890</v>
+      </c>
+      <c r="B158" s="3">
+        <v>-0.13742269544</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="1">
+        <v>43921</v>
+      </c>
+      <c r="B159" s="3">
+        <v>-0.195437065292</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="1">
+        <v>43951</v>
+      </c>
+      <c r="B160" s="3">
+        <v>0.448107743723</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="1">
+        <v>43982</v>
+      </c>
+      <c r="B161" s="3">
+        <v>0.182675344248</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="1">
+        <v>44012</v>
+      </c>
+      <c r="B162" s="3">
+        <v>0.108421942483</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="1">
+        <v>44043</v>
+      </c>
+      <c r="B163" s="3">
+        <v>0.217156734038</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="1">
+        <v>44074</v>
+      </c>
+      <c r="B164" s="3">
+        <v>0.01068102399</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="1">
+        <v>44104</v>
+      </c>
+      <c r="B165" s="3">
+        <v>-0.079865277765</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="1">
+        <v>44135</v>
+      </c>
+      <c r="B166" s="3">
+        <v>-0.023114706121</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="1">
+        <v>44165</v>
+      </c>
+      <c r="B167" s="3">
+        <v>-0.035524264621</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="1">
+        <v>44196</v>
+      </c>
+      <c r="B168" s="3">
+        <v>0.12774142633</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="1">
+        <v>44227</v>
+      </c>
+      <c r="B169" s="3">
+        <v>-0.074718255197</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="1">
+        <v>44255</v>
+      </c>
+      <c r="B170" s="3">
+        <v>-0.068558982475</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="1">
+        <v>44286</v>
+      </c>
+      <c r="B171" s="3">
+        <v>-0.005139444294</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="1">
+        <v>44316</v>
+      </c>
+      <c r="B172" s="3">
+        <v>0.091645277611</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="1">
+        <v>44347</v>
+      </c>
+      <c r="B173" s="3">
+        <v>0.129626677763</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="1">
+        <v>44377</v>
+      </c>
+      <c r="B174" s="3">
+        <v>-0.106120402118</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="1">
+        <v>44408</v>
+      </c>
+      <c r="B175" s="3">
+        <v>0.005023081941</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="1">
+        <v>44439</v>
+      </c>
+      <c r="B176" s="3">
+        <v>-0.067169165282</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="1">
+        <v>44469</v>
+      </c>
+      <c r="B177" s="3">
+        <v>-0.112780797542</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="1">
+        <v>44500</v>
+      </c>
+      <c r="B178" s="3">
+        <v>0.171159535675</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="1">
+        <v>44530</v>
+      </c>
+      <c r="B179" s="3">
+        <v>-0.039584040895</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="1">
+        <v>44561</v>
+      </c>
+      <c r="B180" s="3">
+        <v>0.017097001662</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="1">
+        <v>44592</v>
+      </c>
+      <c r="B181" s="3">
+        <v>-0.058133443017</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="1">
+        <v>44620</v>
+      </c>
+      <c r="B182" s="3">
+        <v>0.091421031549</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="1">
+        <v>44651</v>
+      </c>
+      <c r="B183" s="3">
+        <v>0.051423395553</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="1">
+        <v>44681</v>
+      </c>
+      <c r="B184" s="3">
+        <v>-0.064534418124</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="1">
+        <v>44712</v>
+      </c>
+      <c r="B185" s="3">
+        <v>-0.066064420984</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="1">
+        <v>44742</v>
+      </c>
+      <c r="B186" s="3">
+        <v>-0.155166934889</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="1">
+        <v>44773</v>
+      </c>
+      <c r="B187" s="3">
+        <v>0.030804918892</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="1">
+        <v>44804</v>
+      </c>
+      <c r="B188" s="3">
+        <v>-0.08015069752</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="1">
+        <v>44834</v>
+      </c>
+      <c r="B189" s="3">
+        <v>-0.069419296092</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="1">
+        <v>44865</v>
+      </c>
+      <c r="B190" s="3">
+        <v>-0.033111356423</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="1">
+        <v>44895</v>
+      </c>
+      <c r="B191" s="3">
+        <v>0.17745540341</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="1">
+        <v>44926</v>
+      </c>
+      <c r="B192" s="3">
+        <v>0.019314770611</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="1">
+        <v>44957</v>
+      </c>
+      <c r="B193" s="3">
+        <v>0.097918936741</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="1">
+        <v>44985</v>
+      </c>
+      <c r="B194" s="3">
+        <v>-0.117897588213</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="1">
+        <v>45016</v>
+      </c>
+      <c r="B195" s="3">
+        <v>0.104962878047</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="1">
+        <v>45046</v>
+      </c>
+      <c r="B196" s="3">
+        <v>0.03987884785</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="1">
+        <v>45077</v>
+      </c>
+      <c r="B197" s="3">
+        <v>-0.089111683237</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="1">
+        <v>45107</v>
+      </c>
+      <c r="B198" s="3">
+        <v>-0.011474115193</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="1">
+        <v>45138</v>
+      </c>
+      <c r="B199" s="3">
+        <v>0.013827254573</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="1">
+        <v>45169</v>
+      </c>
+      <c r="B200" s="3">
+        <v>-0.069362372847</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="1">
+        <v>45199</v>
+      </c>
+      <c r="B201" s="3">
+        <v>-0.086200279075</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="1">
+        <v>45230</v>
+      </c>
+      <c r="B202" s="3">
+        <v>-0.01853180875</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="1">
+        <v>45260</v>
+      </c>
+      <c r="B203" s="3">
+        <v>0.124338342623</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="1">
+        <v>45291</v>
+      </c>
+      <c r="B204" s="3">
+        <v>0.062057727023</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="1">
+        <v>45322</v>
+      </c>
+      <c r="B205" s="3">
+        <v>-0.052193264898</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="1">
+        <v>45351</v>
+      </c>
+      <c r="B206" s="3">
+        <v>-0.081456983597</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="1">
+        <v>45382</v>
+      </c>
+      <c r="B207" s="3">
+        <v>0.215679537988</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="1">
+        <v>45412</v>
+      </c>
+      <c r="B208" s="3">
+        <v>0.049625061431</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="1">
+        <v>45443</v>
+      </c>
+      <c r="B209" s="3">
+        <v>0.066682007976</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="1">
+        <v>45473</v>
+      </c>
+      <c r="B210" s="3">
+        <v>-0.084065307921</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="1">
+        <v>45504</v>
+      </c>
+      <c r="B211" s="3">
+        <v>0.007948846725</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="1">
+        <v>45535</v>
+      </c>
+      <c r="B212" s="3">
+        <v>0.001964724736</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="1">
+        <v>45565</v>
+      </c>
+      <c r="B213" s="3">
+        <v>0.025943235297</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="1">
+        <v>45596</v>
+      </c>
+      <c r="B214" s="3">
+        <v>0.07755079925</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="1">
+        <v>45626</v>
+      </c>
+      <c r="B215" s="3">
+        <v>-0.119794011237</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="1">
+        <v>45657</v>
+      </c>
+      <c r="B216" s="3">
+        <v>-0.074569091425</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="1">
+        <v>45688</v>
+      </c>
+      <c r="B217" s="3">
+        <v>0.049296038961</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="1">
+        <v>45716</v>
+      </c>
+      <c r="B218" s="3">
+        <v>0.010650878079</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="1">
+        <v>45747</v>
+      </c>
+      <c r="B219" s="3">
+        <v>0.165959168241</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="1">
+        <v>45777</v>
+      </c>
+      <c r="B220" s="3">
+        <v>0.068239949105</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="1">
+        <v>45808</v>
+      </c>
+      <c r="B221" s="3">
+        <v>0.071499012035</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="1">
+        <v>45838</v>
+      </c>
+      <c r="B222" s="3">
+        <v>-0.006294712793</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="1">
+        <v>45869</v>
+      </c>
+      <c r="B223" s="3">
+        <v>-0.027256459038</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="1">
+        <v>45900</v>
+      </c>
+      <c r="B224" s="3">
+        <v>0.181718279907</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="1">
+        <v>45930</v>
+      </c>
+      <c r="B225" s="3">
+        <v>0.239095697896</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="1">
+        <v>45961</v>
+      </c>
+      <c r="B226" s="3">
+        <v>0.010040844571</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="1">
+        <v>45991</v>
+      </c>
+      <c r="B227" s="3">
+        <v>0.101925261417</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="1">
+        <v>46022</v>
+      </c>
+      <c r="B228" s="3">
+        <v>0.082599749017</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="1">
+        <v>46053</v>
+      </c>
+      <c r="B229" s="3">
+        <v>0.15382272146</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="1">
+        <v>46081</v>
+      </c>
+      <c r="B230" s="3">
+        <v>0.188846228453</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="1">
+        <v>46112</v>
+      </c>
+      <c r="B231" s="3">
+        <v>-0.205906039184</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="1">
+        <v>46142</v>
+      </c>
+      <c r="B232" s="3">
+        <v>0.018623351455</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="1">
+        <v>46173</v>
+      </c>
+      <c r="B233" s="3">
+        <v>0.05030339375</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="1">
+        <v>46203</v>
+      </c>
+      <c r="B234" s="3">
+        <v>-0.12886228944</v>
+      </c>
+    </row>
+  </sheetData>
+  <ignoredErrors>
+    <ignoredError numberStoredAsText="1" sqref="A1:B234"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="x14ac">
   <dimension ref="A1:B234"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" bestFit="1" width="8.625"/>
     <col min="2" max="2" bestFit="1" width="32.625"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1">
-        <v>39113</v>
+        <v>39141</v>
       </c>
       <c r="B2" s="2">
-        <v>-0.00324299</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1">
-        <v>39141</v>
+        <v>39172</v>
       </c>
       <c r="B3" s="2">
-        <v>-0.00207625</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1">
-        <v>39172</v>
+        <v>39202</v>
       </c>
       <c r="B4" s="2">
-        <v>-0.000391357</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1">
-        <v>39202</v>
+        <v>39233</v>
       </c>
       <c r="B5" s="2">
-        <v>0.04</v>
+        <v>1.011114616318</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1">
-        <v>39233</v>
+        <v>39263</v>
       </c>
       <c r="B6" s="2">
-        <v>-0.033</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1">
-        <v>39263</v>
+        <v>39294</v>
       </c>
       <c r="B7" s="2">
-        <v>-0.013</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1">
-        <v>39294</v>
+        <v>39325</v>
       </c>
       <c r="B8" s="2">
-        <v>-0.007</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1">
-        <v>39325</v>
+        <v>39355</v>
       </c>
       <c r="B9" s="2">
-        <v>-0.106</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1">
-        <v>39355</v>
+        <v>39386</v>
       </c>
       <c r="B10" s="2">
-        <v>0.169</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1">
-        <v>39386</v>
+        <v>39416</v>
       </c>
       <c r="B11" s="2">
-        <v>0.114</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1">
-        <v>39416</v>
+        <v>39447</v>
       </c>
       <c r="B12" s="2">
-        <v>-0.193</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1">
-        <v>39447</v>
+        <v>39478</v>
       </c>
       <c r="B13" s="2">
-        <v>0.082</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1">
-        <v>39478</v>
+        <v>39507</v>
       </c>
       <c r="B14" s="2">
-        <v>0.032</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1">
-        <v>39507</v>
+        <v>39538</v>
       </c>
       <c r="B15" s="2">
-        <v>0.125</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1">
-        <v>39538</v>
+        <v>39568</v>
       </c>
       <c r="B16" s="2">
-        <v>-0.072</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1">
-        <v>39568</v>
+        <v>39599</v>
       </c>
       <c r="B17" s="2">
-        <v>-0.029</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1">
-        <v>39599</v>
+        <v>39629</v>
       </c>
       <c r="B18" s="2">
-        <v>0.174</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1">
-        <v>39629</v>
+        <v>39660</v>
       </c>
       <c r="B19" s="2">
-        <v>-0.041</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1">
-        <v>39660</v>
+        <v>39691</v>
       </c>
       <c r="B20" s="2">
-        <v>-0.048</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1">
-        <v>39691</v>
+        <v>39721</v>
       </c>
       <c r="B21" s="2">
-        <v>-0.193</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1">
-        <v>39721</v>
+        <v>39752</v>
       </c>
       <c r="B22" s="2">
-        <v>-0.143</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1">
-        <v>39752</v>
+        <v>39782</v>
       </c>
       <c r="B23" s="2">
-        <v>-0.379</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1">
-        <v>39782</v>
-[...2 lines deleted...]
-        <v>0.002</v>
+        <v>39813</v>
+      </c>
+      <c r="B24" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1">
-        <v>39813</v>
+        <v>39844</v>
       </c>
       <c r="B25" s="2">
-        <v>0.291</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1">
-        <v>39844</v>
+        <v>39872</v>
       </c>
       <c r="B26" s="2">
-        <v>0.18</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1">
-        <v>39872</v>
+        <v>39903</v>
       </c>
       <c r="B27" s="2">
-        <v>0.022</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1">
-        <v>39903</v>
+        <v>39933</v>
       </c>
       <c r="B28" s="2">
-        <v>-0.037</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1">
-        <v>39933</v>
+        <v>39964</v>
       </c>
       <c r="B29" s="2">
-        <v>0.039</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1">
-        <v>39964</v>
+        <v>39994</v>
       </c>
       <c r="B30" s="2">
-        <v>0.273</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1">
-        <v>39994</v>
+        <v>40025</v>
       </c>
       <c r="B31" s="2">
-        <v>-0.145</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1">
-        <v>40025</v>
+        <v>40056</v>
       </c>
       <c r="B32" s="2">
-        <v>0.077</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1">
-        <v>40056</v>
+        <v>40086</v>
       </c>
       <c r="B33" s="2">
-        <v>0.01</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1">
-        <v>40086</v>
+        <v>40117</v>
       </c>
       <c r="B34" s="2">
-        <v>0.259</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1">
-        <v>40117</v>
+        <v>40147</v>
       </c>
       <c r="B35" s="2">
-        <v>-0.003</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1">
-        <v>40147</v>
+        <v>40178</v>
       </c>
       <c r="B36" s="2">
-        <v>0.207</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1">
-        <v>40178</v>
+        <v>40209</v>
       </c>
       <c r="B37" s="2">
-        <v>-0.027</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1">
-        <v>40209</v>
+        <v>40237</v>
       </c>
       <c r="B38" s="2">
-        <v>-0.088</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1">
-        <v>40237</v>
+        <v>40268</v>
       </c>
       <c r="B39" s="2">
-        <v>0.106</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1">
-        <v>40268</v>
+        <v>40298</v>
       </c>
       <c r="B40" s="2">
-        <v>0.053</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1">
-        <v>40298</v>
+        <v>40329</v>
       </c>
       <c r="B41" s="2">
-        <v>0.146</v>
+        <v>1.003091283148</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1">
-        <v>40329</v>
+        <v>40359</v>
       </c>
       <c r="B42" s="2">
-        <v>-0.042</v>
+        <v>1.002721388191</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1">
-        <v>40359</v>
+        <v>40390</v>
       </c>
       <c r="B43" s="2">
-        <v>-0.002</v>
+        <v>1.0022903716</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1">
-        <v>40390</v>
+        <v>40421</v>
       </c>
       <c r="B44" s="2">
-        <v>-0.023</v>
+        <v>1.0023700623</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1">
-        <v>40421</v>
+        <v>40451</v>
       </c>
       <c r="B45" s="2">
-        <v>0.114</v>
+        <v>1.001993548881</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1">
-        <v>40451</v>
+        <v>40482</v>
       </c>
       <c r="B46" s="2">
-        <v>0.13</v>
+        <v>1.001816713104</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1">
-        <v>40482</v>
+        <v>40512</v>
       </c>
       <c r="B47" s="2">
-        <v>0.043</v>
+        <v>0.999999999957</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1">
-        <v>40512</v>
+        <v>40543</v>
       </c>
       <c r="B48" s="2">
-        <v>0.175</v>
+        <v>0.99999999994</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1">
-        <v>40543</v>
+        <v>40574</v>
       </c>
       <c r="B49" s="2">
-        <v>0.022</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1">
-        <v>40574</v>
+        <v>40602</v>
       </c>
       <c r="B50" s="2">
-        <v>-0.122</v>
+        <v>1</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1">
-        <v>40602</v>
+        <v>40633</v>
       </c>
       <c r="B51" s="2">
-        <v>0.096</v>
+        <v>1.000000000107</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1">
-        <v>40633</v>
+        <v>40663</v>
       </c>
       <c r="B52" s="2">
-        <v>0.059</v>
+        <v>0.999999999979</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1">
-        <v>40663</v>
+        <v>40694</v>
       </c>
       <c r="B53" s="2">
-        <v>0.024</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1">
-        <v>40694</v>
+        <v>40724</v>
       </c>
       <c r="B54" s="2">
-        <v>-0.104</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1">
-        <v>40724</v>
+        <v>40755</v>
       </c>
       <c r="B55" s="2">
-        <v>-0.038</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1">
-        <v>40755</v>
+        <v>40786</v>
       </c>
       <c r="B56" s="2">
-        <v>0.038</v>
+        <v>1</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1">
-        <v>40786</v>
+        <v>40816</v>
       </c>
       <c r="B57" s="2">
-        <v>0.01</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1">
-        <v>40816</v>
+        <v>40847</v>
       </c>
       <c r="B58" s="2">
-        <v>-0.166</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1">
-        <v>40847</v>
+        <v>40877</v>
       </c>
       <c r="B59" s="2">
-        <v>0.095</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1">
-        <v>40877</v>
+        <v>40908</v>
       </c>
       <c r="B60" s="2">
-        <v>0.021</v>
+        <v>1</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1">
-        <v>40908</v>
+        <v>40939</v>
       </c>
       <c r="B61" s="2">
-        <v>-0.142</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1">
-        <v>40939</v>
+        <v>40968</v>
       </c>
       <c r="B62" s="2">
-        <v>0.128</v>
+        <v>1</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1">
-        <v>40968</v>
+        <v>40999</v>
       </c>
       <c r="B63" s="2">
-        <v>0.047</v>
+        <v>1</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1">
-        <v>40999</v>
+        <v>41029</v>
       </c>
       <c r="B64" s="2">
-        <v>-0.078</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1">
-        <v>41029</v>
+        <v>41060</v>
       </c>
       <c r="B65" s="2">
-        <v>-0.043</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1">
-        <v>41060</v>
+        <v>41090</v>
       </c>
       <c r="B66" s="2">
-        <v>-0.164</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1">
-        <v>41090</v>
+        <v>41121</v>
       </c>
       <c r="B67" s="2">
-        <v>0.019</v>
+        <v>1</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1">
-        <v>41121</v>
+        <v>41152</v>
       </c>
       <c r="B68" s="2">
-        <v>0.078</v>
+        <v>1</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1">
-        <v>41152</v>
+        <v>41182</v>
       </c>
       <c r="B69" s="2">
-        <v>0.116</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1">
-        <v>41182</v>
+        <v>41213</v>
       </c>
       <c r="B70" s="2">
-        <v>0.093</v>
+        <v>1</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1">
-        <v>41213</v>
+        <v>41243</v>
       </c>
       <c r="B71" s="2">
-        <v>-0.008</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1">
-        <v>41243</v>
+        <v>41274</v>
       </c>
       <c r="B72" s="2">
-        <v>-0.107</v>
+        <v>1</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1">
-        <v>41274</v>
+        <v>41305</v>
       </c>
       <c r="B73" s="2">
-        <v>-0.012</v>
+        <v>1</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1">
-        <v>41305</v>
+        <v>41333</v>
       </c>
       <c r="B74" s="2">
-        <v>0.02</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1">
-        <v>41333</v>
+        <v>41364</v>
       </c>
       <c r="B75" s="2">
-        <v>-0.109</v>
+        <v>1</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1">
-        <v>41364</v>
+        <v>41394</v>
       </c>
       <c r="B76" s="2">
-        <v>0.016</v>
+        <v>1</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1">
-        <v>41394</v>
+        <v>41425</v>
       </c>
       <c r="B77" s="2">
-        <v>-0.14</v>
+        <v>1</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="1">
-        <v>41425</v>
+        <v>41455</v>
       </c>
       <c r="B78" s="2">
-        <v>-0.012</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="1">
-        <v>41455</v>
+        <v>41486</v>
       </c>
       <c r="B79" s="2">
-        <v>-0.137</v>
+        <v>1</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="1">
-        <v>41486</v>
+        <v>41517</v>
       </c>
       <c r="B80" s="2">
-        <v>0.104</v>
+        <v>1</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1">
-        <v>41517</v>
+        <v>41547</v>
       </c>
       <c r="B81" s="2">
-        <v>0.121</v>
+        <v>1</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1">
-        <v>41547</v>
+        <v>41578</v>
       </c>
       <c r="B82" s="2">
-        <v>-0.074</v>
+        <v>1</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1">
-        <v>41578</v>
+        <v>41608</v>
       </c>
       <c r="B83" s="2">
-        <v>-0.021</v>
+        <v>1</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1">
-        <v>41608</v>
+        <v>41639</v>
       </c>
       <c r="B84" s="2">
-        <v>-0.122</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1">
-        <v>41639</v>
+        <v>41670</v>
       </c>
       <c r="B85" s="2">
-        <v>-0.025</v>
+        <v>1</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1">
-        <v>41670</v>
+        <v>41698</v>
       </c>
       <c r="B86" s="2">
-        <v>0.192</v>
+        <v>1</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1">
-        <v>41698</v>
+        <v>41729</v>
       </c>
       <c r="B87" s="2">
-        <v>0.131</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1">
-        <v>41729</v>
+        <v>41759</v>
       </c>
       <c r="B88" s="2">
-        <v>-0.093</v>
+        <v>1</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="1">
-        <v>41759</v>
+        <v>41790</v>
       </c>
       <c r="B89" s="2">
-        <v>0.004</v>
+        <v>1</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="1">
-        <v>41790</v>
+        <v>41820</v>
       </c>
       <c r="B90" s="2">
-        <v>-0.023</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="1">
-        <v>41820</v>
+        <v>41851</v>
       </c>
       <c r="B91" s="2">
-        <v>0.203</v>
+        <v>1</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1">
-        <v>41851</v>
+        <v>41882</v>
       </c>
       <c r="B92" s="2">
-        <v>0.007</v>
+        <v>1</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1">
-        <v>41882</v>
+        <v>41912</v>
       </c>
       <c r="B93" s="2">
-        <v>0.022</v>
+        <v>1</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1">
-        <v>41912</v>
+        <v>41943</v>
       </c>
       <c r="B94" s="2">
-        <v>-0.168</v>
+        <v>1</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1">
-        <v>41943</v>
+        <v>41973</v>
       </c>
       <c r="B95" s="2">
-        <v>-0.208</v>
+        <v>1</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1">
-        <v>41973</v>
+        <v>42004</v>
       </c>
       <c r="B96" s="2">
-        <v>0.055</v>
+        <v>1</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1">
-        <v>42004</v>
+        <v>42035</v>
       </c>
       <c r="B97" s="2">
-        <v>0.108</v>
+        <v>1</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1">
-        <v>42035</v>
+        <v>42063</v>
       </c>
       <c r="B98" s="2">
-        <v>-0.007</v>
+        <v>1</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1">
-        <v>42063</v>
+        <v>42094</v>
       </c>
       <c r="B99" s="2">
-        <v>-0.02</v>
+        <v>1</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1">
-        <v>42094</v>
+        <v>42124</v>
       </c>
       <c r="B100" s="2">
-        <v>-0.077</v>
+        <v>1</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1">
-        <v>42124</v>
+        <v>42155</v>
       </c>
       <c r="B101" s="2">
-        <v>0.072</v>
+        <v>1</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1">
-        <v>42155</v>
+        <v>42185</v>
       </c>
       <c r="B102" s="2">
-        <v>0.023</v>
+        <v>1</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1">
-        <v>42185</v>
+        <v>42216</v>
       </c>
       <c r="B103" s="2">
-        <v>-0.001</v>
+        <v>1</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1">
-        <v>42216</v>
+        <v>42247</v>
       </c>
       <c r="B104" s="2">
-        <v>-0.142</v>
+        <v>1</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1">
-        <v>42247</v>
+        <v>42277</v>
       </c>
       <c r="B105" s="2">
-        <v>0.024</v>
+        <v>1</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1">
-        <v>42277</v>
+        <v>42308</v>
       </c>
       <c r="B106" s="2">
-        <v>-0.053</v>
+        <v>1</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1">
-        <v>42308</v>
+        <v>42338</v>
       </c>
       <c r="B107" s="2">
-        <v>0.04</v>
+        <v>1</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1">
-        <v>42338</v>
+        <v>42369</v>
       </c>
       <c r="B108" s="2">
-        <v>-0.083</v>
+        <v>1</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1">
-        <v>42369</v>
+        <v>42400</v>
       </c>
       <c r="B109" s="2">
-        <v>-0.026</v>
+        <v>1</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1">
-        <v>42400</v>
+        <v>42429</v>
       </c>
       <c r="B110" s="2">
-        <v>-0.049</v>
+        <v>1</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1">
-        <v>42429</v>
+        <v>42460</v>
       </c>
       <c r="B111" s="2">
-        <v>0.273</v>
+        <v>1</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1">
-        <v>42460</v>
+        <v>42490</v>
       </c>
       <c r="B112" s="2">
-        <v>0.271</v>
+        <v>1</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1">
-        <v>42490</v>
+        <v>42521</v>
       </c>
       <c r="B113" s="2">
-        <v>0.4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1">
-        <v>42521</v>
+        <v>42551</v>
       </c>
       <c r="B114" s="2">
-        <v>-0.078</v>
+        <v>1</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1">
-        <v>42551</v>
+        <v>42582</v>
       </c>
       <c r="B115" s="2">
-        <v>0.151</v>
+        <v>1</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1">
-        <v>42582</v>
+        <v>42613</v>
       </c>
       <c r="B116" s="2">
-        <v>0.18</v>
+        <v>1</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1">
-        <v>42613</v>
+        <v>42643</v>
       </c>
       <c r="B117" s="2">
-        <v>-0.137</v>
+        <v>1</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1">
-        <v>42643</v>
+        <v>42674</v>
       </c>
       <c r="B118" s="2">
-        <v>0.03</v>
+        <v>1</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1">
-        <v>42674</v>
+        <v>42704</v>
       </c>
       <c r="B119" s="2">
-        <v>-0.07</v>
+        <v>1</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1">
-        <v>42704</v>
+        <v>42735</v>
       </c>
       <c r="B120" s="2">
-        <v>-0.176</v>
+        <v>1</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1">
-        <v>42735</v>
+        <v>42766</v>
       </c>
       <c r="B121" s="2">
-        <v>0.008</v>
+        <v>1</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1">
-        <v>42766</v>
+        <v>42794</v>
       </c>
       <c r="B122" s="2">
-        <v>0.204</v>
+        <v>1</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1">
-        <v>42794</v>
+        <v>42825</v>
       </c>
       <c r="B123" s="2">
-        <v>-0.076</v>
+        <v>1</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1">
-        <v>42825</v>
+        <v>42855</v>
       </c>
       <c r="B124" s="2">
-        <v>-0.007</v>
+        <v>1</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1">
-        <v>42855</v>
+        <v>42886</v>
       </c>
       <c r="B125" s="2">
-        <v>-0.064</v>
+        <v>1</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1">
-        <v>42886</v>
+        <v>42916</v>
       </c>
       <c r="B126" s="2">
-        <v>-0.01</v>
+        <v>1</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1">
-        <v>42916</v>
+        <v>42947</v>
       </c>
       <c r="B127" s="2">
-        <v>0.014</v>
+        <v>1</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1">
-        <v>42947</v>
+        <v>42978</v>
       </c>
       <c r="B128" s="2">
-        <v>0.045</v>
+        <v>1</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1">
-        <v>42978</v>
+        <v>43008</v>
       </c>
       <c r="B129" s="2">
-        <v>0.037</v>
+        <v>1</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1">
-        <v>43008</v>
+        <v>43039</v>
       </c>
       <c r="B130" s="2">
-        <v>-0.067</v>
+        <v>1</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1">
-        <v>43039</v>
+        <v>43069</v>
       </c>
       <c r="B131" s="2">
-        <v>-0.062</v>
+        <v>1</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1">
-        <v>43069</v>
+        <v>43100</v>
       </c>
       <c r="B132" s="2">
-        <v>0.028</v>
+        <v>1</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1">
-        <v>43100</v>
+        <v>43131</v>
       </c>
       <c r="B133" s="2">
-        <v>0.077</v>
+        <v>1</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1">
-        <v>43131</v>
+        <v>43159</v>
       </c>
       <c r="B134" s="2">
-        <v>-0.003</v>
+        <v>1</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1">
-        <v>43159</v>
+        <v>43190</v>
       </c>
       <c r="B135" s="2">
-        <v>-0.072</v>
+        <v>1</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1">
-        <v>43190</v>
+        <v>43220</v>
       </c>
       <c r="B136" s="2">
-        <v>-0.035</v>
+        <v>1</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1">
-        <v>43220</v>
-[...2 lines deleted...]
-        <v>0.028</v>
+        <v>43251</v>
+      </c>
+      <c r="B137" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1">
-        <v>43251</v>
+        <v>43281</v>
       </c>
       <c r="B138" s="2">
-        <v>-0.019</v>
+        <v>1</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1">
-        <v>43281</v>
+        <v>43312</v>
       </c>
       <c r="B139" s="2">
-        <v>-0.044</v>
+        <v>1</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1">
-        <v>43312</v>
+        <v>43343</v>
       </c>
       <c r="B140" s="2">
-        <v>-0.068</v>
+        <v>1</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1">
-        <v>43343</v>
+        <v>43373</v>
       </c>
       <c r="B141" s="2">
-        <v>-0.104</v>
+        <v>1</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1">
-        <v>43373</v>
+        <v>43404</v>
       </c>
       <c r="B142" s="2">
-        <v>-0.018</v>
+        <v>1</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1">
-        <v>43404</v>
+        <v>43434</v>
       </c>
       <c r="B143" s="2">
-        <v>-0.048</v>
+        <v>1</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1">
-        <v>43434</v>
+        <v>43465</v>
       </c>
       <c r="B144" s="2">
-        <v>-0.039</v>
+        <v>1</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1">
-        <v>43465</v>
+        <v>43496</v>
       </c>
       <c r="B145" s="2">
-        <v>0.022</v>
+        <v>1</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1">
-        <v>43496</v>
+        <v>43524</v>
       </c>
       <c r="B146" s="2">
-        <v>0.145</v>
+        <v>1</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1">
-        <v>43524</v>
+        <v>43555</v>
       </c>
       <c r="B147" s="2">
-        <v>0.058</v>
+        <v>1</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1">
-        <v>43555</v>
+        <v>43585</v>
       </c>
       <c r="B148" s="2">
-        <v>0.001</v>
+        <v>1</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1">
-        <v>43585</v>
+        <v>43616</v>
       </c>
       <c r="B149" s="2">
-        <v>-0.054</v>
+        <v>1</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1">
-        <v>43616</v>
+        <v>43646</v>
       </c>
       <c r="B150" s="2">
-        <v>-0.01</v>
+        <v>1</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1">
-        <v>43646</v>
+        <v>43677</v>
       </c>
       <c r="B151" s="2">
-        <v>0.145</v>
+        <v>1</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1">
-        <v>43677</v>
+        <v>43708</v>
       </c>
       <c r="B152" s="2">
-        <v>0.096</v>
+        <v>1</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1">
-        <v>43708</v>
+        <v>43738</v>
       </c>
       <c r="B153" s="2">
-        <v>0.079</v>
+        <v>1</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1">
-        <v>43738</v>
+        <v>43769</v>
       </c>
       <c r="B154" s="2">
-        <v>-0.103</v>
+        <v>1</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1">
-        <v>43769</v>
+        <v>43799</v>
       </c>
       <c r="B155" s="2">
-        <v>0.035</v>
+        <v>1</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1">
-        <v>43799</v>
+        <v>43830</v>
       </c>
       <c r="B156" s="2">
-        <v>-0.007</v>
+        <v>1</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1">
-        <v>43830</v>
+        <v>43861</v>
       </c>
       <c r="B157" s="2">
-        <v>0.117</v>
+        <v>1</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1">
-        <v>43861</v>
+        <v>43890</v>
       </c>
       <c r="B158" s="2">
-        <v>-0.009</v>
+        <v>1</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1">
-        <v>43890</v>
+        <v>43921</v>
       </c>
       <c r="B159" s="2">
-        <v>-0.133</v>
+        <v>1</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1">
-        <v>43921</v>
+        <v>43951</v>
       </c>
       <c r="B160" s="2">
-        <v>-0.158</v>
+        <v>1</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1">
-        <v>43951</v>
+        <v>43982</v>
       </c>
       <c r="B161" s="2">
-        <v>0.413</v>
+        <v>1</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1">
-        <v>43982</v>
+        <v>44012</v>
       </c>
       <c r="B162" s="2">
-        <v>0.16</v>
+        <v>1</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1">
-        <v>44012</v>
+        <v>44043</v>
       </c>
       <c r="B163" s="2">
-        <v>0.101</v>
+        <v>1</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1">
-        <v>44043</v>
+        <v>44074</v>
       </c>
       <c r="B164" s="2">
-        <v>0.181</v>
+        <v>1</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1">
-        <v>44074</v>
+        <v>44104</v>
       </c>
       <c r="B165" s="2">
-        <v>0.022</v>
+        <v>1</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1">
-        <v>44104</v>
+        <v>44135</v>
       </c>
       <c r="B166" s="2">
-        <v>-0.078</v>
+        <v>1</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1">
-        <v>44135</v>
+        <v>44165</v>
       </c>
       <c r="B167" s="2">
-        <v>-0.024</v>
+        <v>1</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1">
-        <v>44165</v>
+        <v>44196</v>
       </c>
       <c r="B168" s="2">
-        <v>-0.028</v>
+        <v>1.000828429644</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1">
-        <v>44196</v>
+        <v>44227</v>
       </c>
       <c r="B169" s="2">
-        <v>0.119</v>
+        <v>0.988548712438</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1">
-        <v>44227</v>
+        <v>44255</v>
       </c>
       <c r="B170" s="2">
-        <v>-0.076</v>
+        <v>0.977863598089</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1">
-        <v>44255</v>
+        <v>44286</v>
       </c>
       <c r="B171" s="2">
-        <v>-0.07</v>
+        <v>0.994408214949</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1">
-        <v>44286</v>
+        <v>44316</v>
       </c>
       <c r="B172" s="2">
-        <v>-0.006</v>
+        <v>0.993983036468</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1">
-        <v>44316</v>
+        <v>44347</v>
       </c>
       <c r="B173" s="2">
-        <v>0.092</v>
+        <v>0.979398105129</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1">
-        <v>44347</v>
+        <v>44377</v>
       </c>
       <c r="B174" s="2">
-        <v>0.119</v>
+        <v>0.968421191244</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1">
-        <v>44377</v>
+        <v>44408</v>
       </c>
       <c r="B175" s="2">
-        <v>-0.103</v>
+        <v>0.939983341291</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1">
-        <v>44408</v>
+        <v>44439</v>
       </c>
       <c r="B176" s="2">
-        <v>0.003</v>
+        <v>0.974167929305</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1">
-        <v>44439</v>
+        <v>44469</v>
       </c>
       <c r="B177" s="2">
-        <v>-0.069</v>
+        <v>0.981874111999</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1">
-        <v>44469</v>
+        <v>44500</v>
       </c>
       <c r="B178" s="2">
-        <v>-0.115</v>
+        <v>0.982002594089</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1">
-        <v>44500</v>
+        <v>44530</v>
       </c>
       <c r="B179" s="2">
-        <v>0.171</v>
+        <v>0.982762455612</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1">
-        <v>44530</v>
+        <v>44561</v>
       </c>
       <c r="B180" s="2">
-        <v>-0.04</v>
+        <v>0.995762846299</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1">
-        <v>44561</v>
+        <v>44592</v>
       </c>
       <c r="B181" s="2">
-        <v>0.015</v>
+        <v>1.043895752113</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1">
-        <v>44592</v>
+        <v>44620</v>
       </c>
       <c r="B182" s="2">
-        <v>-0.059</v>
+        <v>0.990816559966</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1">
-        <v>44620</v>
+        <v>44651</v>
       </c>
       <c r="B183" s="2">
-        <v>0.091</v>
+        <v>0.9711775671</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1">
-        <v>44651</v>
+        <v>44681</v>
       </c>
       <c r="B184" s="2">
-        <v>0.05</v>
+        <v>0.982523215798</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1">
-        <v>44681</v>
+        <v>44712</v>
       </c>
       <c r="B185" s="2">
-        <v>-0.066</v>
+        <v>0.99096915044</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1">
-        <v>44712</v>
+        <v>44742</v>
       </c>
       <c r="B186" s="2">
-        <v>-0.0668</v>
+        <v>0.99415254748</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1">
-        <v>44742</v>
+        <v>44773</v>
       </c>
       <c r="B187" s="2">
-        <v>-0.1575</v>
+        <v>0.972710345635</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1">
-        <v>44773</v>
+        <v>44804</v>
       </c>
       <c r="B188" s="2">
-        <v>0.0304</v>
+        <v>0.969423589671</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1">
-        <v>44804</v>
+        <v>44834</v>
       </c>
       <c r="B189" s="2">
-        <v>-0.0806</v>
+        <v>1.020654582738</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1">
-        <v>44834</v>
+        <v>44865</v>
       </c>
       <c r="B190" s="2">
-        <v>-0.0709</v>
+        <v>0.998352512487</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1">
-        <v>44865</v>
+        <v>44895</v>
       </c>
       <c r="B191" s="2">
-        <v>-0.0348</v>
+        <v>0.979929772825</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="1">
-        <v>44895</v>
+        <v>44926</v>
       </c>
       <c r="B192" s="2">
-        <v>0.177</v>
+        <v>1.010066620751</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="1">
-        <v>44926</v>
+        <v>44957</v>
       </c>
       <c r="B193" s="2">
-        <v>0.0173</v>
+        <v>0.97685237724</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1">
-        <v>44957</v>
+        <v>44985</v>
       </c>
       <c r="B194" s="2">
-        <v>0.0934</v>
+        <v>0.943025462154</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1">
-        <v>44985</v>
+        <v>45016</v>
       </c>
       <c r="B195" s="2">
-        <v>-0.1178</v>
+        <v>0.989450012785</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1">
-        <v>45016</v>
+        <v>45046</v>
       </c>
       <c r="B196" s="2">
-        <v>0.1006</v>
+        <v>0.969556918246</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1">
-        <v>45046</v>
+        <v>45077</v>
       </c>
       <c r="B197" s="2">
-        <v>0.0392</v>
+        <v>0.987828083139</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="1">
-        <v>45077</v>
+        <v>45107</v>
       </c>
       <c r="B198" s="2">
-        <v>-0.09</v>
+        <v>0.996258376993</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="1">
-        <v>45107</v>
+        <v>45138</v>
       </c>
       <c r="B199" s="2">
-        <v>-0.0131</v>
+        <v>0.994350514149</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="1">
-        <v>45138</v>
+        <v>45169</v>
       </c>
       <c r="B200" s="2">
-        <v>0.0132</v>
+        <v>0.942864641528</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1">
-        <v>45169</v>
+        <v>45199</v>
       </c>
       <c r="B201" s="2">
-        <v>-0.0617</v>
+        <v>0.995136662882</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1">
-        <v>45199</v>
+        <v>45230</v>
       </c>
       <c r="B202" s="2">
-        <v>-0.0907</v>
+        <v>0.997156947454</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1">
-        <v>45230</v>
+        <v>45260</v>
       </c>
       <c r="B203" s="2">
-        <v>-0.0192</v>
+        <v>0.97358113073</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1">
-        <v>45260</v>
+        <v>45291</v>
       </c>
       <c r="B204" s="2">
-        <v>0.1232</v>
+        <v>0.981916445685</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1">
-        <v>45291</v>
+        <v>45322</v>
       </c>
       <c r="B205" s="2">
-        <v>0.0615</v>
+        <v>0.978067587915</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1">
-        <v>45322</v>
+        <v>45351</v>
       </c>
       <c r="B206" s="2">
-        <v>-0.0526</v>
+        <v>0.989839876646</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1">
-        <v>45351</v>
+        <v>45382</v>
       </c>
       <c r="B207" s="2">
-        <v>-0.0811</v>
+        <v>0.897218581069</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1">
-        <v>45382</v>
+        <v>45412</v>
       </c>
       <c r="B208" s="2">
-        <v>0.2117</v>
+        <v>0.983657307659</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1">
-        <v>45412</v>
+        <v>45443</v>
       </c>
       <c r="B209" s="2">
-        <v>0.0481</v>
+        <v>0.955080418254</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1">
-        <v>45443</v>
+        <v>45473</v>
       </c>
       <c r="B210" s="2">
-        <v>0.0644</v>
+        <v>0.967833001273</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1">
-        <v>45473</v>
+        <v>45504</v>
       </c>
       <c r="B211" s="2">
-        <v>-0.085</v>
+        <v>0.907170639446</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1">
-        <v>45504</v>
+        <v>45535</v>
       </c>
       <c r="B212" s="2">
-        <v>0.0059</v>
+        <v>0.952279386559</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1">
-        <v>45535</v>
+        <v>45565</v>
       </c>
       <c r="B213" s="2">
-        <v>0.0001</v>
+        <v>0.979485938471</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1">
-        <v>45565</v>
+        <v>45596</v>
       </c>
       <c r="B214" s="2">
-        <v>0.0253</v>
+        <v>0.973443046935</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1">
-        <v>45596</v>
+        <v>45626</v>
       </c>
       <c r="B215" s="2">
-        <v>0.0753</v>
+        <v>0.98646195778</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1">
-        <v>45626</v>
+        <v>45657</v>
       </c>
       <c r="B216" s="2">
-        <v>-0.121</v>
+        <v>0.991541054812</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1">
-        <v>45657</v>
+        <v>45688</v>
       </c>
       <c r="B217" s="2">
-        <v>-0.076</v>
+        <v>0.990975272075</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1">
-        <v>45688</v>
+        <v>45716</v>
       </c>
       <c r="B218" s="2">
-        <v>0.0492</v>
+        <v>0.997738824748</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1">
-        <v>45716</v>
+        <v>45747</v>
       </c>
       <c r="B219" s="2">
-        <v>0.0093</v>
+        <v>1.018764307407</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1">
-        <v>45747</v>
+        <v>45777</v>
       </c>
       <c r="B220" s="2">
-        <v>0.1647</v>
+        <v>1.000234070046</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1">
-        <v>45777</v>
+        <v>45808</v>
       </c>
       <c r="B221" s="2">
-        <v>0.0656</v>
+        <v>0.987796741906</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1">
-        <v>45808</v>
+        <v>45838</v>
       </c>
       <c r="B222" s="2">
-        <v>0.0707</v>
+        <v>0.9996696644</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1">
-        <v>45838</v>
+        <v>45869</v>
       </c>
       <c r="B223" s="2">
-        <v>-0.0078</v>
+        <v>1.001577848929</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1">
-        <v>45869</v>
+        <v>45900</v>
       </c>
       <c r="B224" s="2">
-        <v>-0.0284</v>
+        <v>0.970548815017</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1">
-        <v>45900</v>
+        <v>45930</v>
       </c>
       <c r="B225" s="2">
-        <v>0.169</v>
+        <v>1.007929469626</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1">
-        <v>45930</v>
+        <v>45961</v>
       </c>
       <c r="B226" s="2">
-        <v>0.2001</v>
+        <v>0.985849284778</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1">
-        <v>45961</v>
+        <v>45991</v>
       </c>
       <c r="B227" s="2">
-        <v>0.0101</v>
+        <v>0.989931918368</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1">
-        <v>45991</v>
+        <v>46022</v>
       </c>
       <c r="B228" s="2">
-        <v>0.0949</v>
+        <v>1.047056401668</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1">
-        <v>46022</v>
+        <v>46053</v>
       </c>
       <c r="B229" s="2">
-        <v>0.0742</v>
+        <v>0.999163902563</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1">
-        <v>46053</v>
+        <v>46081</v>
       </c>
       <c r="B230" s="2">
-        <v>0.1373</v>
+        <v>0.966931128652</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="1">
-        <v>46081</v>
+        <v>46112</v>
       </c>
       <c r="B231" s="2">
-        <v>0.1716</v>
+        <v>0.989294584446</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="1">
-        <v>46112</v>
+        <v>46142</v>
       </c>
       <c r="B232" s="2">
-        <v>-0.1914</v>
+        <v>0.98061356147</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1">
-        <v>46142</v>
+        <v>46173</v>
       </c>
       <c r="B233" s="2">
-        <v>0.0223</v>
+        <v>0.92296590615</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1">
-        <v>46173</v>
+        <v>46203</v>
       </c>
       <c r="B234" s="2">
-        <v>0.045</v>
+        <v>0.925525993922</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B234"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3762 lines deleted...]
-
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="x14ac">
-  <dimension ref="A1:F234"/>
+  <dimension ref="A1:F235"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" bestFit="1" width="8.625"/>
     <col min="2" max="2" bestFit="1" width="24.625"/>
     <col min="3" max="3" bestFit="1" width="18.625"/>
     <col min="4" max="4" bestFit="1" width="22.625"/>
     <col min="5" max="5" bestFit="1" width="24.625"/>
     <col min="6" max="6" bestFit="1" width="14.625"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>4</v>
       </c>
       <c r="C1" t="s">
         <v>5</v>
       </c>
       <c r="D1" t="s">
         <v>6</v>
       </c>
@@ -10777,53 +10801,73 @@
       </c>
       <c r="F233" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1">
         <v>46173</v>
       </c>
       <c r="B234" s="2">
         <v>567338863</v>
       </c>
       <c r="C234" s="2">
         <v>177409256</v>
       </c>
       <c r="D234" s="2">
         <v>94214077</v>
       </c>
       <c r="E234" s="2">
         <v>634047793</v>
       </c>
       <c r="F234" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="235">
+      <c r="A235" s="1">
+        <v>46203</v>
+      </c>
+      <c r="B235" s="2">
+        <v>494079423</v>
+      </c>
+      <c r="C235" s="2">
+        <v>168874870</v>
+      </c>
+      <c r="D235" s="2">
+        <v>80538357</v>
+      </c>
+      <c r="E235" s="2">
+        <v>563126998.4</v>
+      </c>
+      <c r="F235" t="s">
+        <v>3</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F234"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F235"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Monthly Returns (net)</vt:lpstr>
       <vt:lpstr>Long_Short Contribution (gross)</vt:lpstr>
       <vt:lpstr>Sector Exposure Long</vt:lpstr>
       <vt:lpstr>Firm AUM</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>