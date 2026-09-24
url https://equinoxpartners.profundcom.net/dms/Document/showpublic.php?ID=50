--- v1 (2026-08-10)
+++ v2 (2026-09-24)
@@ -24,51 +24,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Monthly Returns (net)" sheetId="1" r:id="rId1"/>
     <sheet name="Long_Short Contribution (gross)" sheetId="2" r:id="rId2"/>
     <sheet name="Sector Exposure Long" sheetId="3" r:id="rId3"/>
     <sheet name="Firm AUM" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Precious Metals Mining Fund</t>
   </si>
   <si>
     <t>Long</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Equinox Partners, LP</t>
   </si>
   <si>
     <t>Kuroto Fund, LP</t>
   </si>
   <si>
     <t>Mason Hill Partners</t>
   </si>
   <si>
     <t>Gold Mining Strategy</t>
   </si>
   <si>
@@ -430,51 +430,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="x14ac">
-  <dimension ref="A1:B235"/>
+  <dimension ref="A1:B237"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" bestFit="1" width="8.625"/>
     <col min="2" max="2" bestFit="1" width="32.625"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1">
         <v>39113</v>
       </c>
       <c r="B2" s="2">
         <v>-0.00324299</v>
       </c>
     </row>
     <row r="3">
@@ -2319,60 +2319,76 @@
     </row>
     <row r="233">
       <c r="A233" s="1">
         <v>46142</v>
       </c>
       <c r="B233" s="2">
         <v>0.0223</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1">
         <v>46173</v>
       </c>
       <c r="B234" s="2">
         <v>0.0454</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="1">
         <v>46203</v>
       </c>
       <c r="B235" s="2">
         <v>-0.1204</v>
       </c>
     </row>
+    <row r="236">
+      <c r="A236" s="1">
+        <v>46234</v>
+      </c>
+      <c r="B236" s="2">
+        <v>0.0146</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="1">
+        <v>46265</v>
+      </c>
+      <c r="B237" s="2">
+        <v>0.234</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B235"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B237"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="x14ac">
-  <dimension ref="A1:B234"/>
+  <dimension ref="A1:B236"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" bestFit="1" width="8.625"/>
     <col min="2" max="2" bestFit="1" width="7.625"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1">
         <v>39141</v>
       </c>
       <c r="B2" s="3">
         <v>-0.005831922953</v>
       </c>
     </row>
     <row r="3">
@@ -4209,60 +4225,76 @@
     </row>
     <row r="232">
       <c r="A232" s="1">
         <v>46142</v>
       </c>
       <c r="B232" s="3">
         <v>0.018623351455</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1">
         <v>46173</v>
       </c>
       <c r="B233" s="3">
         <v>0.05030339375</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1">
         <v>46203</v>
       </c>
       <c r="B234" s="3">
         <v>-0.12886228944</v>
       </c>
     </row>
+    <row r="235">
+      <c r="A235" s="1">
+        <v>46234</v>
+      </c>
+      <c r="B235" s="3">
+        <v>0.016122758981</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="1">
+        <v>46265</v>
+      </c>
+      <c r="B236" s="3">
+        <v>0.258826192044</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B234"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B236"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="x14ac">
-  <dimension ref="A1:B234"/>
+  <dimension ref="A1:B236"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" bestFit="1" width="8.625"/>
     <col min="2" max="2" bestFit="1" width="32.625"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1">
         <v>39141</v>
       </c>
       <c r="B2" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
@@ -6099,60 +6131,76 @@
     </row>
     <row r="232">
       <c r="A232" s="1">
         <v>46142</v>
       </c>
       <c r="B232" s="2">
         <v>0.98061356147</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1">
         <v>46173</v>
       </c>
       <c r="B233" s="2">
         <v>0.92296590615</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1">
         <v>46203</v>
       </c>
       <c r="B234" s="2">
         <v>0.925525993922</v>
       </c>
     </row>
+    <row r="235">
+      <c r="A235" s="1">
+        <v>46234</v>
+      </c>
+      <c r="B235" s="2">
+        <v>0.967385453231</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="1">
+        <v>46265</v>
+      </c>
+      <c r="B236" s="2">
+        <v>0.931474745735</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B234"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B236"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="x14ac">
-  <dimension ref="A1:F235"/>
+  <dimension ref="A1:F237"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" bestFit="1" width="8.625"/>
     <col min="2" max="2" bestFit="1" width="24.625"/>
     <col min="3" max="3" bestFit="1" width="18.625"/>
     <col min="4" max="4" bestFit="1" width="22.625"/>
     <col min="5" max="5" bestFit="1" width="24.625"/>
     <col min="6" max="6" bestFit="1" width="14.625"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>4</v>
       </c>
       <c r="C1" t="s">
         <v>5</v>
       </c>
       <c r="D1" t="s">
         <v>6</v>
       </c>
@@ -10821,53 +10869,93 @@
       </c>
       <c r="F234" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="1">
         <v>46203</v>
       </c>
       <c r="B235" s="2">
         <v>494079423</v>
       </c>
       <c r="C235" s="2">
         <v>168874870</v>
       </c>
       <c r="D235" s="2">
         <v>80538357</v>
       </c>
       <c r="E235" s="2">
         <v>563126998.4</v>
       </c>
       <c r="F235" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="236">
+      <c r="A236" s="1">
+        <v>46234</v>
+      </c>
+      <c r="B236" s="2">
+        <v>536712704</v>
+      </c>
+      <c r="C236" s="2">
+        <v>181405853</v>
+      </c>
+      <c r="D236" s="2">
+        <v>85045418</v>
+      </c>
+      <c r="E236" s="2">
+        <v>566599540.1</v>
+      </c>
+      <c r="F236" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="1">
+        <v>46265</v>
+      </c>
+      <c r="B237" s="2">
+        <v>646980892</v>
+      </c>
+      <c r="C237" s="2">
+        <v>186901698</v>
+      </c>
+      <c r="D237" s="2">
+        <v>101508526</v>
+      </c>
+      <c r="E237" s="2">
+        <v>738398569</v>
+      </c>
+      <c r="F237" t="s">
+        <v>3</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F235"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F237"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Monthly Returns (net)</vt:lpstr>
       <vt:lpstr>Long_Short Contribution (gross)</vt:lpstr>
       <vt:lpstr>Sector Exposure Long</vt:lpstr>
       <vt:lpstr>Firm AUM</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>